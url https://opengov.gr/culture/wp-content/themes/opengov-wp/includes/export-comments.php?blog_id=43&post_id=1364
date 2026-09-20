--- v0 (2026-07-24)
+++ v1 (2026-09-20)
@@ -9,2724 +9,1550 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
-    <t>ID</t>
+    <t>Διαβούλευση:</t>
   </si>
   <si>
-    <t>Διαβούλευση ID</t>
+    <t>Φορέας:</t>
   </si>
   <si>
-    <t>Διαβούλευση</t>
+    <t>ΥΠΟΥΡΓΕΙΟ ΠΟΛΙΤΙΣΜΟΥ</t>
   </si>
   <si>
-    <t>Blog ID</t>
-[...2 lines deleted...]
-    <t>Φορέας</t>
+    <t>ID σχολίου</t>
   </si>
   <si>
     <t>Ημερομηνία</t>
   </si>
   <si>
-    <t>Σχόλιο</t>
-[...4 lines deleted...]
-  <si>
     <t>Άρθρο</t>
   </si>
   <si>
-    <t>Unique ID Άρθρου</t>
-[...5 lines deleted...]
-    <t>Ναι</t>
+    <t>Σχόλιο</t>
   </si>
   <si>
     <t>Στο άρθρο 50 να προστεθεί:
 Σύσταση δύο (2) θέσεων ΙΔΑΧ  ΠΕ Αρχαιολόγων - ειδικότητας Πολιτιστικής Διαχείρισης</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b/>
     </font>
   </fonts>
   <fills count="1">
     <fill>
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J98"/>
+  <dimension ref="A1:D100"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
   <cols>
-    <col min="1" max="1" width="5"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="17"/>
+    <col min="1" max="1" width="13"/>
+    <col min="2" max="2" width="60"/>
+    <col min="3" max="3" width="6"/>
+    <col min="4" max="4" width="60"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s">
+      <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" t="inlineStr">
+        <is>
+          <t>Δημόσια ηλεκτρονική διαβούλευση για το σχέδιο νόμου του Υπουργείου Πολιτισμού με τίτλο: «Σύσταση νομικού προσώπου ιδιωτικού δικαίου, με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ» (Hellenic Heritage Organisation SA), Αναδιοργάνωση του Οργανισμού Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων(Ο.Δ.Α.Π.)- Στρατηγική για την προστασία και ανάδειξη της ενάλιας πολιτιστικής κληρονομιάς της Ελλάδας – ίδρυση Φορέα Διαχείρισης Επισκέψιμων Χώρων Ενάλιας Πολιτιστικής Κληρονομιάς- Εφαρμογή του εθνικού σχεδίου δράσης με σκοπό την ανάπτυξη του Οπτικοακουστικού Δημιουργικού Τομέα (Ο.Δ.Τ.) – Ρυθμίσεις για την προστασία των αρχαιοτήτων και της πολιτιστικής κληρονομιάς – Διαχείριση και διανομή αδιάθετων ποσών πνευματικών δικαιωμάτων – Θέματα Οργανισμού Πνευματικής Ιδιοκτησίας και άλλων εποπτευόμενων φορέων του Υπουργείου Πολιτισμού».</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s" s="1">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="B3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="C3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="D3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
-[...10 lines deleted...]
-      <c r="A2">
+    </row>
+    <row r="4">
+      <c r="A4">
         <v>7602</v>
       </c>
-      <c r="B2">
-[...13 lines deleted...]
-      <c r="F2" s="1">
+      <c r="B4" s="2">
         <v>46211.469282407</v>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="C4"/>
+      <c r="D4" t="inlineStr">
         <is>
           <t>Χαιρετίζω ως Γ.Γ. της Ομοσπονδίας Ελλήνων Προπονητών Ομαδικών Αθλημάτων ΟΜ.Ε.Π.Ο.Α και Ταμίας του Συνδέσμου Ελλήνων Προπονητών Πετοσφαίρισης Σ.Ε.Π.ΠΕ τη νομοθετική πρωτοβουλία του Υπουργού Κου Βρούτση όπου με τις διαταξεις του άρθρου 133, κατοχυρωνεται πλήρως πλεον το επάγγελμα του προπονητη Ομαδικών αθληματων. Μια ρηξικελευθη απόφαση που δίνει τέλος σε ενα χρόνιο πρόβλημα αυτο της αναγνώρισης του Δελτίου Ταυτότητας Προπονητή ως το μοναδικό νομιμοποιητικο έγγραφο δηλωσης προσωπου προπονητη και απαραιτητο εγγραφο έναρξης αγωνων Ομαδικών αθληματων. Μπράβο Υπουργέ!</t>
         </is>
       </c>
-      <c r="H2" t="s">
-[...6 lines deleted...]
-      <c r="A3">
+    </row>
+    <row r="5">
+      <c r="A5">
         <v>7603</v>
       </c>
-      <c r="B3">
-[...13 lines deleted...]
-      <c r="F3" s="1">
+      <c r="B5" s="2">
         <v>46211.483287037</v>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="C5"/>
+      <c r="D5" t="inlineStr">
         <is>
           <t>Το Διοικητικό Συμβούλιο του ΣΕΠΠΕ χαιρετίζει με ιδιαίτερη ικανοποίηση τη νομοθετική πρωτοβουλία του Αναπληρωτή Υπουργού Αθλητισμού, κ. Βρούτση, η οποία θέτει ένα σαφές και σύγχρονο θεσμικό πλαίσιο για το επάγγελμα του προπονητή στα ομαδικά αθλήματα, κατοχυρώνοντας τον ρόλο και τα επαγγελματικά του δικαιώματα.
 Παράλληλα, εκφράζουμε την προσδοκία ότι η εν λόγω πρωτοβουλία θα αποτελέσει την αφετηρία για την επέκταση αντίστοιχων ρυθμίσεων και στις υπόλοιπες αθλητικές ομοσπονδίες και επαγγελματικές ενώσεις προπονητών, με στόχο την πλήρη και οριστική αποσαφήνιση των επαγγελματικών δικαιωμάτων των προπονητών σε ολόκληρο το φάσμα του ελληνικού αθλητισμού.
 Επιπρόσθετα θα πρέπει να διορθωθεί στο παρακάτω εδάφιο η λέξη ΑΘΛΗΤΗ και να αντικατασταθεί από την λέξη ΠΡΟΠΟΝΗΤΗ:
 … εκτός των προβλεπόμενων στις επιμέρους διατάξεις του παρόντος νόμου συνεπειών, επισύρει επιπλέον για τον αθλητή, το σωματείο, το Τμήμα Αμειβόμενων Αθλητών (Τ.Α.Α.) ή την Αθλητική Ανώνυμη Εταιρεία (Α.Α.Ε.), κατά περίπτωση, τις κυρώσεις που προβλέπονται από τους οικείους κανονισμούς για την αντικανονική συμμετοχή αθλητή σε αγώνα.</t>
         </is>
       </c>
-      <c r="H3" t="s">
-[...6 lines deleted...]
-      <c r="A4">
+    </row>
+    <row r="6">
+      <c r="A6">
         <v>7604</v>
       </c>
-      <c r="B4">
-[...13 lines deleted...]
-      <c r="F4" s="1">
+      <c r="B6" s="2">
         <v>46211.910173611</v>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="C6"/>
+      <c r="D6" t="inlineStr">
         <is>
           <t>Ως απόφοιτος προγράμματος Νοσηλευτικής βρετανικού πανεπιστημίου, το οποίο πραγματοποιήθηκε μέσω αδειοδοτημένου φορέα στην Ελλάδα, θα ήθελα να επισημάνω ένα σημαντικό ζήτημα εφαρμογής της προτεινόμενης διάταξης. Παρακαλείται το Υπουργείο να εξετάσει τη ρητή πρόβλεψη ώστε η αναγνώριση από το Α.Τ.Ε.Ε.Ν. των τίτλων που εμπίπτουν στο άρθρο 131 να διασφαλίζει και την πρόσβαση στις διαδικασίες πρόσληψης του Δημοσίου, ιδίως στις προκηρύξεις του ΑΣΕΠ για επαγγέλματα υγείας. Στις υφιστάμενες προκηρύξεις για θέσεις ΠΕ Νοσηλευτών αναφέρεται η απαίτηση “ακαδημαϊκά ισοδύναμου ή ισότιμου τίτλου αλλοδαπής”, με αποτέλεσμα να υπάρχει κίνδυνος οι συγκεκριμένοι επαγγελματίες να αποκτήσουν δικαίωμα άσκησης επαγγέλματος, αλλά να αποκλείονται από θέσεις του ΕΣΥ και του Δημοσίου. Η ρύθμιση θα πρέπει να εξασφαλίζει ίση πρόσβαση στην επαγγελματική σταδιοδρομία.</t>
         </is>
       </c>
-      <c r="H4" t="s">
-[...6 lines deleted...]
-      <c r="A5">
+    </row>
+    <row r="7">
+      <c r="A7">
         <v>7605</v>
       </c>
-      <c r="B5">
-[...13 lines deleted...]
-      <c r="F5" s="1">
+      <c r="B7" s="2">
         <v>46211.913645833</v>
       </c>
-      <c r="G5" t="inlineStr">
+      <c r="C7"/>
+      <c r="D7" t="inlineStr">
         <is>
           <t>Σε συνέχεια της ανάγκης για ολοκληρωμένη ρύθμιση του ζητήματος των αποφοίτων προγραμμάτων σπουδών βρετανικών πανεπιστημίων μέσω αδειοδοτημένων φορέων στην Ελλάδα, θα ήθελα να επισημάνω και το ζήτημα της ακαδημαϊκής και επαγγελματικής εξέλιξης των συγκεκριμένων επαγγελματιών.
 Είναι σημαντικό να εξεταστεί η ακαδημαϊκή συνέχεια των κατόχων των συγκεκριμένων τίτλων σπουδών, ώστε η προτεινόμενη ρύθμιση να μην οδηγήσει στη δημιουργία μιας κατηγορίας επαγγελματιών υγείας με περιορισμένες δυνατότητες επιστημονικής και επαγγελματικής εξέλιξης.
 Οι νοσηλευτές και οι λοιποί επαγγελματίες υγείας των οποίων οι τίτλοι θα αναγνωρίζονται επαγγελματικά μέσω του Α.Τ.Ε.Ε.Ν. θα πρέπει να διαθέτουν ένα σαφές και λειτουργικό πλαίσιο, το οποίο να διασφαλίζει την πρόσβασή τους στις δυνατότητες συνεχιζόμενης εκπαίδευσης, μεταπτυχιακών σπουδών και περαιτέρω ακαδημαϊκής εξέλιξης, σύμφωνα με τις προϋποθέσεις που ορίζει η ισχύουσα νομοθεσία.
 Η πλήρης επίτευξη του σκοπού της ρύθμισης προϋποθέτει όχι μόνο τη δυνατότητα άσκησης του επαγγέλματος, αλλά και τη διασφάλιση ίσων ευκαιριών επαγγελματικής και επιστημονικής ανέλιξης για τους συγκεκριμένους επαγγελματίες υγείας.</t>
         </is>
       </c>
-      <c r="H5" t="s">
-[...6 lines deleted...]
-      <c r="A6">
+    </row>
+    <row r="8">
+      <c r="A8">
         <v>7606</v>
       </c>
-      <c r="B6">
-[...13 lines deleted...]
-      <c r="F6" s="1">
+      <c r="B8" s="2">
         <v>46212.722777778</v>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="C8"/>
+      <c r="D8" t="inlineStr">
         <is>
           <t>Μα είναι δυνατόν να γίνεται παράταση ισχύος (και σωστά γίνεται) για τους πίνακες ΔΔΕ και ΔΠΕ που -σε τελική ανάλυση- είναι μετρημένοι στα δάχτυλα αυτοί που φεύγουν λόγω συνταξιοδότησης, ενώ δεν κάνετε παράταση στους πίνακες Διευθυντών Σχολείων που -ΚΥΡΙΟΛΕΚΤΙΚΑ- είναι εκατοντάδες οι περιπτώσεις και θα γίνει μπάχαλο στα σχολεία τον Σεπτέμβριο?? Εκτός, φυσικά, και αν αυτός ακριβώς είναι ο στόχος: να γίνει μπάχαλο προεκλογικά. Η μη παράταση ισχύος των πινάκων Διεθυντών Σχολείων είναι παντελώς παράλογη, άστοχη ή λήφθηκε από άτομα που δεν έχουν γνώση και πραγματική εικόνα των σχολείων.</t>
         </is>
       </c>
-      <c r="H6" t="s">
-[...6 lines deleted...]
-      <c r="A7">
+    </row>
+    <row r="9">
+      <c r="A9">
         <v>7607</v>
       </c>
-      <c r="B7">
-[...13 lines deleted...]
-      <c r="F7" s="1">
+      <c r="B9" s="2">
         <v>46212.828831019</v>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="C9"/>
+      <c r="D9" t="inlineStr">
         <is>
           <t>- Κατάργηση του 4823/2021
 - Διετείς θητείες με μια σειρά κριτηρίων (τυπικών), ψυχομετρικών και διοικητικών (με πολλαπλές σε σύντομο διάστημα χρονικό σε εργαστήριο Η/Υ και χειρόγραφο για τα νοημοσύνης), κόφτης θητειών , επιστροφή στην τάξη και όχι συνεχόμενη τρίτη θητεία σε θέση ευθύνης και εκ νέου αίτηση. Συνοπτικές , καίριες και σύντομες διαδικασίες , όχι αυτό το χάλι με παρελκυστικές πολιτικάντικα διαδικασίες.
 - Συγχρονισμός όλων των θητειών (το τωρινό μπάχαλο έχει ξεφύγει με άλλο χρονισμό στις ίδιες θητείες, βλ σδε, σανεκ κλπ)
 - Επιλογή τώρα σε μεταβατικούς σε όσους θέλουν να περάσουν δοκιμασίες (ψυχομετρικές, διοικητικής γνώσης, νοημοσύνης) με κάποια κριτήρια πχ διευθυντές ήδη σχολείων  (εμπειρία)  ή με κάποια τυπικά προσόντα (ας βρεθεί τρόπος να σταθμιστούν κάπως αντικειμενικά όλα αυτά)
 - υποβολή έκθεσης  για τις στρεβλώσεις που εντοπίζουν στη δομή που επιθυμούν να αναλάβουν θέση ευθύνης = κριτήριο αντί για συνέντευξη 
 - κωδικοποίηση νομοθεσίας (αφού δεν ξέρετε τι εννοείται, ορίστε ΔΩΡΕΑΝ και οργανωμένα στη Γαλλία, αν  και μπορούμε και καλύτερα : βλ. https://www.legifrance.gouv.fr/codes/texte_lc/LEGITEXT000006071191/?__cf_chl_f_tk=WYkUIEQSB7IgeaZq5bCViAfss8K6UNzfud1t2tWe7.E-1783614203-1.0.1.1-EXDy5E7F1GLNUtGkwWmNqjjYY1e2iuEU1dvZnPNcVfI )
 - οργάνωση διαδικασιών για όλα τα ζητήματα της εκπαίδευσης (όλα προβληματικά ακόμα και σε ΥΑ με χαοτική και παράλογη για περιπτώσεις πρόβλεψη ή διατυπώσεις- και φυσικά  για να ψάχνονται όχι προβλεπόμενες διευθετήσεις για πολλές άλλες περιπτώσεις ξεκάθαρα για όλους !Και ο καθένας ό,τι θέλει κάνει ή ψάχνεται ! Χάος. Πχ . σκεφτείτε τι δεν προβλέπεται απλά και σαφώς για εγγραφές , μετεγγραφές που τρέχουν συν την πλατφόρμα και τα έγχαρτα μετά , ούτε καν λίστα για κάθε περίπτωση  ! Γιατί όχι; Τι θα πει "να διαβάζουν"να οργανωθούν, ναι, έτοιμα να τα δώσουν, οι υπηρεσίες τι κάνουν ; Ποιος νοικοκυρεύει τη διοίκηση ; Οι κάτω απλώς να εφαρμόζουν και βασικά να μην χρειάζονται αλλά όλα να είναι σαφώς αναρτημένα και φιλικά για τον  χρήστη-πολίτη . Είναι ; ΟΧΙ  )
 - κατάργηση προϊσταμένων , κατάργηση πδε, χωροταξική αναδιάρθρωση ΔΠΕ-ΔΔΕ και θέση ευθύνης για κάθε θέμα σε υπαλλήλους, έλεγχος κεντρικά στοιχείων και καταχωρίσεων με ΠΣ (όχι τα άχρηστα και χρυσοπληρωμένα), εμπιστοσύνη στους διευθυντές σχολείων και υπαλλήλους
 - πρόσβαση υπαλλήλων  και εκπαιδευτικών σε υπηρεσία εσωτερικών υποθέσεων για βροχή προβλημάτων 
 -διαφάνεια για όλους (στις ενημερώσεις , αναρτήσεις εγκυκλίων , εσωτερικά κυκλοφορούντων εγγράφων πλην εμπιστευτικών μέσω opsyd ή άλλου / Καλά , εκεί ας ανεβάζουν ανακοινώσεις επίσημα πότε αρχίζουν και λήγουν οι προθεσμίες πχ για ανακλήσεις κλπ ! Μπάχαλο παντού και ανοργανωσιά)
 - Αλλαγή στις αποσπάσεις ΧΤΕΣ , κατάργηση τριετίας (ψηφοθηρικής και εκμαυλιστικής), απαγόρευση να ορίζονται απλοί αποσπασμένοι (χωρίς έρεισμα  καν) προϊστάμενοι, Εναλλαγή προσώπων και όχι ΑΝΑΚΥΚΛΩΣΗ ή ισοβιότητα  : σε αποσπάσεις, θέσεις ευθύνης , ΠΟΥΘΕΝΑ ! Όχι πάνω από δύο διετίες ,μετά από ένα διάλειμμα ξανά υποψήφιοι, αλλά όχι υπερμοριοδότηση προϋπηρεσίας. Με θεσμικό πλαίσιο για κάθε θέση δεν θα χρειάζεται καν.
 - αξιολόγηση ΚΥ , 0 σε όλα ! Αλλά να έχουν και πεδία να μάθουν τι πρόβλημα έχουν οι υπηρεσίες του χρόνια που δεν οργανώνονται και ταλαιπωρούν τους πάντες , οι ανίκανοι! Για μια λογική διόρθωση / αλλαγή απαιτούνται πολλά χρόνια, γιατί;
 - Καλή ψήφο ! Αρχές 10ου λέει ο Νίκος ;</t>
         </is>
       </c>
-      <c r="H7" t="s">
-[...67 lines deleted...]
-      <c r="J9"/>
     </row>
     <row r="10">
       <c r="A10">
+        <v>7608</v>
+      </c>
+      <c r="B10" s="2">
+        <v>46212.897337963</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Είναι αποτέλεσμα διοικητικής ισονομίας , αξιοκρατίας, εμπιστοσύνης στη Δημόσια Διοίκηση το γεγονός ότι δίνεται παράταση θητείας στους νυν ΔΠΕ και ΔΔΕ χωρίς την αντίστοιχη παράταση ισχύος των πινάκων από τους οποίους έχουν επιλεγεί τα στελέχη αυτά; Εκμηδενίζονται δηλαδή και απορρίπτονται πρόωρα επιλαχόντες που έχουν προσπαθήσει, κριθεί και αξιολογηθεί για τις θέσεις αυτές και θα αναλάβουν αναπληρωτές;Παράταση ισχύος θα έπρεπε επίσης να υπάρξει για τους πίνακες των Διευθυντών σχολικών μονάδων για τους ίδιους ακριβώς λόγους καθώς και αυτοί εκπίπτουν 31 Ιουλίου 2026.</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>7614</v>
+      </c>
+      <c r="B11" s="2">
+        <v>46213.015891204</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Η κ. Υπουργός μας ζητά να σχολιάσουμε μέσα σε μόλις 11 ημέρες, ένα σοβαρό νομοσχέδιο 136 άρθρων, χωρίς να μας στείλει και την αιτιολογική έκθεση!!! Νομίζω ότι είναι προφανές ότι αυτό παραβιάζει τον κανόνα και το πνεύμα της δημόσιας διαβούλευσης.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
         <v>7610</v>
       </c>
-      <c r="B10">
-[...13 lines deleted...]
-      <c r="F10" s="1">
+      <c r="B12" s="2">
         <v>46213.02912037</v>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="C12"/>
+      <c r="D12" t="inlineStr">
         <is>
           <t>Αρθρο 123
 Από το 2019, το Ταμείο Αλληλοβοήθειας τέλει σε εκκαθάριση διότι η Υπουργος κάθε χρόνο την παρατείνει για τον επόμενο, χωρίς να αναφέρει ούτε το λόγο για τον οποίο η εκκαθάριση δεν ολοκληρώθηκε, ούτε αν έχει καν αρχίσει ! Τι θα βγάλει τελικά αυτή η εκκαθάριση και γιατί την αποφεύγουμε 7 χρόνια τώρα;;;</t>
         </is>
       </c>
-      <c r="H10" t="s">
-[...6 lines deleted...]
-      <c r="A11">
+    </row>
+    <row r="13">
+      <c r="A13">
         <v>7613</v>
       </c>
-      <c r="B11">
-[...13 lines deleted...]
-      <c r="F11" s="1">
+      <c r="B13" s="2">
         <v>46213.384479167</v>
       </c>
-      <c r="G11" t="inlineStr">
+      <c r="C13"/>
+      <c r="D13" t="inlineStr">
         <is>
           <t>Από την διαβούλευση λείπει βάσει Ν. 4622/19 άρθρο 61 παρ.2: Κατά τη φάση της διαβούλευσης αναρτάται στον δικτυακό τόπο προσχέδιο των διατάξεων του νομοσχεδίου καθώς και μία προκαταρκτική Ανάλυση Συνεπειών Ρύθμισης και παρέχεται η δυνατότητα κατ’ άρθρον σχολιασμού.</t>
         </is>
       </c>
-      <c r="H11" t="s">
-[...6 lines deleted...]
-      <c r="A12">
+    </row>
+    <row r="14">
+      <c r="A14">
         <v>7611</v>
       </c>
-      <c r="B12">
-[...13 lines deleted...]
-      <c r="F12" s="1">
+      <c r="B14" s="2">
         <v>46213.624953704</v>
       </c>
-      <c r="G12" t="inlineStr">
+      <c r="C14"/>
+      <c r="D14" t="inlineStr">
         <is>
           <t>Το σχόλιο αφορά στο άρθρο 115
 1. Η προσθήκη της φράσης είναι εύστοχη, εφ' όσον η εύλογη αμοιβή του άρθρ. 49  ν. 2121/1993 είναι, σύμφωνα με την νομολογία του ΔικΕΕ, δικαίωμα οικονομικής ανταποδόσεως που δεν μπορεί να ασκηθεί πριν να λάβει χώρα η παρουσίαση στο κοινό/δημόσια εκτέλεση/ραδιοτηλεοπτική μέταδοση του αντικειμένου προστασίας.
 2. Πράγματι, πριν από τις άνω πράξεις δεν υφίσταται η απαίτηση αυτή εκ του άρθρ. 49 ν. 2121/1993, ούτε κάποιο άλλο δικαίωμα, το οποίο δύναται να ρυθμιστεί με απόφαση του δικαστηρίου, λ.χ. καθορίζεται η αμοιβή για μελλοντική χρήση.
 3. Υπό την έννοια αυτή, η υποστηριζόμενη από μερίδα της νομολογίας ότι μετά από την χρήση δεν επιτρέπεται προσωρινός καθορισμός της εύλογης αμοιβής, αλλά επιτρέπεται μόνον ο οριστικός, στερούσε από την διάταξη κάθε πεδίο εφαρμογής. Αφού πάντοτε θα πρέπει να έχει προηγηθεί η χρήση.
 4. Επομένως, η τροποποίηση αίρει την νομολογιακή έρειδα, συμβάλλει στην προβλεψιμότητα των δικαστικών αποφάσεων, θάλπει την ασφάλεια των συναλλαγών και είναι απολύτως επιτυχής και εύστοχη.</t>
         </is>
       </c>
-      <c r="H12" t="s">
-[...6 lines deleted...]
-      <c r="A13">
+    </row>
+    <row r="15">
+      <c r="A15">
         <v>7612</v>
       </c>
-      <c r="B13">
-[...13 lines deleted...]
-      <c r="F13" s="1">
+      <c r="B15" s="2">
         <v>46213.785972222</v>
       </c>
-      <c r="G13" t="inlineStr">
+      <c r="C15"/>
+      <c r="D15" t="inlineStr">
         <is>
           <t>Είναι προφανές ότι το Υπουργείο Πολιτισμού με το άρθρο 115 επιχειρεί να νομοθετήσει μια «φωτογραφική» διάταξη για να διασώσει κάποιους από το νομικό αδιέξοδο των παρελθουσών χρήσεων και να ακυρώσει τον δικονομικό ισχυρισμό που άρχισε να διαμορφώνεται νομολογιακά στα Πρωτοδικεία όλης της χώρας. 
 Συγκεκριμένα, η προσθήκη στην παρ. 7 του άρθρου 22 του ν. 4481/2017 της φράσης «της εύλογης αμοιβής για την ήδη πραγματοποιηθείσα με οποιονδήποτε τρόπο ραδιοτηλεοπτική μετάδοση ή παρουσίαση στο κοινό» επιτρέπει να επιδικάζονται με τη διαδικασία των ασφαλιστικών μέτρων χρηματικές απαιτήσεις για χρήσεις που έχουν ήδη ολοκληρωθεί. Αυτό δεν είναι τεχνική λεπτομέρεια, αλλά ευθεία παρέμβαση στον πυρήνα του δικονομικού δικαίου, και μάλιστα προβληματική για τρεις λόγους.
 Α. Τα ασφαλιστικά μέτρα υπάρχουν για να αποτρέψουν έναν επικείμενο κίνδυνο ή να αντιμετωπίσουν μια επείγουσα κατάσταση. Μια οφειλή για χρήση που έγινε πέρυσι ή πρόπερσι δεν έχει τίποτα το επείγον. Το να «θεσμοθετείται» η επιδίκασή της μέσω  ασφαλιστικών μέτρων έρχεται σε αντίφαση με την ίδια τη φύση του θεσμού.
 Β. Θίγεται το δικαίωμα δικαστικής προστασίας του άρθρου 20 παρ. 1 του Συντάγματος. Στα ασφαλιστικά μέτρα αρκεί η απλή πιθανολόγηση αντί της πλήρους απόδειξης που απαιτεί η τακτική δίκη, ενώ αποκλείεται ρητά η άσκηση έφεσης. Με άλλα λόγια, ο χρήστης εξαναγκάζεται να δικαστεί για περιουσιακές διαφορές του παρελθόντος με μειωμένες αποδεικτικές εγγυήσεις και χωρίς δεύτερο βαθμό κρίσης.
 Γ. Η διάταξη παρακάμπτει ευθέως την πρόσφατη και πάγια πλέον κρίση των δικαστηρίων ότι για τις παρελθούσες χρήσεις τα ασφαλιστικά μέτρα δεν χωρούν. Και εύλογα αφού δεν υπάρχει κανένας λόγος να διεξάγονται δύο αυτοτελείς δίκες - μία για «προσωρινό» και μία για οριστικό προσδιορισμό - για το ίδιο ακριβώς, ήδη συντελεσμένο γεγονός. Το μόνο που επιτυγχάνεται είναι μια υπέρμετρη πρόνοια υπέρ κάποιων σε βάρος της ισότητας των διαδίκων και της ασφάλειας δικαίου.
 Εν ολίγοις, το άρθρο 115 δεν θεραπεύει κάποιο νομικό κενό. Νομιμοποιεί αναδρομικά μια πρακτική που τα δικαστήρια έχουν αρχίσει να αποδοκιμάζουν.
 Με τη παρέμβαση αυτή θεωρούμε ότι εξυπηρετούνται συμφέροντα, σε πολύ κακή στιγμή για την παρούσα Κυβέρνηση. Εκτός αν η Υπουργός θεωρεί ότι πρέπει να υπάρχει Δικαιοσύνη δύο ταχυτήτων και για κάποιους το αιτητικό αγωγών, να εξυπηρετείται με ασφαλιστικά μέτρα.</t>
         </is>
       </c>
-      <c r="H13" t="s">
-[...6 lines deleted...]
-      <c r="A14">
+    </row>
+    <row r="16">
+      <c r="A16">
         <v>7609</v>
       </c>
-      <c r="B14">
-[...13 lines deleted...]
-      <c r="F14" s="1">
+      <c r="B16" s="2">
         <v>46214.462604167</v>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="C16"/>
+      <c r="D16" t="inlineStr">
         <is>
           <t>Στην ρύθμιση που αφορά την άσκηση επαγγελματικής δραστηριότητας κατόχων τίτλων σπουδών ιδρυμάτων πανεπιστημιακής εκπαίδευσης του Ηνωμένου Βασιλείου μέσω αδειοδοτημένων φορέων στην Ελλάδα, είναι απαραίτητη και μια ρύθμιση ώστε να έχουν δικαίωμα συμμετοχής στις διαδικασίες για πρόσληψη στο δημόσιο μέσω διαγωνισμών του ΑΣΕΠ ως ΠΕ, ώστε να μην κατευθύνονται όλοι οι πτυχιούχοι στον ιδιωτικό τομέα. 
 Επίσης πρέπει να ληφθεί υπόψη η δυνατότητα συνέχισης των ακαδημαϊκών σπουδών σε δημόσια ιδρύματα του εσωτερικού, ενέργεια η οποία θα ωφελούσε τόσο τους αποφοίτους όσο και τα ιδρύματα.</t>
         </is>
       </c>
-      <c r="H14" t="s">
-[...6 lines deleted...]
-      <c r="A15">
+    </row>
+    <row r="17">
+      <c r="A17">
         <v>7617</v>
       </c>
-      <c r="B15">
-[...13 lines deleted...]
-      <c r="F15" s="1">
+      <c r="B17" s="2">
         <v>46217.717141204</v>
       </c>
-      <c r="G15" t="inlineStr">
+      <c r="C17"/>
+      <c r="D17" t="inlineStr">
         <is>
           <t>Στο υπό διαβούλευση σχέδιο νόμου περιλαμβάνονται διατάξεις που αφορούν την πτώχευση της πρώην ΑΟΔ (ΑΕΠΙ) Α.Ε. και ειδικότερα τη διαδικασία διανομής των πνευματικών δικαιωμάτων στους δημιουργούς μέσω της συνδίκου της πτώχευσης, καθώς και συναφείς διαδικαστικές ρυθμίσεις.
 Ωστόσο, διαπιστώνεται ότι δεν υπάρχει καμία πρόβλεψη για τους πρώην εργαζομένους της ΑΟΔ (ΑΕΠΙ), οι οποίοι επίσης διαθέτουν νόμιμες οικονομικές απαιτήσεις από την πτωχευμένη εταιρεία. Πολλοί από αυτούς παραμένουν απλήρωτοι επί σειρά ετών και αρκετοί αντιμετωπίζουν ιδιαίτερα σοβαρά οικονομικά και κοινωνικά προβλήματα.
 Η Πολιτεία ορθώς μεριμνά για την προστασία των δικαιωμάτων των πνευματικών δημιουργών. Αντίστοιχα, όμως, είναι αναγκαίο να υπάρξει μέριμνα και για τους εργαζομένους, οι οποίοι υπηρέτησαν επί σειρά ετών τον οργανισμό, συμβάλλοντας ουσιαστικά στη λειτουργία του και στην εξυπηρέτηση των δημιουργών και των δικαιούχων και σήμερα εξακολουθούν να αναμένουν την ικανοποίηση των νόμιμων απαιτήσεών τους.
 Για τον λόγο αυτό προτείνεται να προστεθεί ειδική διάταξη, με την οποία:
 1.	Να αναγνωρίζεται ρητά η ανάγκη ταχείας ολοκλήρωσης των διαδικασιών που αφορούν τις απαιτήσεις των εργαζομένων της πρώην ΑΟΔ (ΑΕΠΙ).
 2.	Να προβλέπεται ότι η σύνδικος της πτώχευσης προβαίνει χωρίς αδικαιολόγητες καθυστερήσεις σε όλες τις αναγκαίες ενέργειες για την εξέταση και ικανοποίηση των απαιτήσεων των εργαζομένων, σύμφωνα με την κείμενη νομοθεσία περί πτώχευσης και την προβλεπόμενη σειρά κατάταξης των πιστωτών.
 3.	Να διασφαλιστεί ότι οι εργαζόμενοι θα ενημερώνονται εγκαίρως για την πορεία της διαδικασίας και για κάθε εξέλιξη που αφορά τις απαιτήσεις τους.
 Η απουσία οποιασδήποτε αναφοράς στους εργαζομένους δημιουργεί ένα ουσιαστικό νομοθετικό κενό σε ένα σχέδιο νόμου που ρυθμίζει συνολικά ζητήματα της πτώχευσης της πρώην ΑΟΔ (ΑΕΠΙ). Η ίση μεταχείριση όλων των άμεσα ενδιαφερομένων και η προστασία των εργασιακών απαιτήσεων αποτελούν θεμελιώδεις αρχές του κράτους δικαίου και της κοινωνικής δικαιοσύνης.
 Ζητούμε, συνεπώς, να εξεταστεί σοβαρά η συμπλήρωση του σχεδίου νόμου με σχετική διάταξη που θα διασφαλίζει ότι και οι πρώην εργαζόμενοι της ΑΟΔ (ΑΕΠΙ) δεν θα παραμείνουν εκτός του νομοθετικού πλαισίου που επιχειρεί να επιλύσει τις εκκρεμότητες της πτώχευσης</t>
         </is>
       </c>
-      <c r="H15" t="s">
-[...6 lines deleted...]
-      <c r="A16">
+    </row>
+    <row r="18">
+      <c r="A18">
         <v>7618</v>
       </c>
-      <c r="B16">
-[...13 lines deleted...]
-      <c r="F16" s="1">
+      <c r="B18" s="2">
         <v>46218.489525463</v>
       </c>
-      <c r="G16" t="inlineStr">
+      <c r="C18"/>
+      <c r="D18" t="inlineStr">
         <is>
           <t>Προς: • Υπουργό Πολιτισμού, κα Στυλιανή Μενδώνη 
 • Υφυπουργό Σύγχρονου Πολιτισμού, κο Ιάσονα Φωτήλα 
 Κοινοποίηση: • Γενική Γραμματέα Σύγχρονου Πολιτισμού, κα Ελένη Δουνδουλάκη 
 Αξιότιμη Κυρία Υπουργέ, 
 Αξιότιμε Κύριε Υφυπουργέ Σύγχρονου Πολιτισμού,
 Αξιότιμη Κυρία Γενική Γραμματέα Σύγχρονου Πολιτισμού, 
 Τέθηκε σε Δημόσια ηλεκτρονική διαβούλευση το σχέδιο νόμου του Υπουργείου Πολιτισμού με τίτλο: «Σύσταση νομικού προσώπου ιδιωτικού δικαίου, με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ» (Hellenic Heritage Organisation SA), Αναδιοργάνωση του Οργανισμού Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων(Ο.Δ.Α.Π.)- Στρατηγική για την προστασία και ανάδειξη της ενάλιας πολιτιστικής κληρονομιάς της Ελλάδας – ίδρυση Φορέα Διαχείρισης Επισκέψιμων Χώρων Ενάλιας Πολιτιστικής Κληρονομιάς- Εφαρμογή του εθνικού σχεδίου δράσης με σκοπό την ανάπτυξη του Οπτικοακουστικού Δημιουργικού Τομέα (Ο.Δ.Τ.) – Ρυθμίσεις για την προστασία των αρχαιοτήτων και της πολιτιστικής κληρονομιάς – Διαχείριση και διανομή αδιάθετων ποσών πνευματικών δικαιωμάτων – Θέματα Οργανισμού Πνευματικής Ιδιοκτησίας και άλλων εποπτευόμενων φορέων του Υπουργείου Πολιτισμού».
  Όπως γνωρίζετε, το νομοσχέδιο περιλαμβάνει το σχέδιο δράσης για την ανάπτυξη του Οπτικοακουστικού Τομέα, διατάξεις που αφορούν τη διαχείριση και διανομή αδιάθετων ποσών πνευματικών και συγγενικών δικαιωμάτων και διαδικαστικών δικονομικών θεμάτων, θέματα που αφορούν το Μητρώο Απασχολουμένων στον Πολιτισμό, καθώς και Θέματα Οργανισμού Πνευματικής Ιδιοκτησίας και διανομής εσόδων της υπό καθεστώς πτωχεύσεως ΑΕΠΙ. 
 Τα ζητήματα αυτά έχουν απασχολήσει πολλές φορές την Ομοσπονδία και τα σωματεία μας.
 Για πολλά από αυτά τα ζητήματα κιόλας έχουμε επανειλημμένα ζητήσει και συνάντηση για να συζητήσουμε μαζί σας. Η προθεσμία κατάθεσης σχολίων στην Δημόσια Διαβούλευση είναι μέχρι την Δευτέρα, 20 Ιουλίου 2026 ώρα 09:00. Παρόλα αυτά και παρά τον μεγάλο όγκο του νομοσχεδίου, εχθές 13-7-2026 η διαδικασία της διαβούλευσης παρέμεινε κλειστή λόγω αναβάθμισης και συντήρησης της πλατφόρμας. 
 Σας επισημαίνουμε επίσης ότι κατά την πρόσβαση στην ιστοσελίδα της δημόσιας διαβούλευσης, ακόμη και σήμερα παρατηρούνται προβλήματα υποδεικνύοντας περιστασιακά την ένδειξη “ERROR” και πρέπει οι ενδιαφερόμενοι να προσπαθήσουν περαιτέρω για την πρόσβασή τους σε αυτή. Για τους λόγους αυτούς ζητάμε την επέκταση της περιόδου δημόσιας διαβούλευσης κατά μία εβδομάδα, όπως ακριβώς ορίζει και ο νόμος 4622/2019 και να κλείσει η Δημόσια Διαβούλευση στις 27/7/2026.
 Είναι σημαντικό ο κλάδος μας να έχει επαρκή χρόνο για να κατανοήσει πλήρως το νομοσχέδιο, τις αλλαγές και τις επιπτώσεις που θα επιφέρει ώστε να έχει μια ολοκληρωμένη τεκμηρίωση αλλά και να δοθεί η δυνατότητα να υποβληθούν γόνιμες και τεκμηριωμένες προτάσεις επί αυτού</t>
         </is>
       </c>
-      <c r="H16" t="s">
-[...6 lines deleted...]
-      <c r="A17">
+    </row>
+    <row r="19">
+      <c r="A19">
         <v>7620</v>
       </c>
-      <c r="B17">
-[...13 lines deleted...]
-      <c r="F17" s="1">
+      <c r="B19" s="2">
         <v>46218.675902778</v>
       </c>
-      <c r="G17" t="inlineStr">
+      <c r="C19"/>
+      <c r="D19" t="inlineStr">
         <is>
           <t>Τα παρακάτω σχόλια αφορούν το Μέρος Δ'
 Είναι σημαντικό, προκειμένου ένα φεστιβάλ να είναι επιλέξιμο για χρηματοδότηση, να πρέπει να πληροί τις ακόλουθες προϋποθέσεις:
 1. Να έχει διάρκεια τουλάχιστον δύο (2) συνεχόμενων ημερών ή να πραγματοποιείται σε πέντε (5) ή περισσότερες μη συνεχόμενες ημέρες.
 2. Να διαθέτει αποδεδειγμένη ιστορία λειτουργίας ως φεστιβάλ τουλάχιστον τεσσάρων (4) ετών.
 Τέλος, το ύψος της χρηματοδότησης να καθορίζεται, μεταξύ άλλων, με βάση την αναλογικότητα των πωληθέντων εισιτηρίων, βάσει αντικειμενικών και επαληθεύσιμων στοιχείων.
 --</t>
         </is>
       </c>
-      <c r="H17" t="s">
-[...67 lines deleted...]
-      <c r="J19"/>
     </row>
     <row r="20">
       <c r="A20">
-        <v>7627</v>
-[...27 lines deleted...]
-      <c r="J20"/>
+        <v>7625</v>
+      </c>
+      <c r="B20" s="2">
+        <v>46219.419293981</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Αν διαβάσει κανείς με προσοχή το πλήθος των αρμοδιοτήτων που δίνονται στην ανώνυμη εταιρεία (άρθρα 5,6 και 7), είναι ολοφάνερο ότι υποκαθιστά πλήρως τον ΟΔΑΠ;  Συνεπώς, ας έχουμε το θάρρος να πούμε ότι τον καταργούμε, τουλάχιστον να μην πληρώνουμε το Δ.Σ., τους υπαλλήλους και τους δικηγόρους του.</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>7628</v>
-[...27 lines deleted...]
-      <c r="J21"/>
+        <v>7626</v>
+      </c>
+      <c r="B21" s="2">
+        <v>46219.425601852</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Το σχόλιο αφορά στο άρθρο 7 παρ. 11: Είναι νόμιμο, η ανώνυμη εταιρεία να εκπροσωπεί δικαστικά το Υπουργείο Πολιτισμού, το οποίο, όπως όλα τα υπόλοιπα Υπουργεία, είναι φορέας γενικής κυβέρνησης και εκπροσωπείται δικαστικά από το Νομικό Συμβούλιο του Κράτους;</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>7629</v>
-[...27 lines deleted...]
-      <c r="J22"/>
+        <v>7627</v>
+      </c>
+      <c r="B22" s="2">
+        <v>46219.43025463</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Είναι νόμιμη η πρόβλεψη στο αρθρο 5 οτι η ανώνυμη εταιρεία θα υποστηρίζει το Υπουργείο στο σχεδιασμό της πολιτιστικής πολιτικής;;; Είναι νόμιμη η πρόβλεψη στο άρθρο 7 ότι η ανώνυμη εταιρεία θα εκδίδει διοικητικές πράξεις (πρωτοκολλα διοικητικής αποβολής και πρόστιμα αυθαίρετης χρήσης), σαν να είναι δημόσια υπηρεσία;</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>7630</v>
-[...27 lines deleted...]
-      <c r="J23"/>
+        <v>7628</v>
+      </c>
+      <c r="B23" s="2">
+        <v>46219.459548611</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Το σχόλιο αφορά στο άρθρο 47: Ο ΟΔΑΠ, δεν έχει πια δικαστικές υποθέσεις διότι τις έχει δώσει στην ανώνυμη εταιρεία, η οποία χρηματοδοτείται από το Δημόσιο για να προσλάβει άλλους ιδιώτες δικηγόρους, οι οποίοι δεν θα ασχολούνται με όλες τις υποθέσεις της ανώνυμης εταιρείας αλλά θα γίνονται και "αναθέσεις" σε άλλα επιπλέον ιδιωτικά δικηγορικά γραφεία ! Επίσης, ο ΟΔΑΠ θα έχει και άλλο δικό του "γραφείο νομικής υποστήριξης" με προϊστάμενο και δικηγόρους, οι οποίοι, αφού δεν θα έχουν δικαστικές υποθέσεις (τις έχει η α.ε.), θα πληρώνονται, επίσης με δημόσιο χρήμα, για να "συμβουλεύουν" ! Και επιπλέον, ο ΟΔΑΠ θα έχει και γραφείο του Νομικού Συμβουλίου του Κράτους, ο δε Νομικός Σύμβουλος του Κράτους (που είναι ο μόνος δημόσιος υπάλληλος σε όλο αυτό το νομικό πλήθος), δεν θα προϊσταται των ιδιωτών δικηγόρων αλλά οφείλει να "συνεργάζεται" με αυτούς, ενώ δεν έχει κανέναν έλεγχο επί των ιδιωτών δικηγόρων της ανώνυμης εταιρείας! Και το δέχεται αυτό η Πρόεδρος του Νομικού Συμβουλίου του Κράτους;  Τι θα πει ¨συνεργάζεται"; Τι θα πει ότι το γραφείο νομικής υποστήριξης του ΟΔΑΠ είναι "αδιαβάθμητο";</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24">
+        <v>7629</v>
+      </c>
+      <c r="B24" s="2">
+        <v>46219.468657407</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Το σχόλιο αφορά στο άρθρο 47: Ο ΟΔΑΠ, δεν έχει πια δικαστικές υποθέσεις διότι τις έχει δώσει στην ανώνυμη εταιρεία, η οποία χρηματοδοτείται από το Δημόσιο για να προσλάβει άλλους ιδιώτες δικηγόρους, οι οποίοι δεν θα ασχολούνται με όλες τις υποθέσεις της ανώνυμης εταιρείας αλλά θα γίνονται και "αναθέσεις" σε άλλα επιπλέον ιδιωτικά δικηγορικά γραφεία ! Επίσης, ο ΟΔΑΠ θα έχει και άλλο δικό του "γραφείο νομικής υποστήριξης" με προϊστάμενο και δικηγόρους, οι οποίοι, αφού δεν θα έχουν δικαστικές υποθέσεις (τις έχει η α.ε.), θα πληρώνονται, επίσης με δημόσιο χρήμα, για να "συμβουλεύουν" ! Και επιπλέον, ο ΟΔΑΠ θα έχει και γραφείο του Νομικού Συμβουλίου του Κράτους, ο δε Νομικός Σύμβουλος του Κράτους (που είναι ο μόνος δημόσιος υπάλληλος σε όλο αυτό το νομικό πλήθος), δεν θα προϊσταται των ιδιωτών δικηγόρων αλλά οφείλει να "συνεργάζεται" με αυτούς, ενώ δεν έχει κανέναν έλεγχο επί των ιδιωτών δικηγόρων της ανώνυμης εταιρείας! Και το δέχεται αυτό η Πρόεδρος του Νομικού Συμβουλίου του Κράτους; Τι θα πει ¨συνεργάζεται"; Τι θα πει ότι το γραφείο νομικής υποστήριξης του ΟΔΑΠ είναι "αδιαβάθμητο";</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>7630</v>
+      </c>
+      <c r="B25" s="2">
+        <v>46219.47337963</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Το σχόλιο αφορά στο άρθρο 47: Ο ΟΔΑΠ, δεν έχει πια δικαστικές υποθέσεις διότι τις έχει δώσει στην ανώνυμη εταιρεία, η οποία χρηματοδοτείται από το Δημόσιο για να προσλάβει άλλους ιδιώτες δικηγόρους, οι οποίοι δεν θα ασχολούνται με όλες τις υποθέσεις της ανώνυμης εταιρείας αλλά θα γίνονται και "αναθέσεις" σε άλλα επιπλέον ιδιωτικά δικηγορικά γραφεία ! Επίσης, ο ΟΔΑΠ θα έχει και άλλο δικό του "γραφείο νομικής υποστήριξης" με προϊστάμενο και δικηγόρους, οι οποίοι, αφού δεν θα έχουν δικαστικές υποθέσεις (τις έχει η α.ε.), θα πληρώνονται, επίσης με δημόσιο χρήμα, για να "συμβουλεύουν" ! Και επιπλέον, ο ΟΔΑΠ θα έχει και γραφείο του Νομικού Συμβουλίου του Κράτους, ο δε Νομικός Σύμβουλος του Κράτους (που είναι ο μόνος δημόσιος υπάλληλος σε όλο αυτό το νομικό πλήθος), δεν θα προϊσταται των ιδιωτών δικηγόρων αλλά οφείλει να "συνεργάζεται" με αυτούς, ενώ δεν έχει κανέναν έλεγχο επί των ιδιωτών δικηγόρων της ανώνυμης εταιρείας! Και το δέχεται αυτό η Πρόεδρος του Νομικού Συμβουλίου του Κράτους; Τι θα πει ¨συνεργάζεται"; Τι θα πει ότι το γραφείο νομικής υποστήριξης του ΟΔΑΠ είναι "αδιαβάθμητο";</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
         <v>7631</v>
       </c>
-      <c r="B24">
-[...13 lines deleted...]
-      <c r="F24" s="1">
+      <c r="B26" s="2">
         <v>46219.576770833</v>
       </c>
-      <c r="G24" t="inlineStr">
+      <c r="C26"/>
+      <c r="D26" t="inlineStr">
         <is>
           <t>Η προτεινόμενη με το άρθρο 115 τροποποίηση, είναι  σωστή και  αναγκαία. Η διάταξη του άρθρου 22 ν. 4481/2017  αφορά στον τρόπο δικαστικού καθορισμού της ευλόγου αμοιβής του άρθρου 49 ν. 2121/1993.  Το άρθρο 49 ν. 2121/1993 αφορά σε ένα δικαίωμα το οποίο γεννάται εκ της χρήσεως, αφού ορίζει ότι « Όταν υλικός φορέας ήχου που έχει νόμιμα εγγραφεί χρησιμοποιείται, …    ο χρήστης οφείλει εύλογη και ενιαία αμοιβή». 
 Είναι δυστυχώς θλιβερό, το να χρειάζεται διευκρίνηση το συγκεκριμένο σημείο του νόμου, όταν είναι τόσο σαφές από το ίδιο το κείμενο της  διάταξης στην οποία αφορά (ήτοι, τη δικαστική διεκδίκηση του δικαιώματος του άρθρου 49 ν. 2121/1993) για την οποία,  έχουν εκδοθεί από το 2000 μέχρι και σήμερα, χιλιάδες αποφάσεις.
  Το άρθρο 22 ν. 4481/2017, δεν θεσπίστηκε για να αλλάξει την μέχρι τότε προβλεπόμενη στο άρθρο 49 ν. 2121/1993 διαδικασία. Το εδάφιο του άρθρου 49 που αφορούσε στη δικαστική διεκδίκηση, ενσωματώθηκε στο άρθρο 22 ν. 4481/2017.  Η τροποποίηση είναι αναγκαία   προκειμένου να μην καταλείπεται καμία αμφιβολία ακόμη και για το αυτονόητο. Ότι όταν ένα δικαίωμα γεννάται εκ της χρήσεως, ο δικαστικός καθορισμός του δεν είναι δυνατόν να μην αφορά στο ήδη γεννηθέν δικαίωμα.
 Είναι δε άτοπο,   το να υποστηρίζει κανείς, πως  για ένα δικαίωμα για το οποίο προβλέπεται από το νόμο, προσωρινός και οριστικός καθορισμός, οι δύο διαδικασίες αφορούν σε διαφορετικά χρονικά διαστήματα. Δηλαδή, ότι ο προσωρινός καθορισμός αφορά στο δικαίωμα που ίσως γεννηθεί (αν πραγματοποιηθεί χρήση) και ο οριστικός σε αυτή που έχει γεννηθεί, από ήδη πραγματοποιηθείσα χρήση. Εάν ο νομοθέτης είχε τέτοια πρόθεση, αυτή θα είχε αποτυπωθεί στο κείμενο του νόμου. 
 Όσον αφορά στην επίκληση της υπερβολικής πρόνοιας, στις αποφάσεις που υιοθετούν αυτή την άποψη, θα πρέπει να σημειωθεί, ότι τέτοια κρίση, εκφεύγει της αρμοδιότητας των Δικαστηρίων. Τα Δικαστήρια εφαρμόζουν το νόμο, εκτός εάν τον κρίνουν αντισυνταγματικό.  Δεν κρίνουν, με βάση το εάν θεωρούν καλό, κακό, αυστηρό, δίκαιο ή άδικο κλπ, το νόμο. Ο νομοθέτης, παρείχε την συγκεκριμένη μορφή προστασίας στους δικαιούχους του άρθρου 49 ν. 2121/1993, εδώ και 33 έτη. Τούτο δε λόγω της χαρακτηριστικών του ίδιου του δικαιώματος.  Η όψιμη κριτική στο εάν αυτή η διαχρονική πρόθεση του εθνικού νομοθέτη, είναι υπερβολική ή όχι, δεν μπορεί να αποτελεί  αντικείμενο δικαστικής κρίσης. Οι δικαστές δεν δημιουργούν δικονομικούς ισχυρισμούς, εφαρμόζουν τους υπάρχοντες, όπως αυτοί έχουν νομοθετηθεί. 
 Η μειοψηφούσα αυτή άποψη, μόνον προβλήματα έχει δημιουργήσει, κατά κύριο λόγο στους ίδιους τους χρήστες. Ακόμη και καλόπιστοι – συνεπείς προς τις υποχρεώσεις τους χρήστες, έχουν παρασυρθεί σε αντιδικίες, οι οποίες το μόνο που επιτυγχάνουν γι’ αυτούς είναι το να αυξάνουν το κόστος. Τα πινάκια των δικαστηρίων επιβαρύνονται με υποθέσεις που θα μπορούσαν να αποφευχθούν και τελικά ζημιώνονται και οι δικαιούχοι και οι χρήστες.</t>
         </is>
       </c>
-      <c r="H24" t="s">
-[...6 lines deleted...]
-      <c r="A25">
+    </row>
+    <row r="27">
+      <c r="A27">
         <v>7632</v>
       </c>
-      <c r="B25">
-[...13 lines deleted...]
-      <c r="F25" s="1">
+      <c r="B27" s="2">
         <v>46219.60494213</v>
       </c>
-      <c r="G25" t="inlineStr">
+      <c r="C27"/>
+      <c r="D27" t="inlineStr">
         <is>
           <t>Η προτεινόμενη με το άρθρο 117 τροποποίηση, δεν θα πρέπει να υιοθετηθεί. Η δυνατότητα ύπαρξης (έστω) προσωρινών συμφωνιών μεταξύ των ΟΣΔ, δεν υπάρχει  πλέον και η προτεινόμενη διάταξη δημιουργεί επιπλέον δυσχέρειες, καθιστώντας ακόμη πιο δύσκολο το να καταλήξουν οι ΟΣΔ, σε συμφωνία οριστικής κατανομής. Αναμφίβολα την μεγαλύτερη ευθύνη την έχουν οι ίδιοι οι ΟΣΔ, επιδεικνύοντας πολλές φορές στάση, που δεν συνάδει με το  ρόλο που οφείλουν να έχουν και  τη  σημασία  του δικαιώματος για τους δικαιούχους που εκπροσωπούν. Μέρος του  προβλήματος όμως είναι οι (ήδη εκδοθείσες) αποφάσεις του ΟΠΙ, των οποίων οι αποκλίσεις δεν μπορούν να δικαιολογηθούν. Κάθε ΟΣΔ, που ικανοποιείται από το περιεχόμενο της αποφάσεως, γίνεται πιο αδιάλλακτος στις εσωτερικές  διαπραγματεύσεις για την επίτευξη  ομόφωνης απόφασης κατανομής. Αυτή η αδιαλλαξία, είναι σαφές ότι θα γίνει ακόμη μεγαλύτερη, με την προτεινόμενη διάταξη, καθώς   ο «κερδισμένος»/ «κερδισμένοι» από την απόφαση ΟΣΔ, θα γνωρίζουν  ότι η απόφαση του ΟΠΙ, θα ισχύει για τρία (3) έτη. Συνεπώς, δεν θα έχουν πρόθεση να "υποχωρήσουν" από τα κεκτημένα. Μοναδικό όφελος σε περίπτωση υιοθέτησης  της διάταξης τελικά,  θα είναι η ενασχόληση του ΟΠΙ με το εν λόγω θέμα, ανά τριετία και όχι ανά έτος. 
 Πέραν των ανωτέρω, θα πρέπει να ληφθεί υπόψιν και το  εξής: με την προτεινόμενη διάταξη,  διατηρείται (ορθώς φυσικά) η πρόβλεψη ότι οι ΟΣΔ που δεν συμφωνούν με την κατανομή, μπορούν να ζητήσουν από το Δικαστήριο, κατά την διαδικασία των Ασφαλιστικών Μέτρων να καθορίσει άλλη κατανομή.  Υπάρχει ωστόσο ο φόβος, ότι το Δικαστήριο, θα είναι αδύνατον να κρίνει για τις επόμενες χρονιές (δηλαδή το 2ο και 3ο έτος ισχύος της αποφάσεως), ελλείψει συγκριτικών στοιχείων.  Πέραν, δηλαδή, του ήδη υπάρχοντος προβλήματος, θα δημιουργηθεί ζήτημα και στην δικαστική διαδικασία.</t>
         </is>
       </c>
-      <c r="H25" t="s">
-[...6 lines deleted...]
-      <c r="A26">
+    </row>
+    <row r="28">
+      <c r="A28">
         <v>7635</v>
       </c>
-      <c r="B26">
-[...13 lines deleted...]
-      <c r="F26" s="1">
+      <c r="B28" s="2">
         <v>46219.767523148</v>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="C28"/>
+      <c r="D28" t="inlineStr">
         <is>
           <t>Θέμα: Συμπερίληψη της ειδικότητας «Αντιγραφείς Μνημείων και Εκθεμάτων» και των αποφοίτων της στον σχεδιασμό του ΟΔΑΠΠροκαλεί ιδιαίτερη εντύπωση το γεγονός ότι το σχέδιο που τέθηκε σε δημόσια διαβούλευση δεν περιλαμβάνει καμία απολύτως αναφορά στην ειδικότητα «Αντιγραφείς Μνημείων και Εκθεμάτων», η οποία δημιουργήθηκε με την ουσιαστική συμμετοχή του ίδιου του ΟΔΑΠ, ούτε στους αποφοίτους της.Η παράλειψη αυτή στερείται αντικειμενικής αιτιολόγησης, καθώς ο ΟΔΑΠ είχε πρωταγωνιστικό ρόλο στην υλοποίηση της συγκεκριμένης ειδικότητας. Ο Οργανισμός προέβαλε την ίδρυσή της μέσω της επίσημης ιστοσελίδας του, ενώ το μεγαλύτερο μέρος της εκπαίδευσης (θεωρητικής και εργαστηριακής) πραγματοποιήθηκε στις εγκαταστάσεις του, με τη χρήση του δικού του εξοπλισμού και υλικών. Η ενεργός αυτή εμπλοκή αποδεικνύει τη στρατηγική σύνδεση της ειδικότητας με τις λειτουργικές ανάγκες του Οργανισμού.Επιπλέον, σημειώνεται ότι η πλειονότητα των σπουδαστών δεν ήταν ανειδίκευτοι, αλλά ήδη καταξιωμένοι επαγγελματίες συντηρητές και καλλιτέχνες με πολυετή εμπειρία στο αντικείμενο που ο ΟΔΑΠ (και παλαιότερα το ΤΑΠ/ΤΑΠΑ) υπηρετεί επί δεκαετίες. Η δημιουργία της σχολής ήρθε να καλύψει πραγματικές, υφιστάμενες ανάγκες και όχι θεωρητικές αναζητήσεις.Κατόπιν των ανωτέρω, η πλήρης απουσία της εν λόγω ειδικότητας από τον μελλοντικό σχεδιασμό έρχεται σε πλήρη αντίθεση με τις προγενέστερες ενέργειες και δεσμεύσεις του Οργανισμού.Πρόταση / Αίτημα:Ζητείται η άμεση τροποποίηση του σχεδίου ώστε να προβλεφθεί ρητά η αξιοποίηση της ειδικότητας «Αντιγραφείς Μνημείων και Εκθεμάτων» και των αποφοίτων της στις δομές, τα εργαστήρια και τη στελέχωση του ΟΔΑΠ, καθώς και η παροχή μιας επίσημης και τεκμηριωμένης απάντησης σχετικά με τους λόγους της αρχικής παράλειψης.</t>
         </is>
       </c>
-      <c r="H26" t="s">
-[...6 lines deleted...]
-      <c r="A27">
+    </row>
+    <row r="29">
+      <c r="A29">
         <v>7636</v>
       </c>
-      <c r="B27">
-[...13 lines deleted...]
-      <c r="F27" s="1">
+      <c r="B29" s="2">
         <v>46219.773321759</v>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="C29"/>
+      <c r="D29" t="inlineStr">
         <is>
           <t>Σχόλιο επί του άρθρου 27 – Μεταβατικές Διατάξεις
 Αναγκαία μεταβατική πρόβλεψη για τους αποφοίτους της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων»
 Το υπό διαβούλευση σχέδιο νόμου ιδρύει τη νέα εταιρεία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage)», στην οποία μεταφέρεται το αντικείμενο των εργαστηρίων παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών.
 Ωστόσο, ενώ το σχέδιο νόμου ρυθμίζει λεπτομερώς τη μεταφορά αρμοδιοτήτων, συμβάσεων και περιουσίας, δεν περιλαμβάνει καμία μεταβατική πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας που δημιουργήθηκε αποκλειστικά για την κάλυψη αυτών ακριβώς των αναγκών.
 Στις 11 Αυγούστου 2021, κατά την επίσημη παρουσίαση της νέας ειδικότητας από το Υπουργείο Πολιτισμού, η Υπουργός Πολιτισμού κα Λίνα Μενδώνη δήλωσε ότι η ίδρυση της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων» είχε ως σκοπό την εκπαίδευση πιστοποιημένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ και ότι οι απόφοιτοι θα μπορούν να αξιοποιηθούν από τον Οργανισμό.
 Ανταποκρινόμενοι σε αυτή την πρωτοβουλία της Πολιτείας, ολοκληρώσαμε επιτυχώς τον διετή κύκλο σπουδών, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ.
 Αξίζει να επισημανθεί ότι η πλειονότητα των σπουδαστών δεν ήταν νέοι χωρίς επαγγελματική εμπειρία, αλλά ήδη ενεργοί συντηρητές έργων τέχνης, καλλιτέχνες και εξειδικευμένοι τεχνίτες, δηλαδή επαγγελματίες των ίδιων ειδικοτήτων που επί δεκαετίες αξιοποιούσαν ο ΤΑΠ, το ΤΑΠΑ και στη συνέχεια ο ΟΔΑΠ στα εργαστήρια παραγωγής εκμαγείων και αντιγράφων.
 Η Πολιτεία δεν επένδυσε στη δημιουργία μιας γενικής ειδικότητας. Επέλεξε να εξειδικεύσει επαγγελματίες σε ένα αντικείμενο που η ίδια αναγνώρισε ως αναγκαίο για τη διαφύλαξη και ανάδειξη της πολιτιστικής κληρονομιάς.
 Σήμερα, το αντικείμενο αυτό όχι μόνο δεν καταργείται, αλλά μεταφέρεται και ενισχύεται μέσω της νέας εταιρείας. Παρ' όλα αυτά, δεν υπάρχει καμία πρόβλεψη για τους ανθρώπους που εκπαιδεύτηκαν ειδικά για να το υπηρετήσουν.
 Δεν ζητούμε διορισμό ούτε εξαίρεση από τις διαδικασίες προσλήψεων.
 Ζητούμε να υπάρξει θεσμική συνέπεια.
 Ζητούμε να προστεθεί στο άρθρο 27 μεταβατική διάταξη που να προβλέπει την αξιοποίηση ή τη συμμετοχή των αποφοίτων της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων» στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας, σύμφωνα με τις αρχές της αξιοκρατίας και της ισχύουσας νομοθεσίας.
 Η Πολιτεία δημιούργησε αυτή την ειδικότητα, επένδυσε δημόσιους πόρους στην εκπαίδευσή μας και δήλωσε δημόσια τον σκοπό της. Η απουσία οποιασδήποτε μεταβατικής πρόβλεψης δημιουργεί ένα πραγματικό θεσμικό κενό, το οποίο μπορεί και πρέπει να καλυφθεί πριν από την ψήφιση του νομοσχεδίου.
 Η προτεινόμενη μεταβατική ρύθμιση δεν αποτελεί προνομιακή μεταχείριση. Αποτελεί τη φυσική συνέχεια μιας δημόσιας πολιτικής που η ίδια η Πολιτεία σχεδίασε, ανακοίνωσε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H27" t="s">
-[...6 lines deleted...]
-      <c r="A28">
+    </row>
+    <row r="30">
+      <c r="A30">
         <v>7637</v>
       </c>
-      <c r="B28">
-[...13 lines deleted...]
-      <c r="F28" s="1">
+      <c r="B30" s="2">
         <v>46219.791759259</v>
       </c>
-      <c r="G28" t="inlineStr">
+      <c r="C30"/>
+      <c r="D30" t="inlineStr">
         <is>
           <t>Σχόλιο επί του άρθρου 27 – Μεταβατικές Διατάξεις
 Αναγκαία μεταβατική πρόβλεψη για τους αποφοίτους της Σ.Α.Ε.Κ. «Τεχνίτης Εκμαγείων και Αντιγραφέας Μνημείων και Έργων Τέχνης» και αποκατάσταση του θεσμικού κενού που δημιουργείται από τη μη συμπερίληψή τους
 Το υπό διαβούλευση σχέδιο νόμου ιδρύει την εταιρεία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage)», στην οποία μεταφέρεται, μεταξύ άλλων, το αντικείμενο των εργαστηρίων παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών.
 Ωστόσο, ενώ το σχέδιο νόμου ρυθμίζει αναλυτικά τη μεταφορά αρμοδιοτήτων, συμβάσεων, υποδομών και περιουσίας, δεν περιλαμβάνει καμία απολύτως μεταβατική πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας που δημιουργήθηκε ακριβώς για την κάλυψη των αναγκών του συγκεκριμένου αντικειμένου.
 Η παράλειψη αυτή προκαλεί εύλογο προβληματισμό και είναι ιδιαίτερα δύσκολο να δικαιολογηθεί. Η ειδικότητα «Τεχνίτης Εκμαγείων και Αντιγραφέας Μνημείων και Έργων Τέχνης» δεν αποτέλεσε μια γενική εκπαιδευτική πρωτοβουλία, αλλά δημιουργήθηκε με την ενεργό συνεργασία του Υπουργείου Πολιτισμού και του ΟΔΑΠ, προκειμένου να καλυφθούν πραγματικές και διαρκείς ανάγκες των εργαστηρίων του Οργανισμού.
 Ο ΟΔΑΠ δεν είχε έναν τυπικό ή περιφερειακό ρόλο στην υλοποίηση της ειδικότητας. Αντιθέτως, συμμετείχε ουσιαστικά στον σχεδιασμό και την ανάπτυξή της, προέβαλε επίσημα την ίδρυσή της μέσω της ιστοσελίδας του, διέθεσε τις εγκαταστάσεις, τα εργαστήρια, τον εξοπλισμό, τα εργαλεία και τα υλικά του για την εκπαίδευση των σπουδαστών, ενώ το μεγαλύτερο μέρος της πρακτικής κατάρτισης πραγματοποιήθηκε στα εργαστήριά του. Τα στοιχεία αυτά αποδεικνύουν ότι η εκπαίδευση οργανώθηκε σε άμεση συνάρτηση με το πραγματικό αντικείμενο εργασίας και τις επιχειρησιακές ανάγκες του ΟΔΑΠ.
 Η σύνδεση αυτή επιβεβαιώθηκε και από την ίδια την Υπουργό Πολιτισμού, κα Λίνα Μενδώνη, η οποία δήλωσε δημόσια ότι στόχος της ίδρυσης της ειδικότητας ήταν η εκπαίδευση πιστοποιημένων τεχνιτών εκμαγείων, ότι ο ΟΔΑΠ προετοίμασε τα απαραίτητα εκπαιδευτικά εγχειρίδια, ότι η πρακτική εκπαίδευση πραγματοποιείται στα εργαστήρια του ΟΔΑΠ και ότι οι απόφοιτοι θα μπορούν να απορροφηθούν από τον Οργανισμό. Οι επίσημες αυτές δηλώσεις καταδεικνύουν ότι η συγκεκριμένη ειδικότητα δημιουργήθηκε ως στοχευμένη δημόσια πολιτική για την κάλυψη συγκεκριμένων υπηρεσιακών αναγκών.
 Ανταποκρινόμενοι στην πρόσκληση της ίδιας της Πολιτείας, ολοκληρώσαμε επιτυχώς τον διετή κύκλο σπουδών, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ.
 Αξίζει, επίσης, να επισημανθεί ότι η πλειονότητα των σπουδαστών δεν αποτελείται από νέους χωρίς επαγγελματική εμπειρία. Πρόκειται για ήδη ενεργούς συντηρητές έργων τέχνης, καλλιτέχνες και εξειδικευμένους τεχνίτες, δηλαδή επαγγελματίες των ίδιων ειδικοτήτων που επί δεκαετίες αξιοποιούσαν το ΤΑΠ, το ΤΑΠΑ και στη συνέχεια ο ΟΔΑΠ στα εργαστήρια παραγωγής εκμαγείων και πιστοποιημένων αντιγράφων. Η Πολιτεία, επομένως, δεν επένδυσε στη δημιουργία μιας θεωρητικής εκπαιδευτικής δομής, αλλά στην περαιτέρω εξειδίκευση ανθρώπινου δυναμικού σε ένα αντικείμενο που η ίδια αναγνώρισε ως κρίσιμο για τη διαφύλαξη και την ανάδειξη της πολιτιστικής κληρονομιάς.
 Σήμερα, το αντικείμενο αυτό όχι μόνο δεν καταργείται, αλλά μεταφέρεται και ενισχύεται μέσω της νέας εταιρείας. Παρά ταύτα, το σχέδιο νόμου δεν περιλαμβάνει καμία πρόβλεψη για τους ανθρώπους που εκπαιδεύτηκαν ειδικά για να το υπηρετήσουν. Η πλήρης απουσία οποιασδήποτε αναφοράς στην ειδικότητα και στους αποφοίτους της δημιουργεί σοβαρή αντίφαση σε σχέση με τις μέχρι σήμερα δημόσιες ενέργειες και τις επίσημες δηλώσεις του Υπουργείου Πολιτισμού και του ΟΔΑΠ, ενώ παράλληλα δημιουργεί ένα πραγματικό θεσμικό κενό.
 Δεν ζητούμε διορισμό ούτε εξαίρεση από τις προβλεπόμενες διαδικασίες προσλήψεων. Ζητούμε τη θεσμική συνέπεια της Διοίκησης και την προστασία της δικαιολογημένης εμπιστοσύνης που η ίδια η Πολιτεία δημιούργησε με τις πράξεις και τις δημόσιες δεσμεύσεις της.
 Για τον λόγο αυτό, προτείνεται η προσθήκη μεταβατικής διάταξης στο άρθρο 27, η οποία θα προβλέπει την αξιοποίηση ή τη δυνατότητα συμμετοχής των αποφοίτων της ειδικότητας «Τεχνίτης Εκμαγείων και Αντιγραφέας Μνημείων και Έργων Τέχνης» στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας, σύμφωνα με τις αρχές της αξιοκρατίας, της ισότητας και της ισχύουσας νομοθεσίας.
 Η προτεινόμενη μεταβατική ρύθμιση δεν συνιστά προνομιακή μεταχείριση ούτε παρέκκλιση από τις διαδικασίες πρόσληψης. Αντιθέτως, αποτελεί τη φυσική και θεσμικά αναγκαία συνέχεια μιας δημόσιας πολιτικής που η ίδια η Πολιτεία σχεδίασε, ανακοίνωσε, χρηματοδότησε και υλοποίησε, προκειμένου να καλύψει ανάγκες οι οποίες εξακολουθούν να υφίστανται και μεταφέρονται αυτούσιες στη νέα εταιρεία.</t>
         </is>
       </c>
-      <c r="H28" t="s">
-[...6 lines deleted...]
-      <c r="A29">
+    </row>
+    <row r="31">
+      <c r="A31">
         <v>7638</v>
       </c>
-      <c r="B29">
-[...13 lines deleted...]
-      <c r="F29" s="1">
+      <c r="B31" s="2">
         <v>46219.791944444</v>
       </c>
-      <c r="G29" t="inlineStr">
+      <c r="C31"/>
+      <c r="D31" t="inlineStr">
         <is>
           <t>Σχόλιο επί του άρθρου 27 – Μεταβατικές Διατάξεις
 Αναγκαία μεταβατική πρόβλεψη για τους αποφοίτους της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων»
 Το υπό διαβούλευση σχέδιο νόμου ιδρύει τη νέα εταιρεία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage)», στην οποία μεταφέρεται το αντικείμενο των εργαστηρίων παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών.
 Ωστόσο, ενώ το σχέδιο νόμου ρυθμίζει λεπτομερώς τη μεταφορά αρμοδιοτήτων, συμβάσεων και περιουσίας, δεν περιλαμβάνει καμία μεταβατική πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας που δημιουργήθηκε αποκλειστικά για την κάλυψη αυτών ακριβώς των αναγκών.
 Στις 11 Αυγούστου 2021, κατά την επίσημη παρουσίαση της νέας ειδικότητας από το Υπουργείο Πολιτισμού, η Υπουργός Πολιτισμού κα Λίνα Μενδώνη δήλωσε ότι η ίδρυση της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων» είχε ως σκοπό την εκπαίδευση πιστοποιημένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ και ότι οι απόφοιτοι θα μπορούν να αξιοποιηθούν από τον Οργανισμό.
 Ανταποκρινόμενοι σε αυτή την πρωτοβουλία της Πολιτείας, ολοκληρώσαμε επιτυχώς τον διετή κύκλο σπουδών, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ.
 Αξίζει να επισημανθεί ότι η πλειονότητα των σπουδαστών δεν ήταν νέοι χωρίς επαγγελματική εμπειρία, αλλά ήδη ενεργοί συντηρητές έργων τέχνης, καλλιτέχνες και εξειδικευμένοι τεχνίτες, δηλαδή επαγγελματίες των ίδιων ειδικοτήτων που επί δεκαετίες αξιοποιούσαν ο ΤΑΠ, το ΤΑΠΑ και στη συνέχεια ο ΟΔΑΠ στα εργαστήρια παραγωγής εκμαγείων και αντιγράφων.
 Η Πολιτεία δεν επένδυσε στη δημιουργία μιας γενικής ειδικότητας. Επέλεξε να εξειδικεύσει επαγγελματίες σε ένα αντικείμενο που η ίδια αναγνώρισε ως αναγκαίο για τη διαφύλαξη και ανάδειξη της πολιτιστικής κληρονομιάς.
 Σήμερα, το αντικείμενο αυτό όχι μόνο δεν καταργείται, αλλά μεταφέρεται και ενισχύεται μέσω της νέας εταιρείας. Παρ' όλα αυτά, δεν υπάρχει καμία πρόβλεψη για τους ανθρώπους που εκπαιδεύτηκαν ειδικά για να το υπηρετήσουν.
 Δεν ζητούμε διορισμό ούτε εξαίρεση από τις διαδικασίες προσλήψεων.
 Ζητούμε να υπάρξει θεσμική συνέπεια.
 Ζητούμε να προστεθεί στο άρθρο 27 μεταβατική διάταξη που να προβλέπει την αξιοποίηση ή τη συμμετοχή των αποφοίτων της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων» στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας, σύμφωνα με τις αρχές της αξιοκρατίας και της ισχύουσας νομοθεσίας.
 Η Πολιτεία δημιούργησε αυτή την ειδικότητα, επένδυσε δημόσιους πόρους στην εκπαίδευσή μας και δήλωσε δημόσια τον σκοπό της. Η απουσία οποιασδήποτε μεταβατικής πρόβλεψης δημιουργεί ένα πραγματικό θεσμικό κενό, το οποίο μπορεί και πρέπει να καλυφθεί πριν από την ψήφιση του νομοσχεδίου.
 Η προτεινόμενη μεταβατική ρύθμιση δεν αποτελεί προνομιακή μεταχείριση. Αποτελεί τη φυσική συνέχεια μιας δημόσιας πολιτικής που η ίδια η Πολιτεία σχεδίασε, ανακοίνωσε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H29" t="s">
-[...6 lines deleted...]
-      <c r="A30">
+    </row>
+    <row r="32">
+      <c r="A32">
         <v>7639</v>
       </c>
-      <c r="B30">
-[...13 lines deleted...]
-      <c r="F30" s="1">
+      <c r="B32" s="2">
         <v>46219.812534722</v>
       </c>
-      <c r="G30" t="inlineStr">
+      <c r="C32"/>
+      <c r="D32" t="inlineStr">
         <is>
           <t>Η δημιουργία της νέας εταιρείας «Hellenic Heritage» και η μεταφορά σε αυτήν του αντικειμένου των εργαστηρίων παραγωγής εκμαγείων, αντιγράφων και μοντέλων πολιτιστικών αγαθών δημιουργεί ένα σημαντικό κενό στο άρθρο 27, καθώς δεν υπάρχει καμία πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων».
 Η συγκεκριμένη ειδικότητα δημιουργήθηκε από την Πολιτεία το 2021 ακριβώς για την κάλυψη αυτών των αναγκών. Κατά την επίσημη παρουσίασή της στις 11 Αυγούστου 2021, η Υπουργός Πολιτισμού κα Λίνα Μενδώνη είχε αναφέρει ότι σκοπός της ήταν η εκπαίδευση εξειδικευμένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ και η δυνατότητα αξιοποίησης των αποφοίτων από τον Οργανισμό.
 Οι απόφοιτοι ολοκληρώσαμε τη διετή φοίτηση, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ. Σήμερα, ενώ το ίδιο αντικείμενο συνεχίζεται και ενισχύεται μέσω της νέας εταιρείας, δεν υπάρχει καμία πρόβλεψη για το ανθρώπινο δυναμικό που εκπαιδεύτηκε ειδικά γι’ αυτό.
 Ζητούμε να προστεθεί στο άρθρο 27 μεταβατική πρόβλεψη για τη δυνατότητα αξιοποίησης των αποφοίτων της ειδικότητας στη στελέχωση των εργαστηρίων της «Hellenic Heritage», σύμφωνα με τις νόμιμες διαδικασίες.
 Δεν ζητούμε προνομιακή μεταχείριση, αλλά συνέπεια και συνέχεια σε μια δημόσια πολιτική που η ίδια η Πολιτεία σχεδίασε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H30" t="s">
-[...6 lines deleted...]
-      <c r="A31">
+    </row>
+    <row r="33">
+      <c r="A33">
         <v>7641</v>
       </c>
-      <c r="B31">
-[...13 lines deleted...]
-      <c r="F31" s="1">
+      <c r="B33" s="2">
         <v>46219.818668981</v>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="C33"/>
+      <c r="D33" t="inlineStr">
         <is>
           <t>Κυρία Υπουργέ, μας καλέσατε σε διαβούλευση ενός τεράστιου νομοσχεδίου για μόνο 11 ημέρες, χωρίς να μας δώσετε και την αιτιολογική έκθεση που απαιτείται για να μπορέσουμε να κατανοήσουμε τη σκοπιμότητα των διατάξεων και να τα σχολιάσουμε. Αυτό είναι παράβαση του νόμου 4622/2019. Όμως, το ότι ανεβάσατε τελικά την αιτιολογική έκθεση μόλις σήμερα, Πέμπτη 16 Ιουλίου 2026, ενώ η διαβούλευση λήγει την ερχόμενη Δευτέρα 20 Ιουλίου 2026, νομίζω ότι είναι και ντροπή !</t>
         </is>
       </c>
-      <c r="H31" t="s">
-[...6 lines deleted...]
-      <c r="A32">
+    </row>
+    <row r="34">
+      <c r="A34">
         <v>7642</v>
       </c>
-      <c r="B32">
-[...13 lines deleted...]
-      <c r="F32" s="1">
+      <c r="B34" s="2">
         <v>46219.821261574</v>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="C34"/>
+      <c r="D34" t="inlineStr">
         <is>
           <t>Το σχόλιο αφορά το άρθρο 27.
 Το σχέδιο νόμου για τη σύσταση της «Hellenic Heritage A.E.» μεταφέρει στη νέα εταιρεία όλες τις δραστηριότητες των εργαστηρίων παραγωγής πιστών αντιγράφων, φυσικών και ψηφιακών μοντέλων. Παρά το γεγονός ότι το αντικείμενο αυτό αποτελεί συνέχεια του έργου του ΟΔΑΠ, δεν υπάρχει καμία αναφορά στους αποφοίτους της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων», οι οποίοι εκπαιδεύτηκαν ακριβώς για τις ανάγκες των εργαστηρίων που μεταφέρονται.
 Οι απόφοιτοι έχουν ολοκληρώσει στοχευμένη εκπαίδευση σε τεχνικές αντιγραφής μνημείων, κατασκευή καλουπιών, εκμαγείων, χύτευση, καθώς και σε σύγχρονες ψηφιακές μεθόδους όπως τρισδιάστατη σάρωση, μοντελοποίηση και ψηφιακή αναπαράσταση αντικειμένων. Πρόκειται για δεξιότητες που αποτελούν βασικό μέρος της λειτουργίας των εργαστηρίων και έχουν αναπτυχθεί με δημόσιους πόρους και συγκεκριμένο σκοπό.
 Η ειδικότητα δημιουργήθηκε από τον ΟΔΑΠ με σαφή στόχο την ενίσχυση των εργαστηρίων παραγωγής αντιγράφων. Η απουσία οποιασδήποτε πρόβλεψης για τους αποφοίτους αφήνει ένα πραγματικό κενό στη μετάβαση προς το νέο φορέα και κινδυνεύει να οδηγήσει σε απώλεια εξειδικευμένης τεχνογνωσίας, τόσο παραδοσιακής όσο και ψηφιακής.
 Για τον λόγο αυτό, είναι αναγκαίο να προβλεφθεί ότι οι απόφοιτοι της ειδικότητας μπορούν να συμμετέχουν, με βάση τις νόμιμες διαδικασίες και τα κριτήρια αξιοκρατίας, στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας. Η πρόβλεψη αυτή εξασφαλίζει τη συνέχεια του έργου, την αξιοποίηση της επένδυσης που έχει ήδη γίνει και τη διατήρηση της τεχνογνωσίας που αναπτύχθηκε για τις ανάγκες του ΟΔΑΠ.</t>
         </is>
       </c>
-      <c r="H32" t="s">
-[...6 lines deleted...]
-      <c r="A33">
+    </row>
+    <row r="35">
+      <c r="A35">
         <v>7643</v>
       </c>
-      <c r="B33">
-[...13 lines deleted...]
-      <c r="F33" s="1">
+      <c r="B35" s="2">
         <v>46219.905</v>
       </c>
-      <c r="G33" t="inlineStr">
+      <c r="C35"/>
+      <c r="D35" t="inlineStr">
         <is>
           <t>Αναγκαία μεταβατική πρόβλεψη για τους αποφοίτους της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων»
 Το υπό διαβούλευση σχέδιο νόμου για τη σύσταση της «Hellenic Heritage Α.Ε.» προβλέπει τη μεταφορά στη νέα εταιρεία του συνόλου του αντικειμένου των εργαστηρίων παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών. Ωστόσο, παρά το γεγονός ότι ρυθμίζονται αναλυτικά ζητήματα αρμοδιοτήτων, περιουσίας και συμβάσεων, δεν περιλαμβάνεται καμία απολύτως πρόβλεψη για τους αποφοίτους της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων», της μοναδικής δημόσιας ειδικότητας που δημιουργήθηκε ειδικά για την κάλυψη των αναγκών των συγκεκριμένων εργαστηρίων.
 Η παράλειψη αυτή προκαλεί ιδιαίτερη εντύπωση, καθώς η συγκεκριμένη ειδικότητα δεν δημιουργήθηκε ανεξάρτητα από τον ΟΔΑΠ ούτε χωρίς τη συμμετοχή του. Αντιθέτως, ο ίδιος ο Οργανισμός συνέβαλε ουσιαστικά στην ίδρυσή της, την προέβαλε μέσω της επίσημης ιστοσελίδας του καλώντας ενδιαφερόμενους να φοιτήσουν σε αυτή και υποστήριξε έμπρακτα την υλοποίηση του εκπαιδευτικού προγράμματος.
 Το μεγαλύτερο μέρος της εκπαίδευσης πραγματοποιήθηκε στις εγκαταστάσεις του ΟΔΑΠ. Τα εργαστηριακά μαθήματα διεξήχθησαν στα εργαστήριά του, με τη χρήση του εξοπλισμού, των εργαλείων και των υλικών που ο ίδιος διέθεσε. Η ενεργός αυτή συμμετοχή αποδεικνύει ότι ο ΟΔΑΠ δεν υπήρξε απλός αποδέκτης των αποτελεσμάτων της εκπαίδευσης, αλλά βασικός συνδιαμορφωτής και υποστηρικτής της.
 Επιπλέον, κατά την επίσημη παρουσίαση της ειδικότητας στις 11 Αυγούστου 2021, το Υπουργείο Πολιτισμού ανακοίνωσε ότι σκοπός της ίδρυσής της ήταν η εκπαίδευση πιστοποιημένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ, ώστε οι απόφοιτοι να μπορούν να αξιοποιηθούν από τον Οργανισμό. Ανταποκρινόμενοι σε αυτή τη δημόσια πρωτοβουλία της Πολιτείας, ολοκληρώσαμε επιτυχώς τον διετή κύκλο σπουδών, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ.
 Αξίζει επίσης να επισημανθεί ότι η πλειονότητα των σπουδαστών δεν ήταν νέοι χωρίς επαγγελματική εμπειρία. Ήταν ήδη επαγγελματίες συντηρητές έργων τέχνης, καλλιτέχνες και εξειδικευμένοι τεχνίτες με πολυετή παρουσία στον χώρο, δηλαδή επαγγελματίες των ίδιων ειδικοτήτων που επί δεκαετίες αξιοποιούσαν ο ΤΑΠ, το ΤΑΠΑ και στη συνέχεια ο ΟΔΑΠ στα εργαστήρια παραγωγής εκμαγείων και πιστοποιημένων αντιγράφων. Η συγκεκριμένη ειδικότητα, επομένως, δεν δημιουργήθηκε για να καλύψει μια γενική εκπαιδευτική ανάγκη, αλλά για να ενισχύσει με εξειδικευμένη κατάρτιση ένα αντικείμενο που ο ίδιος ο Οργανισμός υπηρετούσε διαχρονικά.
 Οι απόφοιτοι έχουν εκπαιδευτεί σε τεχνικές κατασκευής μητρών, καλουπιών και εκμαγείων, χύτευσης, παραγωγής πιστοποιημένων αντιγράφων, καθώς και σε σύγχρονες ψηφιακές εφαρμογές, όπως τρισδιάστατη σάρωση, τρισδιάστατη μοντελοποίηση και ψηφιακή αναπαράσταση πολιτιστικών αγαθών. Οι γνώσεις και οι δεξιότητες αυτές αντιστοιχούν άμεσα στο αντικείμενο που μεταφέρεται στη νέα εταιρεία.
 Υπό τα δεδομένα αυτά, η πλήρης απουσία οποιασδήποτε αναφοράς στη συγκεκριμένη ειδικότητα και στους αποφοίτους της από το υπό διαβούλευση σχέδιο νόμου δημιουργεί εύλογα ερωτήματα. Όταν ένας δημόσιος οργανισμός συμμετέχει ενεργά στη δημιουργία μιας ειδικότητας, προβάλλει δημόσια την ίδρυσή της, διαθέτει τις εγκαταστάσεις, τον εξοπλισμό και τα υλικά του για την εκπαίδευση των σπουδαστών και καλλιεργεί την εύλογη πεποίθηση ότι η εκπαίδευση αυτή εξυπηρετεί διαπιστωμένες λειτουργικές ανάγκες του, δεν είναι θεσμικά συνεπές να αγνοείται πλήρως η ύπαρξη της ειδικότητας κατά τον σχεδιασμό του διαδόχου φορέα που αναλαμβάνει ακριβώς το ίδιο αντικείμενο.
 Δεν ζητούμε προνομιακή μεταχείριση ούτε εξαίρεση από τις διαδικασίες προσλήψεων.
 Ζητούμε να υπάρξει θεσμική συνέπεια και διοικητική συνέχεια.
 Για τον λόγο αυτό προτείνεται να προστεθεί στο άρθρο 27 μεταβατική διάταξη, σύμφωνα με την οποία οι απόφοιτοι της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων» θα μπορούν, υπό τις νόμιμες προϋποθέσεις και σύμφωνα με τις αρχές της αξιοκρατίας και της ισχύουσας νομοθεσίας, να συμμετέχουν στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας.
 Μια τέτοια ρύθμιση δεν δημιουργεί προνόμιο ούτε παραβιάζει την αρχή της ισότητας. Αντιθέτως, αποτελεί τη φυσική συνέχεια μιας δημόσιας πολιτικής που η ίδια η Πολιτεία σχεδίασε, ανακοίνωσε και υλοποίησε, διασφαλίζοντας ότι η εξειδικευμένη τεχνογνωσία που αποκτήθηκε με δημόσιους πόρους δεν θα απαξιωθεί κατά τη μετάβαση στον νέο φορέα.
 Οι απόφοιτοι της ειδικότητας δικαιούνται, τουλάχιστον, μια σαφή, τεκμηριωμένη και επίσημη απάντηση για τους λόγους της πλήρους απουσίας οποιασδήποτε πρόβλεψης που να αφορά την αξιοποίηση της εκπαίδευσης που η ίδια η Πολιτεία επέλεξε να δημιουργήσει και να χρηματοδοτήσει.</t>
         </is>
       </c>
-      <c r="H33" t="s">
-[...6 lines deleted...]
-      <c r="A34">
+    </row>
+    <row r="36">
+      <c r="A36">
         <v>7644</v>
       </c>
-      <c r="B34">
-[...13 lines deleted...]
-      <c r="F34" s="1">
+      <c r="B36" s="2">
         <v>46219.916631944</v>
       </c>
-      <c r="G34" t="inlineStr">
+      <c r="C36"/>
+      <c r="D36" t="inlineStr">
         <is>
           <t>Θέμα: Σχόλιο επί του Άρθρου 27 (Μεταβατικές Διατάξεις) – Αναγκαιότητα Θεσμοθέτησης Μεταβατικής Πρόβλεψης για τους Αποφοίτους της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων»Το υπό εξέταση νομοσχέδιο προβλέπει τη σύσταση του νέου φορέα «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage)», ο οποίος αναλαμβάνει εφεξής τη λειτουργία των εργαστηρίων παραγωγής καλουπιών, εκμαγείων, καθώς και των εν γένει φυσικών και ψηφιακών πιστοποιημένων αντιγράφων της πολιτιστικής μας κληρονομιάς. Παρά το γεγονός ότι το νομοθέτημα μεριμνά εκτενώς για τη μεταβίβαση των σχετικών αρμοδιοτήτων, των υφιστάμενων συμβάσεων και των περιουσιακών στοιχείων, διαπιστώνεται θεσμικό κενό όσον αφορά τους αποφοίτους της συγκεκριμένης δημόσιας ειδικότητας. Πρόκειται για το μοναδικό εξειδικευμένο εκπαιδευτικό πρόγραμμα που συγκροτήθηκε με αποκλειστικό σκοπό τη στελέχωση των εν λόγω δραστηριοτήτων. Υπενθυμίζεται ότι κατά την επίσημη παρουσίαση της ειδικότητας, τον Αύγουστο του 2021, η ηγεσία του Υπουργείου Πολιτισμού είχε ρητά επισημάνει πως η ίδρυση της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων» αποσκοπούσε στην κατάρτιση πιστοποιημένου δυναμικού για τις ανάγκες των εργαστηρίων του ΟΔΑΠ, με σαφή προοπτική επαγγελματικής απορρόφησης από τον Οργανισμό. Ανταποκρινόμενοι στον σχεδιασμό της Πολιτείας, οι σπουδαστές ολοκλήρωσαν επιτυχώς τον προβλεπόμενο διετή κύκλο σπουδών, κατέχουν ήδη τη Βεβαίωση Επαγγελματικής Κατάρτισης και τελούν υπό διαδικασία πιστοποίησης από τον ΕΟΠΠΕΠ. Είναι κρίσιμο να υπογραμμιστεί ότι το ανθρώπινο δυναμικό της σχολής δεν αποτελείται από νεοεισερχόμενους στην αγορά εργασίας, αλλά από ήδη καταξιωμένους συντηρητές αρχαιοτήτων, μαρμαρογλύπτες, γλύπτες, ζωγράφους και έμπειρους τεχνίτες. Πρόκειται, δηλαδή, για επαγγελματίες με συναφή υπόβαθρα, όμοια με εκείνα που επί σειρά δεκαετιών στελέχωναν τα εργαστήρια παραγωγής εκμαγείων των προγενέστερων μορφών του Οργανισμού (ΤΑΠ, ΤΑΠΑ, ΟΔΑΠ). Εντούτοις, διαπιστώνεται παντελής έλλειψη πρόνοιας για το στελεχικό δυναμικό που καταρτίστηκε στοχευμένα για την εξυπηρέτηση του εν λόγω σκοπού. Ως εκ τούτου, κρίνεται αναγκαία η συμπλήρωση του άρθρου 27 με τη θεσμοθέτηση μεταβατικής διάταξης. Η ρύθμιση αυτή οφείλει να προβλέπει τη δυνατότητα αξιοποίησης ή τη μοριοδότηση/συμμετοχή των αποφοίτων της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων» στον σχεδιασμό στελέχωσης των εργαστηρίων του νέου φορέα, πάντοτε υπό το πρίσμα των αρχών της αξιοκρατίας, της διαφάνειας και της κείμενης νομοθεσίας. Το κράτος προχώρησε στην ίδρυση της συγκεκριμένης ειδικότητας, διέθεσε δημόσιους πόρους για την υλοποίηση της εκπαίδευσής μας και προσδιόρισε δημοσίως τον στρατηγικό της στόχο. Η παράλειψη οποιασδήποτε μεταβατικής πρόβλεψης συνιστά ουσιαστικό θεσμικό έλλειμμα, το οποίο παρίσταται ανάγκη να αποκατασταθεί προ της τελικής ψήφισης του νομοθετήματος. Η αιτούμενη μεταβατική ρύθμιση δεν συνιστά προνομιακή μεταχείριση ή παρέκκλιση από τους κανόνες του υγιούς ανταγωνισμού. Αποτελεί την ορθολογική και αυτονόητη συνέχεια μιας δημόσιας πολιτικής, την οποία η ίδια η Πολιτεία σχεδίασε, εξήγγειλε και έθεσε σε εφαρμογή.</t>
         </is>
       </c>
-      <c r="H34" t="s">
-[...6 lines deleted...]
-      <c r="A35">
+    </row>
+    <row r="37">
+      <c r="A37">
         <v>7645</v>
       </c>
-      <c r="B35">
-[...13 lines deleted...]
-      <c r="F35" s="1">
+      <c r="B37" s="2">
         <v>46219.9371875</v>
       </c>
-      <c r="G35" t="inlineStr">
+      <c r="C37"/>
+      <c r="D37" t="inlineStr">
         <is>
           <t>Σχόλιο επί του άρθρου 27 – Μεταβατικές Διατάξεις
 Αναγκαία μεταβατική πρόβλεψη για τους αποφοίτους της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων»
 Το υπό διαβούλευση σχέδιο νόμου ιδρύει τη νέα εταιρεία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage)», στην οποία μεταφέρεται το αντικείμενο των εργαστηρίων παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών.
 Ωστόσο, ενώ το σχέδιο νόμου ρυθμίζει λεπτομερώς τη μεταφορά αρμοδιοτήτων, συμβάσεων και περιουσίας, δεν περιλαμβάνει καμία μεταβατική πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας που δημιουργήθηκε αποκλειστικά για την κάλυψη αυτών ακριβώς των αναγκών.
 Στις 11 Αυγούστου 2021, κατά την επίσημη παρουσίαση της νέας ειδικότητας από το Υπουργείο Πολιτισμού, η Υπουργός Πολιτισμού κα Λίνα Μενδώνη δήλωσε ότι η ίδρυση της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων» είχε ως σκοπό την εκπαίδευση πιστοποιημένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ και ότι οι απόφοιτοι θα μπορούν να αξιοποιηθούν από τον Οργανισμό.
 Ανταποκρινόμενοι σε αυτή την πρωτοβουλία της Πολιτείας, ολοκληρώσαμε επιτυχώς τον διετή κύκλο σπουδών, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ.
 Αξίζει να επισημανθεί ότι η πλειονότητα των σπουδαστών δεν ήταν νέοι χωρίς επαγγελματική εμπειρία, αλλά ήδη ενεργοί συντηρητές έργων τέχνης, καλλιτέχνες και εξειδικευμένοι τεχνίτες, δηλαδή επαγγελματίες των ίδιων ειδικοτήτων που επί δεκαετίες αξιοποιούσαν ο ΤΑΠ, το ΤΑΠΑ και στη συνέχεια ο ΟΔΑΠ στα εργαστήρια παραγωγής εκμαγείων και αντιγράφων.
 Η Πολιτεία δεν επένδυσε στη δημιουργία μιας γενικής ειδικότητας. Επέλεξε να εξειδικεύσει επαγγελματίες σε ένα αντικείμενο που η ίδια αναγνώρισε ως αναγκαίο για τη διαφύλαξη και ανάδειξη της πολιτιστικής κληρονομιάς.
 Σήμερα, το αντικείμενο αυτό όχι μόνο δεν καταργείται, αλλά μεταφέρεται και ενισχύεται μέσω της νέας εταιρείας. Παρ' όλα αυτά, δεν υπάρχει καμία πρόβλεψη για τους ανθρώπους που εκπαιδεύτηκαν ειδικά για να το υπηρετήσουν.
 Δεν ζητούμε διορισμό ούτε εξαίρεση από τις διαδικασίες προσλήψεων.
 Ζητούμε να υπάρξει θεσμική συνέπεια.
 Ζητούμε να προστεθεί στο άρθρο 27 μεταβατική διάταξη που να προβλέπει την αξιοποίηση ή τη συμμετοχή των αποφοίτων της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων» στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας, σύμφωνα με τις αρχές της αξιοκρατίας και της ισχύουσας νομοθεσίας.
 Η Πολιτεία δημιούργησε αυτή την ειδικότητα, επένδυσε δημόσιους πόρους στην εκπαίδευσή μας και δήλωσε δημόσια τον σκοπό της. Η απουσία οποιασδήποτε μεταβατικής πρόβλεψης δημιουργεί ένα πραγματικό θεσμικό κενό, το οποίο μπορεί και πρέπει να καλυφθεί πριν από την ψήφιση του νομοσχεδίου.
 Η προτεινόμενη μεταβατική ρύθμιση δεν αποτελεί προνομιακή μεταχείριση. Αποτελεί τη φυσική συνέχεια μιας δημόσιας πολιτικής που η ίδια η Πολιτεία σχεδίασε, ανακοίνωσε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H35" t="s">
-[...6 lines deleted...]
-      <c r="A36">
+    </row>
+    <row r="38">
+      <c r="A38">
         <v>7647</v>
       </c>
-      <c r="B36">
-[...13 lines deleted...]
-      <c r="F36" s="1">
+      <c r="B38" s="2">
         <v>46220.380856481</v>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="C38"/>
+      <c r="D38" t="inlineStr">
         <is>
           <t>Σχόλιο επί του άρθρου 27 – Μεταβατικές Διατάξεις
 Αναγκαία μεταβατική πρόβλεψη για τους αποφοίτους της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων»
 Το υπό διαβούλευση σχέδιο νόμου ιδρύει τη νέα εταιρεία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage)», στην οποία μεταφέρεται το αντικείμενο των εργαστηρίων παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών.
 Ωστόσο, ενώ το σχέδιο νόμου ρυθμίζει λεπτομερώς τη μεταφορά αρμοδιοτήτων, συμβάσεων και περιουσίας, δεν περιλαμβάνει καμία μεταβατική πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας που δημιουργήθηκε αποκλειστικά για την κάλυψη αυτών ακριβώς των αναγκών.
 Στις 11 Αυγούστου 2021, κατά την επίσημη παρουσίαση της νέας ειδικότητας από το Υπουργείο Πολιτισμού, η Υπουργός Πολιτισμού κα Λίνα Μενδώνη δήλωσε ότι η ίδρυση της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων» είχε ως σκοπό την εκπαίδευση πιστοποιημένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ και ότι οι απόφοιτοι θα μπορούν να αξιοποιηθούν από τον Οργανισμό.
 Ανταποκρινόμενοι σε αυτή την πρωτοβουλία της Πολιτείας, ολοκληρώσαμε επιτυχώς τον διετή κύκλο σπουδών, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ.
 Αξίζει να επισημανθεί ότι η πλειονότητα των σπουδαστών δεν ήταν νέοι χωρίς επαγγελματική εμπειρία, αλλά ήδη ενεργοί συντηρητές έργων τέχνης, καλλιτέχνες και εξειδικευμένοι τεχνίτες, δηλαδή επαγγελματίες των ίδιων ειδικοτήτων που επί δεκαετίες αξιοποιούσαν ο ΤΑΠ, το ΤΑΠΑ και στη συνέχεια ο ΟΔΑΠ στα εργαστήρια παραγωγής εκμαγείων και αντιγράφων.
 Η Πολιτεία δεν επένδυσε στη δημιουργία μιας γενικής ειδικότητας. Επέλεξε να εξειδικεύσει επαγγελματίες σε ένα αντικείμενο που η ίδια αναγνώρισε ως αναγκαίο για τη διαφύλαξη και ανάδειξη της πολιτιστικής κληρονομιάς.
 Σήμερα, το αντικείμενο αυτό όχι μόνο δεν καταργείται, αλλά μεταφέρεται και ενισχύεται μέσω της νέας εταιρείας. Παρ' όλα αυτά, δεν υπάρχει καμία πρόβλεψη για τους ανθρώπους που εκπαιδεύτηκαν ειδικά για να το υπηρετήσουν.
 Δεν ζητούμε διορισμό ούτε εξαίρεση από τις διαδικασίες προσλήψεων.
 Ζητούμε να υπάρξει θεσμική συνέπεια.
 Ζητούμε να προστεθεί στο άρθρο 27 μεταβατική διάταξη που να προβλέπει την αξιοποίηση ή τη συμμετοχή των αποφοίτων της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων» στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας, σύμφωνα με τις αρχές της αξιοκρατίας και της ισχύουσας νομοθεσίας.
 Η Πολιτεία δημιούργησε αυτή την ειδικότητα, επένδυσε δημόσιους πόρους στην εκπαίδευσή μας και δήλωσε δημόσια τον σκοπό της. Η απουσία οποιασδήποτε μεταβατικής πρόβλεψης δημιουργεί ένα πραγματικό θεσμικό κενό, το οποίο μπορεί και πρέπει να καλυφθεί πριν από την ψήφιση του νομοσχεδίου.
 Η προτεινόμενη μεταβατική ρύθμιση δεν αποτελεί προνομιακή μεταχείριση. Αποτελεί τη φυσική συνέχεια μιας δημόσιας πολιτικής που η ίδια η Πολιτεία σχεδίασε, ανακοίνωσε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H36" t="s">
-[...6 lines deleted...]
-      <c r="A37">
+    </row>
+    <row r="39">
+      <c r="A39">
         <v>7648</v>
       </c>
-      <c r="B37">
-[...13 lines deleted...]
-      <c r="F37" s="1">
+      <c r="B39" s="2">
         <v>46220.381828704</v>
       </c>
-      <c r="G37" t="inlineStr">
+      <c r="C39"/>
+      <c r="D39" t="inlineStr">
         <is>
           <t>Σχόλιο επί του άρθρου 27 – Μεταβατικές Διατάξεις
 Στο νέο νομοσχέδιο προβλέπεται η μεταφορά των εργαστηρίων παραγωγής εκμαγείων, αντιγράφων και ψηφιακών μοντέλων πολιτιστικών αγαθών στη νέα εταιρεία «Hellenic Heritage», χωρίς όμως να υπάρχει καμία αναφορά στους αποφοίτους της μοναδικής δημόσιας ειδικότητας Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων», η οποία δημιουργήθηκε ακριβώς για την κάλυψη αυτών των αναγκών.
 Η Πολιτεία ίδρυσε τη συγκεκριμένη ειδικότητα, επένδυσε στην εκπαίδευσή μας και είχε δηλώσει ότι οι απόφοιτοι θα μπορούσαν να αξιοποιηθούν στα εργαστήρια του ΟΔΑΠ. Σήμερα το ίδιο αντικείμενο συνεχίζεται μέσα από τη νέα εταιρεία, χωρίς όμως καμία πρόβλεψη για τους ανθρώπους που εκπαιδεύτηκαν ειδικά γι’ αυτό.
 Ζητούμε να προστεθεί στο άρθρο 27 μεταβατική διάταξη που να προβλέπει τη δυνατότητα αξιοποίησης των πιστοποιημένων αποφοίτων της ειδικότητας στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας, με αξιοκρατικά και νόμιμα κριτήρια.
 Δεν ζητούμε διορισμό ή προνομιακή μεταχείριση. Ζητούμε συνέπεια στη δημόσια πολιτική που η ίδια η Πολιτεία δημιούργησε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H37" t="s">
-[...6 lines deleted...]
-      <c r="A38">
+    </row>
+    <row r="40">
+      <c r="A40">
         <v>7649</v>
       </c>
-      <c r="B38">
-[...13 lines deleted...]
-      <c r="F38" s="1">
+      <c r="B40" s="2">
         <v>46220.430497685</v>
       </c>
-      <c r="G38" t="inlineStr">
+      <c r="C40"/>
+      <c r="D40" t="inlineStr">
         <is>
           <t>Τα περισσότερα από τα άρθρα του Κεφαλαίου Γ αφορούν ζητήματα που έως τώρα καθορίζονταν από το χρηματοδοτικό κανονισμό του οργανισμού (όπως συνηθίζεται σε όλους τους αντίστοιχους παγκόσμιους οργανισμούς), και δεν δύναται να αποτελούν άρθρα ενός νόμου (για παράδειγμα, το χρονικό διάστημα που μεσολαβεί από την προέγκριση στην υπογραφή της σύμβασης και, ο ορισμός των δόσεων της χρηματοδότησης, κ.α.).
 Όπως είναι ευνόητο, οι χρηματοδοτικοί κανονισμοί των Εθνικών Κέντρων Κινηματογράφου δοκιμάζονται στην πράξη και ανανεώνονται τακτικά, μια και είναι άμεσα εξαρτώμενοι από τις ολοένα και πιο ταχείς εξελίξεις του παγκόσμιου οπτικοακουστικού τομέα. Η ένταξη αυτών των ζητημάτων σε ένα νόμο, που προφανώς και δεν μπορεί να τροποποιείται σε τακτά διαστήματα, μόνο αγκυλώσεις και εμπόδια μπορεί να επιφέρει στην ανάπτυξη του τομέα.
 Το συγκεκριμένο Κεφάλαιο εγκαινιάζει τη δυνατότητα ανάκλησης της προέγκρισης ή και της σύμβασης χρηματοδότησης για λόγους προστασίας του δημόσιου συμφέροντος (άρθρο 84). Αυτή η νέα δυνατότητα συνδυαζόμενη με τη σύσταση πενταμελούς Κεντρικής Επιτροπής Αξιολόγησης και Επιλογής (άρθρο 85), που στην πλειοψηφία τους (άμεσα ή έμμεσα) τα μέλη της θα σχετίζονται με το Υπουργείο Πολιτισμού, δημιουργεί ερωτήματα για την πιθανή πρόθεση μεροληπτικής κρατικής παρέμβασης στο έργο του Οργανισμού, και σε κάποιες περιπτώσεις ελέγχου του περιεχομένου, πρόθεση που δεν ταιριάζει σε ένα σύγχρονο Ευρωπαϊκό κράτος.
 Για όλους τους παραπάνω λόγους, θεωρούμε πως η συνολική απόσυρση από το σχέδιο νόμου του
 Κεφαλαίου Γ´ (που αφορά τα επιλεκτικά προγράμματα χρηματοδοτικής στήριξης του Ελληνικού κινηματογράφου), κρίνεται απαραίτητη.
 Θεωρούμε αναγκαία την αποσαφήνιση του καταμερισμού πόρων ανάμεσα στις δράσεις του cash rebate. Και ιδιαιτέρως κρίσιμη την προστασία των πόρων για τις ελληνικές κινηματογραφικές παραγωγές. Θεωρούμε πως δε νοείται ανταγωνισμός πόρων μεταξύ αλλοδαπών σειρών/ελληνικών τηλεπαιχνιδιών, που χρηματοδοτούνται επίσης από διαφήμιση, χορηγούς και ιδιωτικά κεφάλαια ισχύος και ελληνικών κινηματογραφικών έργων, που δε χαίρουν αυτών των δυνατοτήτων, ενώ εξάγουν καθαρό πολιτισμικό προϊόν.</t>
         </is>
       </c>
-      <c r="H38" t="s">
-[...6 lines deleted...]
-      <c r="A39">
+    </row>
+    <row r="41">
+      <c r="A41">
         <v>7652</v>
       </c>
-      <c r="B39">
-[...13 lines deleted...]
-      <c r="F39" s="1">
+      <c r="B41" s="2">
         <v>46220.4765625</v>
       </c>
-      <c r="G39" t="inlineStr">
+      <c r="C41"/>
+      <c r="D41" t="inlineStr">
         <is>
           <t>Το σχέδιο νόμου για τη «Hellenic Heritage A.E.» μεταφέρει στη νέα εταιρεία όλη την παραγωγή αντιγράφων και εκμαγείων, όμως παραλείπει εντελώς τους αποφοίτους της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων».
 Η ειδικότητα αυτή ιδρύθηκε από τον ΟΔΑΠ με επίσημη δέσμευση του Υπουργείου Πολιτισμού, ακριβώς για να στελεχώσει αυτά τα εργαστήρια. Οι απόφοιτοι έχουν λάβει εξειδικευμένη εκπαίδευση τόσο σε παραδοσιακές τεχνικές (καλούπια, χύτευση) όσο και σε σύγχρονες ψηφιακές μεθόδους (3D scanning και modeling).
 Η απουσία πρόβλεψης για την αξιοποίησή τους δημιουργεί θεσμικό κενό, αντιβαίνει στην αρχή της χρηστής διοίκησης και απαξιώνει μια δημόσια επένδυση σε ανθρώπινο δυναμικό.
 Να υπάρξει ρητή πρόβλεψη ώστε οι πιστοποιημένοι απόφοιτοι της ειδικότητας να μπορούν να συμμετέχουν αξιοκρατικά στη στελέχωση των εργαστηρίων της νέας εταιρείας. Δεν πρόκειται για προνομιακή μεταχείριση, αλλά για την αυτονόητη συνέχεια μιας δημόσιας πολιτικής, ώστε να μη χαθεί η πολύτιμη τεχνογνωσία τους κατά τη μετάβαση στον νέο φορέα.</t>
         </is>
       </c>
-      <c r="H39" t="s">
-[...6 lines deleted...]
-      <c r="A40">
+    </row>
+    <row r="42">
+      <c r="A42">
         <v>7653</v>
       </c>
-      <c r="B40">
-[...13 lines deleted...]
-      <c r="F40" s="1">
+      <c r="B42" s="2">
         <v>46220.488391204</v>
       </c>
-      <c r="G40" t="inlineStr">
+      <c r="C42"/>
+      <c r="D42" t="inlineStr">
         <is>
           <t>Άρθρο 31 Στους σκοπούς του ΟΔΑΠ παρ. 2 ε) να συμπληρωθεί στο αντικείμενο των εκδόσεων η συντήρηση και η αρχαιομετρία, επιστημονικά πεδία που υφίστανται από την ίδρυση του νέου ελληνικού κράτους και περιέχονται στις εκδόσεις της Αρχαιολογικής Εφημερίδας από τον 19ο αι.
 Αρθρο 49 και 50 Στο προσωπικό του ΟΔΑΠ δεν προβλέπονται θέσεις ΠΕ Συντηρητών Αρχαιοτήτων &amp;amp; Εργων Τέχνης. Οι δε θέσεις ΤΕ Συντηρητών Αρχαιοτήτων &amp;amp; Εργων Τέχνης έχουν Ειδικότητα Συντηρητών Αρχαιοτήτων &amp;amp; Εργων Τέχνης !!!
 Από τα παραπάνω φαίνεται ξεκάθαρα η μη συμπερίληψη και γενικότερα η μη επικαιροποίηση θεμάτων του τομέα της συντήρησης παρά τη γενική αποδοχή ότι αποτελεί πυλώνα της αρχαιολογίας και εν γένει της πολιτιστικής κληρονομιάς.</t>
         </is>
       </c>
-      <c r="H40" t="s">
-[...6 lines deleted...]
-      <c r="A41">
+    </row>
+    <row r="43">
+      <c r="A43">
         <v>7654</v>
       </c>
-      <c r="B41">
-[...13 lines deleted...]
-      <c r="F41" s="1">
+      <c r="B43" s="2">
         <v>46220.499074074</v>
       </c>
-      <c r="G41" t="inlineStr">
+      <c r="C43"/>
+      <c r="D43" t="inlineStr">
         <is>
           <t>Σχόλιο επί του άρθρου 27 – Μεταβατικές Διατάξεις
 Αναγκαία μεταβατική πρόβλεψη για τους αποφοίτους της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων»
 Το υπό διαβούλευση σχέδιο νόμου ιδρύει τη νέα εταιρεία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage)», στην οποία μεταφέρεται το αντικείμενο των εργαστηρίων παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών.
 Ωστόσο, ενώ το σχέδιο νόμου ρυθμίζει λεπτομερώς τη μεταφορά αρμοδιοτήτων, συμβάσεων και περιουσίας, δεν περιλαμβάνει καμία μεταβατική πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας που δημιουργήθηκε αποκλειστικά για την κάλυψη αυτών ακριβώς των αναγκών.
 Στις 11 Αυγούστου 2021, κατά την επίσημη παρουσίαση της νέας ειδικότητας από το Υπουργείο Πολιτισμού, η Υπουργός Πολιτισμού κα Λίνα Μενδώνη δήλωσε ότι η ίδρυση της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων» είχε ως σκοπό την εκπαίδευση πιστοποιημένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ και ότι οι απόφοιτοι θα μπορούν να αξιοποιηθούν από τον Οργανισμό.
 Ανταποκρινόμενοι σε αυτή την πρωτοβουλία της Πολιτείας, ολοκληρώσαμε επιτυχώς τον διετή κύκλο σπουδών, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ.
 Αξίζει να επισημανθεί ότι η πλειονότητα των σπουδαστών δεν ήταν νέοι χωρίς επαγγελματική εμπειρία, αλλά ήδη ενεργοί συντηρητές έργων τέχνης, καλλιτέχνες και εξειδικευμένοι τεχνίτες, δηλαδή επαγγελματίες των ίδιων ειδικοτήτων που επί δεκαετίες αξιοποιούσαν ο ΤΑΠ, το ΤΑΠΑ και στη συνέχεια ο ΟΔΑΠ στα εργαστήρια παραγωγής εκμαγείων και αντιγράφων.
 Η Πολιτεία δεν επένδυσε στη δημιουργία μιας γενικής ειδικότητας. Επέλεξε να εξειδικεύσει επαγγελματίες σε ένα αντικείμενο που η ίδια αναγνώρισε ως αναγκαίο για τη διαφύλαξη και ανάδειξη της πολιτιστικής κληρονομιάς.
 Σήμερα, το αντικείμενο αυτό όχι μόνο δεν καταργείται, αλλά μεταφέρεται και ενισχύεται μέσω της νέας εταιρείας. Παρ' όλα αυτά, δεν υπάρχει καμία πρόβλεψη για τους ανθρώπους που εκπαιδεύτηκαν ειδικά για να το υπηρετήσουν.
 Δεν ζητούμε διορισμό ούτε εξαίρεση από τις διαδικασίες προσλήψεων.
 Ζητούμε να υπάρξει θεσμική συνέπεια.
 Ζητούμε να προστεθεί στο άρθρο 27 μεταβατική διάταξη που να προβλέπει την αξιοποίηση ή τη συμμετοχή των αποφοίτων της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων» στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας, σύμφωνα με τις αρχές της αξιοκρατίας και της ισχύουσας νομοθεσίας.
 Η Πολιτεία δημιούργησε αυτή την ειδικότητα, επένδυσε δημόσιους πόρους στην εκπαίδευσή μας και δήλωσε δημόσια τον σκοπό της. Η απουσία οποιασδήποτε μεταβατικής πρόβλεψης δημιουργεί ένα πραγματικό θεσμικό κενό, το οποίο μπορεί και πρέπει να καλυφθεί πριν από την ψήφιση του νομοσχεδίου.
 Η προτεινόμενη μεταβατική ρύθμιση δεν αποτελεί προνομιακή μεταχείριση. Αποτελεί τη φυσική συνέχεια μιας δημόσιας πολιτικής που η ίδια η Πολιτεία σχεδίασε, ανακοίνωσε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H41" t="s">
-[...6 lines deleted...]
-      <c r="A42">
+    </row>
+    <row r="44">
+      <c r="A44">
         <v>7655</v>
       </c>
-      <c r="B42">
-[...13 lines deleted...]
-      <c r="F42" s="1">
+      <c r="B44" s="2">
         <v>46220.576527778</v>
       </c>
-      <c r="G42" t="inlineStr">
+      <c r="C44"/>
+      <c r="D44" t="inlineStr">
         <is>
           <t>Στο πλαίσιο της δημόσιας ηλεκτρονικής διαβούλευσης για το σχέδιο νόμου του Υπουργείου Πολιτισμού με τίτλο «Σύσταση νομικού προσώπου ιδιωτικού δικαίου με την επωνυμία “Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε.” (Hellenic Heritage Organisation SA), αναδιοργάνωση του Οργανισμού Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων (Ο.Δ.Α.Π.), στρατηγική για την προστασία και ανάδειξη της ενάλιας πολιτιστικής κληρονομιάς, ίδρυση Φορέα Διαχείρισης Επισκέψιμων Χώρων Ενάλιας Πολιτιστικής Κληρονομιάς, εφαρμογή του εθνικού σχεδίου δράσης για την ανάπτυξη του Οπτικοακουστικού Δημιουργικού Τομέα (Ο.Δ.Τ.), ρυθμίσεις για την προστασία των αρχαιοτήτων και της πολιτιστικής κληρονομιάς, καθώς και ζητήματα διαχείρισης πνευματικών δικαιωμάτων», επανερχόμαστε σε ένα ζήτημα που έχουμε θέσει επανειλημμένως με προηγούμενες επιστολές μας (ενδεικτικά: υπ’ αριθμ. 3249/2-11-2021 και 3291/27-6-2022) προς το Υπουργείο σας και το Υπουργείο Τουρισμού.
 Το ζήτημα αυτό αφορά τη διαχείριση των πνευματικών και συγγενικών δικαιωμάτων και τη σημαντική επιβάρυνση που προκαλεί στους επιχειρηματίες μικρών τουριστικών καταλυμάτων. Συγκεκριμένα, οι Οργανισμοί Συλλογικής Διαχείρισης και Προστασίας Συγγενικών Δικαιωμάτων αξιώνουν υπέρογκα ποσά με αναδρομική ισχύ, τα οποία οι επιχειρήσεις αδυνατούν να καλύψουν.
 Γνωρίζουμε απολύτως ότι οι δημιουργοί οπτικοακουστικού περιεχομένου πρέπει να αμείβονται για την αναπαραγωγή των έργων τους, ωστόσο πρέπει να υπάρξει μια πιο δίκαιη κατανομή των τελών χρήσης των πνευματικών δικαιωμάτων ανάλογα με τη μορφή της επιχείρησης, την εποχικότητα καθώς και τον τρόπο που αυτή τα αναπαράγει.
 Τα μη κύρια τουριστικά καταλύματα δεν αποτελούν επιχειρήσεις διασκέδασης, των οποίων κύρια δραστηριότητα και πηγή εσόδων είναι η μουσική, και ως εκ τούτου δεν θα πρέπει να υπάγονται στις ίδιες υποχρεώσεις. Παράλληλα, απαιτείται σαφής διαφοροποίηση μεταξύ επιμέρους χρήσεων και χώρων, όπως π.χ. μεταξύ pool bar και εστιατορίων, όπου συχνά αναπαράγεται ξένη μουσική λόγω της σύνθεσης της πελατείας (π.χ. αλλοδαποί επισκέπτες).
 Παρά το γεγονός ότι ο φορέας μας έχει προχωρήσει τα τελευταία χρόνια σε σύναψη συμφώνων συνεργασίας με Οργανισμούς Συλλογικής Διαχείρισης για την εξασφάλιση ευνοϊκότερων όρων για τα μέλη του, εξακολουθούν να υπάρχουν περιπτώσεις οργανισμών που επιβάλλουν υπερβολικές και δυσανάλογες χρεώσεις.
 Πάγιο αίτημα του φορέα μας είναι η συγκέντρωση όλων των Οργανισμών Συλλογικής Διαχείρισης και Προστασίας Πνευματικών και Συγγενικών Δικαιωμάτων κάτω από την «ομπρέλα» μιας ενιαίας Διαχειριστικής Αρχής. Η Αρχή αυτή θα καθορίζει έναν ενιαίο, διαφανή και αντικειμενικό πίνακα αμοιβών για τους υπόχρεους, βάσει κριτηρίων όπως η δυναμικότητα, το χρονικό διάστημα λειτουργίας και οι παρεχόμενες υπηρεσίες κάθε επιχείρησης, ενώ στη συνέχεια θα προβαίνει στη δίκαιη και αναλογική κατανομή των εσόδων στους δικαιούχους.
 Επιπλέον, ζητούμε την εξαίρεση των δωματίων των μη κύριων τουριστικών καταλυμάτων από την υποχρέωση καταβολής τελών, καθώς πρόκειται για ιδιωτικούς χώρους των ενοίκων, ενώ για τους κοινόχρηστους χώρους προτείνεται η επιβολή ενός εύλογου και τυπικού ποσού.
 Κατόπιν των ανωτέρω και δεδομένου ότι οι εν λόγω Οργανισμοί αποστέλλουν στους επιχειρηματίες του κλάδου μας ακόμη και αγωγές απαιτώντας υπέρογκα ποσά, επιβάλλεται η άμεση και οριστική επίλυση του θέματος.
 Με εκτίμηση,
 Ο ΠΡΟΕΔΡΟΣ			              Ο ΓΕΝ. ΓΡΑΜΜΑΤΕΑΣ
 ΤΟΚΟΥΖΗΣ ΠΑΝΑΓΙΩΤΗΣ	           ΘΩΜΑΣΟΥΛΗΣ ΓΕΩΡΓΙΟΣ</t>
         </is>
       </c>
-      <c r="H42" t="s">
-[...65 lines deleted...]
-      <c r="J44"/>
     </row>
     <row r="45">
       <c r="A45">
+        <v>7656</v>
+      </c>
+      <c r="B45" s="2">
+        <v>46220.627893519</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>7657</v>
+      </c>
+      <c r="B46" s="2">
+        <v>46220.6790625</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Άρθρο 115. Δεν ήξερα ότι μπορεί κάποιος να παραγγείλει αλλαγές σε ένα άρθρο του νόμου που είναι υπέρ του, με σκοπό να είναι ακόμα πιο υπέρ του. Δώστε θέση νομοθέτη στον GEA αν είναι. Ευτυχώς όλα τα άλλα θέματα της πνευματικής ιδιοκτησίας στην Ελλάδα έχουν λυθεί!</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
         <v>7659</v>
       </c>
-      <c r="B45">
-[...13 lines deleted...]
-      <c r="F45" s="1">
+      <c r="B47" s="2">
         <v>46221.375717593</v>
       </c>
-      <c r="G45" t="inlineStr">
+      <c r="C47"/>
+      <c r="D47" t="inlineStr">
         <is>
           <t>Σχόλιο επί του άρθρου 27 – Μεταβατικές Διατάξεις
 Αναγκαία μεταβατική πρόβλεψη για τους αποφοίτους της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων»
 Το υπό διαβούλευση σχέδιο νόμου ιδρύει τη νέα εταιρεία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage)», στην οποία μεταφέρεται το αντικείμενο των εργαστηρίων παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών.
 Ωστόσο, ενώ το σχέδιο νόμου ρυθμίζει λεπτομερώς τη μεταφορά αρμοδιοτήτων, συμβάσεων και περιουσίας, δεν περιλαμβάνει καμία μεταβατική πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας που δημιουργήθηκε αποκλειστικά για την κάλυψη αυτών ακριβώς των αναγκών.
 Στις 11 Αυγούστου 2021, κατά την επίσημη παρουσίαση της νέας ειδικότητας από το Υπουργείο Πολιτισμού, η Υπουργός Πολιτισμού κα Λίνα Μενδώνη δήλωσε ότι η ίδρυση της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων» είχε ως σκοπό την εκπαίδευση πιστοποιημένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ και ότι οι απόφοιτοι θα μπορούν να αξιοποιηθούν από τον Οργανισμό.
 Ανταποκρινόμενοι σε αυτή την πρωτοβουλία της Πολιτείας, ολοκληρώσαμε επιτυχώς τον διετή κύκλο σπουδών, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ.
 Αξίζει να επισημανθεί ότι η πλειονότητα των σπουδαστών δεν ήταν νέοι χωρίς επαγγελματική εμπειρία, αλλά ήδη ενεργοί συντηρητές έργων τέχνης, καλλιτέχνες και εξειδικευμένοι τεχνίτες, δηλαδή επαγγελματίες των ίδιων ειδικοτήτων που επί δεκαετίες αξιοποιούσαν ο ΤΑΠ, το ΤΑΠΑ και στη συνέχεια ο ΟΔΑΠ στα εργαστήρια παραγωγής εκμαγείων και αντιγράφων.
 Η Πολιτεία δεν επένδυσε στη δημιουργία μιας γενικής ειδικότητας. Επέλεξε να εξειδικεύσει επαγγελματίες σε ένα αντικείμενο που η ίδια αναγνώρισε ως αναγκαίο για τη διαφύλαξη και ανάδειξη της πολιτιστικής κληρονομιάς.
 Σήμερα, το αντικείμενο αυτό όχι μόνο δεν καταργείται, αλλά μεταφέρεται και ενισχύεται μέσω της νέας εταιρείας. Παρ' όλα αυτά, δεν υπάρχει καμία πρόβλεψη για τους ανθρώπους που εκπαιδεύτηκαν ειδικά για να το υπηρετήσουν.
 Δεν ζητούμε διορισμό ούτε εξαίρεση από τις διαδικασίες προσλήψεων.
 Ζητούμε να υπάρξει θεσμική συνέπεια.
 Ζητούμε να προστεθεί στο άρθρο 27 μεταβατική διάταξη που να προβλέπει την αξιοποίηση ή τη συμμετοχή των αποφοίτων της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων» στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας, σύμφωνα με τις αρχές της αξιοκρατίας και της ισχύουσας νομοθεσίας.
 Η Πολιτεία δημιούργησε αυτή την ειδικότητα, επένδυσε δημόσιους πόρους στην εκπαίδευσή μας και δήλωσε δημόσια τον σκοπό της. Η απουσία οποιασδήποτε μεταβατικής πρόβλεψης δημιουργεί ένα πραγματικό θεσμικό κενό, το οποίο μπορεί και πρέπει να καλυφθεί πριν από την ψήφιση του νομοσχεδίου.
 Η προτεινόμενη μεταβατική ρύθμιση δεν αποτελεί προνομιακή μεταχείριση. Αποτελεί τη φυσική συνέχεια μιας δημόσιας πολιτικής που η ίδια η Πολιτεία σχεδίασε, ανακοίνωσε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H45" t="s">
-[...6 lines deleted...]
-      <c r="A46">
+    </row>
+    <row r="48">
+      <c r="A48">
         <v>7660</v>
       </c>
-      <c r="B46">
-[...13 lines deleted...]
-      <c r="F46" s="1">
+      <c r="B48" s="2">
         <v>46221.458449074</v>
       </c>
-      <c r="G46" t="inlineStr">
+      <c r="C48"/>
+      <c r="D48" t="inlineStr">
         <is>
           <t>Η δημιουργία της νέας εταιρείας «Hellenic Heritage» και η μεταφορά σε αυτήν του αντικειμένου των εργαστηρίων παραγωγής εκμαγείων, αντιγράφων και μοντέλων πολιτιστικών αγαθών δημιουργεί ένα σημαντικό κενό στο άρθρο 27, καθώς δεν υπάρχει καμία πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων».
 Η συγκεκριμένη ειδικότητα δημιουργήθηκε από την Πολιτεία το 2021 ακριβώς για την κάλυψη αυτών των αναγκών. Κατά την επίσημη παρουσίασή της στις 11 Αυγούστου 2021, η Υπουργός Πολιτισμού κα Λίνα Μενδώνη είχε αναφέρει ότι σκοπός της ήταν η εκπαίδευση εξειδικευμένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ και η δυνατότητα αξιοποίησης των αποφοίτων από τον Οργανισμό.
 Οι απόφοιτοι ολοκληρώσαμε τη διετή φοίτηση, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίησή μας από τον ΕΟΠΠΕΠ. Σήμερα, ενώ το ίδιο αντικείμενο συνεχίζεται και ενισχύεται μέσω της νέας εταιρείας, δεν υπάρχει καμία πρόβλεψη για το ανθρώπινο δυναμικό που εκπαιδεύτηκε ειδικά γι’ αυτό.
 Ζητούμε να προστεθεί στο άρθρο 27 μεταβατική πρόβλεψη για τη δυνατότητα αξιοποίησης των αποφοίτων της ειδικότητας στη στελέχωση των εργαστηρίων της «Hellenic Heritage», σύμφωνα με τις νόμιμες διαδικασίες.
 Δεν ζητούμε προνομιακή μεταχείριση, αλλά συνέπεια και συνέχεια σε μια δημόσια πολιτική που η ίδια η Πολιτεία σχεδίασε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H46" t="s">
-[...6 lines deleted...]
-      <c r="A47">
+    </row>
+    <row r="49">
+      <c r="A49">
         <v>7662</v>
       </c>
-      <c r="B47">
-[...13 lines deleted...]
-      <c r="F47" s="1">
+      <c r="B49" s="2">
         <v>46221.577175926</v>
       </c>
-      <c r="G47" t="inlineStr">
+      <c r="C49"/>
+      <c r="D49" t="inlineStr">
         <is>
           <t>Στο άρθρο 109, όπου προβλέπεται η σύσταση του Ιστορικού Αρχείου Αρχαιοτήτων και Αναστηλώσεων είναι αναγκαίο να προβλεφθεί η σύσταση θέσεων ΠΕ Ιστορικού και ΠΕ Αρχειονόμου. Οι ειδικότητες αυτές είναι αναγκαίες για την κατανόηση του αρχειακού υλικού και της ιστορικής του διάστασης αλλά και την καλύτερη οργάνωση των μεγάλων αρχειακών συλλογών που διαθέτει το ΥΠΠΟ.</t>
         </is>
       </c>
-      <c r="H47" t="s">
-[...6 lines deleted...]
-      <c r="A48">
+    </row>
+    <row r="50">
+      <c r="A50">
         <v>7664</v>
       </c>
-      <c r="B48">
-[...13 lines deleted...]
-      <c r="F48" s="1">
+      <c r="B50" s="2">
         <v>46221.822372685</v>
       </c>
-      <c r="G48" t="inlineStr">
+      <c r="C50"/>
+      <c r="D50" t="inlineStr">
         <is>
           <t>Πανελλήνια Ομοσπονδία Θεάματος- Ακροάματος.
 Κυρία Υπουργέ,
 Η Ομοσπονδία μας εκπροσωπώντας το σύνολο των καλλιτεχνών και εργαζομένων στο Θέαμα και Ακρόαμα, παρεμβαίνουμε στη δημόσια διαβούλευση εκφράζοντας την έντονη ανησυχία μας και τους προβληματισμούς μας  σχετικά με το παρόν αναρτηθέν στην δημόσια διαβούλευση σχεδίου νόμου του Υπουργείου Πολιτισμού με τίτλο: «Σύσταση νομικού προσώπου ιδιωτικού δικαίου, με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ» (Hellenic Heritage Organisation SA), Αναδιοργάνωση του Οργανισμού Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων(Ο.Δ.Α.Π.)- Στρατηγική για την προστασία και ανάδειξη της ενάλιας πολιτιστικής κληρονομιάς της Ελλάδας – ίδρυση Φορέα Διαχείρισης Επισκέψιμων Χώρων Ενάλιας Πολιτιστικής Κληρονομιάς- Εφαρμογή του εθνικού σχεδίου δράσης με σκοπό την ανάπτυξη του Οπτικοακουστικού Δημιουργικού Τομέα (Ο.Δ.Τ.) – Ρυθμίσεις για την προστασία των αρχαιοτήτων και της πολιτιστικής κληρονομιάς – Διαχείριση και διανομή αδιάθετων ποσών πνευματικών δικαιωμάτων – Θέματα Οργανισμού Πνευματικής Ιδιοκτησίας και άλλων εποπτευόμενων φορέων του Υπουργείου Πολιτισμού».
 Η αναφορά μας αφορά τα άρθρα 74 έως 104 του Μέρους Δ΄ και τα άρθρα 117,120,122 του Μέρους Ε΄.
 Συγκεκριμένα: 
 1)	ΕΠΙ ΤΟΥ ΜΕΡΟΥΣ Δ΄ «ΡΥΘΜΙΣΕΙΣ ΓΙΑ ΤΗΝ ΕΦΑΡΜΟΓΗ ΤΟΥ ΕΘΝΙΚΟΥ ΣΧΕΔΙΟΥ ΔΡΑΣΗΣ ΓΙΑ ΤΗΝ ΑΝΑΠΤΥΞΗ ΤΟΥ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΟΥ ΔΗΜΙΟΥΡΓΙΚΟΥ ΤΟΜΕΑ (ΑΡΘΡΑ 74-104)»
 Όπως είχαμε επισημάνει και κατά την ψήφιση του Νόμου 5105/2024, το ΕΚΚΟΜΕΔ αποτελεί μια διεθνή ιδιαιτερότητα που δεν ανταποκρίνεται στις καθιερωμένες πρακτικές. Στις περισσότερες χώρες λειτουργεί ένα ανεξάρτητο Κέντρο Κινηματογράφου, το οποίο στηρίζει την κινηματογραφική δημιουργία με καλλιτεχνικά και πολιτιστικά κριτήρια, τα οποία δεν μπορούν να αποτιμηθούν αποκλειστικά με οικονομικούς ή ποσοτικούς δείκτες. Παράλληλα, λειτουργεί ένας διακριτός οργανισμός, αρμόδιος για τα υπόλοιπα ζητήματα του οπτικοακουστικού τομέα, όπως η προσέλκυση διεθνών παραγωγών, τα κίνητρα (cash rebate), οι τηλεοπτικοί σταθμοί, οι ψηφιακές πλατφόρμες και η ευρύτερη ανάπτυξη της οπτικοακουστικής βιομηχανίας.
 Το παρόν Σχέδιο Νόμου καταρτίστηκε, για ακόμη μία φορά, χωρίς ουσιαστική διαβούλευση με τους συλλογικούς φορείς των καλλιτεχνών και των εργαζομένων στον χώρο της τέχνης και του πολιτισμού. Πρόκειται για φορείς που διαθέτουν αποδεδειγμένα πολυετή εμπειρία, καθώς και σημαντική γνώση των σύγχρονων εξελίξεων τόσο σε εθνικό όσο και σε ευρωπαϊκό επίπεδο, γεγονός που θα μπορούσε να συμβάλει ουσιαστικά στη διαμόρφωση ενός αποτελεσματικού και σύγχρονου θεσμικού πλαισίου.
 Από την πρώτη στιγμή διαπιστώνουμε ότι το παρόν Σχέδιο Νόμου όχι μόνο διατηρεί αλλά και ενισχύει τη λογική της εμπορευματοποίησης της κινηματογραφικής τέχνης και της οπτικοακουστικής παραγωγής. Αντιμετωπίζει το κινηματογραφικό έργο πρωτίστως ως επιχειρηματική επένδυση και οικονομικό προϊόν, αντί να αναγνωρίζει τον χαρακτήρα του ως καλλιτεχνική δημιουργία με ουσιαστική κοινωνική, πολιτιστική και εκπαιδευτική αξία. Την ίδια στιγμή, παραλείπει να θεσπίσει ουσιαστικά κίνητρα για την ανάδειξη και στήριξη νέων δημιουργών.
 Είναι χαρακτηριστικό ότι δεν προβλέπονται νέοι ή εναλλακτικοί μηχανισμοί χρηματοδότησης της κινηματογραφικής δημιουργίας, ούτε λαμβάνονται πρωτοβουλίες για την ενίσχυση του σεναρίου, που αποτελεί το θεμέλιο κάθε κινηματογραφικού έργου. Απουσιάζουν επίσης μέτρα για την ανάδειξη νέων δημιουργικών ταλέντων, τη στήριξη των ανεξάρτητων δημιουργών και την ενδυνάμωση της καλλιτεχνικής παραγωγής πέρα από τα στενά οικονομικά κριτήρια.
 Για ακόμη μία φορά, η οπτικοακουστική παραγωγή προσεγγίζεται κυρίως ως εργαλείο οικονομικής ανάπτυξης και προσέλκυσης επενδύσεων, με αποτέλεσμα να υποβαθμίζεται η ιδιότητά της ως έργου τέχνης και να παραγνωρίζεται ο καθοριστικός κοινωνικός και πολιτιστικός της ρόλος. Έτσι, η πολιτική για τον κινηματογράφο περιορίζεται σε μια αναπτυξιακή λογική, χωρίς να αντιμετωπίζει τον πολιτισμό ως δημόσιο αγαθό που χρήζει ουσιαστικής προστασίας και ενίσχυσης.
 Με το Σχέδιο Νόμου υποβαθμίζεται η ελληνική κινηματογραφική τέχνη, καθώς αντιμετωπίζεται απλώς ως «κινηματογραφική παραγωγή» και όχι ως ξεχωριστή μορφή καλλιτεχνικής δημιουργίας. Παράλληλα, η αναφορά στη στήριξη της οπτικοακουστικής παραγωγής σημαίνει ότι ο νέος φορέας θα συνεχίσει να χρηματοδοτεί, εκτός από τον κινηματογράφο, και τηλεοπτικές σειρές ή άλλες παραγωγές των ιδιωτικών καναλιών, ακολουθώντας την ίδια πολιτική που εφαρμόζεται μέχρι σήμερα.
 Αυτή η επιλογή δεν είναι ουδέτερη. Εξισώνει την κινηματογραφική τέχνη με την τηλεοπτική παραγωγή και περιορίζει τους διαθέσιμους πόρους για την ενίσχυση μιας ανεξάρτητης ελληνικής κινηματογραφίας, που έχει ανάγκη από σταθερή και ουσιαστική δημόσια στήριξη ως μορφή τέχνης και πολιτιστικού αγαθού.
 Την ίδια στιγμή, το Σχέδιο Νόμου δεν αντιμετωπίζει το χρόνιο πρόβλημα της μη εφαρμογής της υποχρέωσης των ιδιωτικών τηλεοπτικών σταθμών να διαθέτουν το 1,5% των ετήσιων εσόδων τους για την παραγωγή ελληνικών κινηματογραφικών ταινιών, όπως προβλέπει η νομοθεσία. Αντί να διασφαλίζεται η εφαρμογή αυτής της υποχρέωσης, οι ιδιωτικοί τηλεοπτικοί σταθμοί συνεχίζουν να λαμβάνουν σημαντική κρατική χρηματοδότηση για τηλεοπτικές παραγωγές, ακόμη και για ψυχαγωγικές εκπομπές όπως Τηλεοπτικά Ριάλιτι και τηλεπαιχνίδια. Στην πράξη, δηλαδή, οι πολίτες καλούνται να χρηματοδοτούν τα προγράμματα των ιδιωτικών καναλιών, ενώ οι υποχρεώσεις των ίδιων των καναλιών απέναντι στον ελληνικό κινηματογράφο παραμένουν ανεκπλήρωτες.
 Σήμερα ο ελληνικός κινηματογράφος χρειάζεται ένα πραγματικά σύγχρονο νομοθετικό πλαίσιο. Ένα πλαίσιο που να είναι ευέλικτο, δημοκρατικό και αποτελεσματικό, να λειτουργεί με διαφάνεια και να εξασφαλίζει ότι οι δημόσιοι πόροι κατανέμονται δίκαια, χωρίς αποκλεισμούς, στηρίζοντας κάθε μορφή κινηματογραφικής δημιουργίας. Αντί γι' αυτό, το Σχέδιο Νόμου συγκεντρώνει υπερβολικές αρμοδιότητες σε λίγα πρόσωπα, και ιδιαίτερα στον Διευθύνοντα Σύμβουλο. Αυτή η υπερσυγκέντρωση εξουσίας περιορίζει τη διαφάνεια, αποδυναμώνει τον έλεγχο και δημιουργεί σοβαρά ερωτήματα για την ελευθερία της καλλιτεχνικής έκφρασης.
 Γίνεται επίσης σαφές ότι βασικός στόχος του νομοσχεδίου είναι η προσέλκυση ξένων οπτικοακουστικών παραγωγών, για τις οποίες προβλέπεται η διάθεση δεκάδων εκατομμυρίων ευρώ μέσω των κρατικών κινήτρων. Την ίδια ώρα, όμως, η ελληνική κινηματογραφική δημιουργία εξακολουθεί να υποχρηματοδοτείται και να μην αποτελεί προτεραιότητα της πολιτείας, όπως συμβαίνει εδώ και πολλά χρόνια.
 Ιδιαίτερα προβληματικές είναι και οι διατάξεις για το πρόγραμμα cash rebate. Δεν προβλέπεται καμία υποχρέωση των διεθνών παραγωγών που λαμβάνουν δημόσια χρηματοδότηση να συνεργάζονται με Έλληνες επαγγελματίες του κινηματογράφου ή να ενισχύουν ουσιαστικά την εγχώρια παραγωγή και τεχνογνωσία.
 Παράλληλα, πρέπει να προβλεφθεί ρητά ότι η κρατική χρηματοδότηση μπορεί να ανακαλείται όταν μια παραγωγή παραβιάζει την εργατική νομοθεσία ή τις συλλογικές συμβάσεις εργασίας. Η δημόσια χρηματοδότηση δεν μπορεί να στηρίζει επιχειρήσεις που παραβιάζουν τα δικαιώματα των εργαζομένων. Η αρχή πρέπει να είναι ξεκάθαρη: καμία δημόσια ενίσχυση χωρίς σεβασμό στην εργατική νομοθεσία και στις συλλογικές συμβάσεις εργασίας, σε πλήρη εναρμόνιση με τις ευρωπαϊκές κατευθύνσεις για την ενίσχυση των συλλογικών διαπραγματεύσεων, κατ εφαρμογή της ευρωπαϊκής οδηγίας που ορίζει ότι ο στόχος το επόμενο διάστημα είναι το 80% των εργαζομένων να αμείβονται με συλλογικές συμβάσεις εργασίας, καθώς επίσης και της εκστρατείας δημοσίων συμβάσεων του uni europa με τον ευρωπαίο επίτροπο για την εργασία, καμία δημόσια σύμβαση χωρίς συλλογική σύμβαση εργασίας. Εδώ να υπενθυμίσουμε ότι παλιότερα υπήρχε και η βεβαίωση καλών εργασιακών πρακτικών από την επιθεώρηση εργασίας μαζί με την υποβολή της πρότασης.
 Το ζήτημα αυτό είναι ιδιαίτερα σημαντικό, γιατί στον χώρο των γυρισμάτων καταγράφονται συχνά εξαντλητικά ωράρια που φτάνουν ακόμη και τις 14, 15 ή 17 ώρες εργασίας, απλήρωτες υπερωρίες, εργασία στο ρεπό. Παρότι έχουν γίνει επανειλημμένες καταγγελίες, οι έλεγχοι είναι ελάχιστοι. Για τον λόγο αυτό χρειάζεται να θεσπιστεί ένας ουσιαστικός μηχανισμός ελέγχου της τήρησης της εργατικής νομοθεσίας, καθώς και των κανόνων υγείας και ασφάλειας σε όλες τις παραγωγές. Οι κανόνες πρέπει να είναι ίδιοι για όλους και να εφαρμόζονται στην πράξη.
 Επιπλέον, όπως συνέβη και με τον Νόμο 5105/2024, το νομοσχέδιο αφήνει πολλά κρίσιμα ζητήματα να ρυθμιστούν αργότερα με Υπουργικές ή Κοινές Υπουργικές Αποφάσεις. Αυτό σημαίνει ότι βασικές διατάξεις του νόμου θα μπορούν να αλλάζουν χωρίς ουσιαστικό κοινοβουλευτικό έλεγχο, δημιουργώντας ανασφάλεια και έλλειψη διαφάνειας.
 Τέλος, υπάρχει ένα σοβαρό ζήτημα, με το προτεινόμενο σύστημα, η διοίκηση και ο ελεγκτικός μηχανισμός αλληλεξαρτώνται δημιουργώντας έτσι άλλον έναν πύρινα διάβρωσης της αξιοπιστίας της δημοσίας αποστολής του Οργανισμού σε φαινόμενα διαφθοράς. Με άλλα λόγια, ο ελεγχόμενος έχει τη δυνατότητα να επηρεάζει τον ελεγκτή του. Είναι αναγκαίο να υπάρξουν πραγματικές ασφαλιστικές δικλείδες ανεξαρτησίας και κοινωνικού ελέγχου, με τη συμμετοχή εκπροσώπων της κινηματογραφικής κοινότητας και των επαγγελματικών φορέων στις διαδικασίες εποπτείας.
 Συνολικά, το νομοσχέδιο με τα άρθρα 74-104, δίνει την εντύπωση ότι αποτελεί ένα προεκλογικό δώρο, ότι εξυπηρετεί κυρίως συγκεκριμένα επιχειρηματικά συμφέροντα, προσφέροντας νέες χρηματοδοτήσεις στα ιδιωτικά τηλεοπτικά κανάλια, αντί να διαμορφώνει μια ολοκληρωμένη πολιτική για την ανάπτυξη του ελληνικού κινηματογράφου και της οπτικοακουστικής παράγωγης.
 Για όλους αυτούς τους λόγους ζητούμε την απόσυρση από το νομοσχέδιο των άρθρων 74 έως 104 του νομοσχεδίου και την έναρξη ουσιαστικού θεσμικού διαλόγου με τους φορείς του κινηματογράφου, του πολιτισμού και των εργαζομένων, ώστε να διαμορφωθεί ένα σύγχρονο θεσμικό πλαίσιο που θα στηρίζει την καλλιτεχνική δημιουργία, θα προστατεύει την εργασία και θα ανταποκρίνεται στις πραγματικές ανάγκες του χώρου.
 2)	ΕΠΙ ΤΟΥ ΜΕΡΟΥΣ Ε΄ΤΟΥ ΝΟΜΟΣΧΕΔΙΟΥ -  ΛΟΙΠΕΣ ΔΙΑΤΑΞΕΙΣ ΑΡΜΟΔΙΟΤΗΤΑΣ ΤΟΥ ΥΠΟΥΡΓΕΙΟΥ ΠΟΛΙΤΙΣΜΟΥ (ΑΡΘΡΑ 105-127) ΕΧΟΥΜΕ ΝΑ ΕΠΙΣΗΜΑΝΟΥΜΕ ΤΑ ΚΑΤΩΤΕΡΩ:
 Α) ΕΠΙ ΤΟΥ ΑΡΘΡΟΥ 117 ΠΕΡΙ ΕΥΛΟΓΗΣ ΑΜΟΙΒΗΣ-ΤΡΟΠΟΠΟΙΗΣΗ ΠΑΡ.9 ΤΟΥ ΑΡΘΡΟΥ 18 Ν.212193.
 Με βάση τα προβλεπόμενα στο άρθρο αυτό, όταν στην ίδια κατηγορία ή υποκατηγορία δικαιούχων υπάρχουν περισσότεροι οργανισμοί συλλογικής διαχείρισης και τελικά δεν επιτυγχάνεται συμφωνία για τη μεταξύ τους κατανομή, τότε εκδίδεται σχετική απόφαση του ΟΠΙ διάρκειας τριών (3) ετών από την έκδοσή της που ρυθμίζει και διαμορφώνει τον τρόπο είσπραξης και καταβολής καθώς και κάθε άλλη λεπτομέρεια επί του θέματος. Οι οργανισμοί που δεν συμφωνούν με την απόφαση του ΟΠΙ μπορούν να προσφύγουν στη Δικαιοσύνη για τον καθορισμό άλλης κατανομής ανατρέποντας την απόφαση του ΟΠΙ. Η πρόβλεψη της τριετούς διάρκειας  της απόφασης του ΟΠΙ, εφόσον η απόφαση του ΟΠΙ δεν γίνεται αποδεκτή  από τα ενδιαφερόμενα μέρη, ουσιαστικά σε βάθος τριετίας θα δημιουργεί καθεστώς μεροληψίας υπέρ των οργανισμών που πιθανώς ευνοούνται από την απόφασή του έναντι των  οργανισμών που εκτιμούν ότι αδικούνται και συνεπώς θα βρίσκονται σε μειονεκτικότερη θέση σε κάθε περίπτωση προσφυγής στη Δικαιοσύνη. Θα πρέπει η απόφαση του ΟΠΙ να είναι διάρκειας ενός και μόνο έτους και ο ΟΠΙ, εάν δεν έχει επιλυθεί η διαφορά, να επανατοποθετείται με νέα απόφασή του το επόμενο έτος λαμβάνοντας υπόψιν κάθε νέο δεδομένο ή αλλαγή της υφιστάμενης κατάστασης.
 Β) ΕΠΙ ΤΟΥ ΑΡΘΡΟΥ 120 ΠΕΡΙ ΕΝΕΡΓΗΤΙΚΗΣ ΝΟΜΙΜΟΠΟΙΗΣΗΣ ΤΟΥ ΣΥΝΔΙΚΟΥ ΤΗΣ ΠΤΩΧΕΥΣΗΣ ΚΑΙ ΔΙΑΝΟΜΗ ΤΩΝ ΔΙΚΑΙΩΜΑΤΩΝ ΣΤΟΥΣ ΔΙΚΑΙΟΥΧΟΥΣ ΔΗΜΙΟΥΡΓΟΥΣ ΤΗΣ ΠΡΩΗΝ ΑΝΕΞΑΡΤΗΤΗΣ ΟΝΤΟΤΗΤΑΣ ΔΙΑΧΕΙΡΙΣΗΣ ΤΟΥ ΑΡΘΡΟΥ 50 ΤΟΥ Ν.4481/20217 ΜΕ ΤΗΝ ΕΠΩΝΥΜΙΑ «ΑΕΠΙ-ΕΛΛΗΝΙΚΗ ΕΤΑΙΡΙΑ ΠΡΟΣ ΠΡΟΣΤΑΣΙΑ ΤΗΣ ΠΝΕΥΜΑΤΙΚΗΣ ΙΔΙΟΚΤΗΣΙΑΣ  Α.Ε.»
 Με βάση τα προβλεπόμενα στο άρθρο αυτό και ειδικότερα στην παρ.4 ο σύνδικος της πτώχευσης θα διανείμει και θα αποδώσει στους δικαιούχους δημιουργούς τα ποσά που δικαιούνται με βάση τον κανονισμό διανομής της πρώην Α.Ο.Δ. (ΑΕΠΙ) όπως ίσχυε κατά το χρόνο ανάκλησης της αδείας της.
 Ερωτούμε: Είναι δυνατόν να γίνει η διανομή με βάση τον κανονισμό μιας εταιρίας που καταγγέλθηκε και της οποίας  αφαιρέθηκε η άδεια για σωρεία παρανομιών και παραβάσεων;  
 Θα πρέπει η διανομή να γίνει εφαρμόζοντας επακριβώς τον Νόμο ανάλογα με την προκύπτουσα  χρήση λαμβάνοντας υπόψιν το φυσικό, ψηφιοποιημένο και ψηφιακό αρχείο τεκμηρίωσης και έργων των δικαιούχων ή, σε εναλλακτική περίπτωση, με τον κανονισμό διανομής της διαδόχου κατάστασης ΕΥΕΔ (Ειδική Υπηρεσία Έκτακτης Διαχείρισης).
 Τίθεται εύλογα το ερώτημα, δεδομένου ότι στον παρόντα χρόνο οι δικαιούχοι έχοντας ενεργές συμβάσεις με άλλους Ο.Σ.Δ. για την είσπραξη των δικαιωμάτων τους, εάν τα προς είσπραξη δικαιώματά τους θα αποδοθούν απευθείας στους ίδιους ή στους Ο.Σ.Δ τους οποίους τους εκπροσωπούν τώρα. Στην περίπτωση που αποδοθούν στους Ο.Σ.Δ. που τους εκπροσωπούν τώρα και οι οποίοι θα πρέπει να αποδώσουν τελικά τα δικαιώματα στους δικαιούχους, θα πρέπει να ληφθεί μέριμνα ούτως ώστε να μην γίνουν κρατήσεις εκ νέου από τους ΟΣΔ που οι δικαιούχοι στον παρόντα χρόνο είναι μέλη, αφού ήδη αρχικά θα έχουν γίνει κρατήσεις προμήθειας και διαχειριστικών εξόδων από το σύνδικο της πτώχευσης υπέρ της πτωχευτικής περιουσίας.
 Επίσης, τίθεται το ερώτημα εάν υφίστανται διαπιστωμένες προκαταβολές του πρώην Α.Ο.Δ. (ΑΕΠΙ) προς δικαιούχους και εάν αυτές θα ληφθούν υπόψιν στα τελικά ποσά που θα αποδοθούν ως χρηματικό αποτέλεσμα προς αυτούς.
 3)	ΕΠΙ ΤΟΥ ΑΡΘΡΟΥ 122 ΠΕΡΙ ΤΟΥ ΜΗΤΡΩΟΥ ΑΠΑΣΧΟΛΟΥΜΕΝΩΝ ΣΤΟΝ ΠΟΛΙΤΙΣΜΟ – ΤΡΟΠΟΠΟΙΗΣΗ ΑΡΘΡΩΝ 108 ΚΑΙ 109 Ν.5039/2023.
 Τόσο στον αρχικό Νόμο 5039/2023 αλλά και στα προβλεπόμενα στο παρόν Νομοσχέδιο στο άρθρο 108 παρ.4.(ε) και 109 παρ3.(ε) για τη λειτουργία του Μητρώου Απασχολουμένων στον Πολιτισμό (Μ.Α.Π.), αναφέρεται και καταγραφή εισοδημάτων από άσκηση επιχειρηματικής δραστηριότητας. Όπως πολύ καλά γνωρίζετε και επανειλημμένα έχουμε αναφερθεί σε σχετικές επιστολές μας και δια ζώσης συναντήσεις μας σε όλα τα συναρμόδια Υπουργεία, οι εργαζόμενοι στο Θέαμα -Ακρόαμα που έχουν τιμολόγιο παροχής υπηρεσιών είναι μισθωτοί και επί του τιμολογίου που εκδίδουν επικολλάται ΕΦΚΑ Μισθωτών Υπηρεσιών (πρώην ΙΚΑ). Σε καμία περίπτωση δεν ασκούμε επιχειρηματική δραστηριότητα. Σε καμία περίπτωση τους εργαζόμενους του κλάδου μας δεν θα πρέπει να τους αφορούν οι συγκεκριμένες προβλέψεις και σε καμία περίπτωση δεν θα πρέπει να γίνει καταγραφή εισοδημάτων από τιμολόγια παροχής υπηρεσιών των εργαζομένων στο Θέαμα-Ακρόαμα αφού ως μισθωτοί ασφαλιζόμαστε στον ΕΦΚΑ (ΜΙΣΘΩΤΩΝ ΥΠΗΡΕΣΙΩΝ). Οι υποτροπές αυτής της μορφής έχουν οδηγήσει σε μεγάλα προβλήματα τον κλάδο μας σε ό,τι αφορά την είσπραξη του Ειδικού Εποχικού Επιδόματος και του Επιδόματος Ανεργίας, που παρά τις όποιες υποσχέσεις έχουμε λάβει για αντιμετώπισή τους, συνεχίζουν να ταλαιπωρούν τα μέλη μας.
 Επίσης διερωτώμεθα εάν αυτές οι προβλέψεις προοιωνίζουν τη λειτουργία και ένταξη στο Μητρώο Απασχολουμένων στον Πολιτισμό και εμπορικών επιχειρήσεων που σε καμία περίπτωση δεν θα πρέπει να συμπεριληφθούν σε αυτό. Στο Μ.Α.Π. πρέπει να εγγράφονται μόνο τα πρόσωπα με την ιδιότητα του εργαζομένου.
 Για όλους αυτούς τους λόγους ζητούμε την απόσυρση από το νομοσχέδιο των άρθρων 107, 120 και 122 του νομοσχεδίου και την έναρξη και σε αυτές τις περιπτώσεις ουσιαστικού θεσμικού διαλόγου με τους φορείς των καλλιτεχνών και εργαζομένων στην τέχνη και τον πολιτισμό, ώστε να διαμορφωθεί ένα σύγχρονο θεσμικό πλαίσιο που θα στηρίζει την καλλιτεχνική δημιουργία, θα προστατεύει την εργασία, το πνευματικό - συγγενικό δικαίωμα και θα ανταποκρίνεται στις πραγματικές ανάγκες των εργαζομένων στον σύγχρονο πολιτισμό.</t>
         </is>
       </c>
-      <c r="H48" t="s">
-[...6 lines deleted...]
-      <c r="A49">
+    </row>
+    <row r="51">
+      <c r="A51">
         <v>7665</v>
       </c>
-      <c r="B49">
-[...13 lines deleted...]
-      <c r="F49" s="1">
+      <c r="B51" s="2">
         <v>46221.827997685</v>
       </c>
-      <c r="G49" t="inlineStr">
+      <c r="C51"/>
+      <c r="D51" t="inlineStr">
         <is>
           <t>Πανελλήνια Ομοσπονδία Θεάματος- Ακροάματος.
 Κυρία Υπουργέ,
 Η Ομοσπονδία μας εκπροσωπώντας το σύνολο των καλλιτεχνών και εργαζομένων στο Θέαμα και Ακρόαμα, παρεμβαίνουμε στη δημόσια διαβούλευση εκφράζοντας την έντονη ανησυχία μας και τους προβληματισμούς μας  σχετικά με το παρόν αναρτηθέν στην δημόσια διαβούλευση σχεδίου νόμου του Υπουργείου Πολιτισμού με τίτλο: «Σύσταση νομικού προσώπου ιδιωτικού δικαίου, με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ» (Hellenic Heritage Organisation SA), Αναδιοργάνωση του Οργανισμού Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων(Ο.Δ.Α.Π.)- Στρατηγική για την προστασία και ανάδειξη της ενάλιας πολιτιστικής κληρονομιάς της Ελλάδας – ίδρυση Φορέα Διαχείρισης Επισκέψιμων Χώρων Ενάλιας Πολιτιστικής Κληρονομιάς- Εφαρμογή του εθνικού σχεδίου δράσης με σκοπό την ανάπτυξη του Οπτικοακουστικού Δημιουργικού Τομέα (Ο.Δ.Τ.) – Ρυθμίσεις για την προστασία των αρχαιοτήτων και της πολιτιστικής κληρονομιάς – Διαχείριση και διανομή αδιάθετων ποσών πνευματικών δικαιωμάτων – Θέματα Οργανισμού Πνευματικής Ιδιοκτησίας και άλλων εποπτευόμενων φορέων του Υπουργείου Πολιτισμού».
 Η αναφορά μας αφορά τα άρθρα 74 έως 104 του Μέρους Δ΄ και τα άρθρα 117,120,122 του Μέρους Ε΄.
 Συγκεκριμένα: 
 1)	ΕΠΙ ΤΟΥ ΜΕΡΟΥΣ Δ΄ «ΡΥΘΜΙΣΕΙΣ ΓΙΑ ΤΗΝ ΕΦΑΡΜΟΓΗ ΤΟΥ ΕΘΝΙΚΟΥ ΣΧΕΔΙΟΥ ΔΡΑΣΗΣ ΓΙΑ ΤΗΝ ΑΝΑΠΤΥΞΗ ΤΟΥ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΟΥ ΔΗΜΙΟΥΡΓΙΚΟΥ ΤΟΜΕΑ (ΑΡΘΡΑ 74-104)»
 Όπως είχαμε επισημάνει και κατά την ψήφιση του Νόμου 5105/2024, το ΕΚΚΟΜΕΔ αποτελεί μια διεθνή ιδιαιτερότητα που δεν ανταποκρίνεται στις καθιερωμένες πρακτικές. Στις περισσότερες χώρες λειτουργεί ένα ανεξάρτητο Κέντρο Κινηματογράφου, το οποίο στηρίζει την κινηματογραφική δημιουργία με καλλιτεχνικά και πολιτιστικά κριτήρια, τα οποία δεν μπορούν να αποτιμηθούν αποκλειστικά με οικονομικούς ή ποσοτικούς δείκτες. Παράλληλα, λειτουργεί ένας διακριτός οργανισμός, αρμόδιος για τα υπόλοιπα ζητήματα του οπτικοακουστικού τομέα, όπως η προσέλκυση διεθνών παραγωγών, τα κίνητρα (cash rebate), οι τηλεοπτικοί σταθμοί, οι ψηφιακές πλατφόρμες και η ευρύτερη ανάπτυξη της οπτικοακουστικής βιομηχανίας.
 Το παρόν Σχέδιο Νόμου καταρτίστηκε, για ακόμη μία φορά, χωρίς ουσιαστική διαβούλευση με τους συλλογικούς φορείς των καλλιτεχνών και των εργαζομένων στον χώρο της τέχνης και του πολιτισμού. Πρόκειται για φορείς που διαθέτουν αποδεδειγμένα πολυετή εμπειρία, καθώς και σημαντική γνώση των σύγχρονων εξελίξεων τόσο σε εθνικό όσο και σε ευρωπαϊκό επίπεδο, γεγονός που θα μπορούσε να συμβάλει ουσιαστικά στη διαμόρφωση ενός αποτελεσματικού και σύγχρονου θεσμικού πλαισίου.
 Από την πρώτη στιγμή διαπιστώνουμε ότι το παρόν Σχέδιο Νόμου όχι μόνο διατηρεί αλλά και ενισχύει τη λογική της εμπορευματοποίησης της κινηματογραφικής τέχνης και της οπτικοακουστικής παραγωγής. Αντιμετωπίζει το κινηματογραφικό έργο πρωτίστως ως επιχειρηματική επένδυση και οικονομικό προϊόν, αντί να αναγνωρίζει τον χαρακτήρα του ως καλλιτεχνική δημιουργία με ουσιαστική κοινωνική, πολιτιστική και εκπαιδευτική αξία. Την ίδια στιγμή, παραλείπει να θεσπίσει ουσιαστικά κίνητρα για την ανάδειξη και στήριξη νέων δημιουργών.
 Είναι χαρακτηριστικό ότι δεν προβλέπονται νέοι ή εναλλακτικοί μηχανισμοί χρηματοδότησης της κινηματογραφικής δημιουργίας, ούτε λαμβάνονται πρωτοβουλίες για την ενίσχυση του σεναρίου, που αποτελεί το θεμέλιο κάθε κινηματογραφικού έργου. Απουσιάζουν επίσης μέτρα για την ανάδειξη νέων δημιουργικών ταλέντων, τη στήριξη των ανεξάρτητων δημιουργών και την ενδυνάμωση της καλλιτεχνικής παραγωγής πέρα από τα στενά οικονομικά κριτήρια.
 Για ακόμη μία φορά, η οπτικοακουστική παραγωγή προσεγγίζεται κυρίως ως εργαλείο οικονομικής ανάπτυξης και προσέλκυσης επενδύσεων, με αποτέλεσμα να υποβαθμίζεται η ιδιότητά της ως έργου τέχνης και να παραγνωρίζεται ο καθοριστικός κοινωνικός και πολιτιστικός της ρόλος. Έτσι, η πολιτική για τον κινηματογράφο περιορίζεται σε μια αναπτυξιακή λογική, χωρίς να αντιμετωπίζει τον πολιτισμό ως δημόσιο αγαθό που χρήζει ουσιαστικής προστασίας και ενίσχυσης.
 Με το Σχέδιο Νόμου υποβαθμίζεται η ελληνική κινηματογραφική τέχνη, καθώς αντιμετωπίζεται απλώς ως «κινηματογραφική παραγωγή» και όχι ως ξεχωριστή μορφή καλλιτεχνικής δημιουργίας. Παράλληλα, η αναφορά στη στήριξη της οπτικοακουστικής παραγωγής σημαίνει ότι ο νέος φορέας θα συνεχίσει να χρηματοδοτεί, εκτός από τον κινηματογράφο, και τηλεοπτικές σειρές ή άλλες παραγωγές των ιδιωτικών καναλιών, ακολουθώντας την ίδια πολιτική που εφαρμόζεται μέχρι σήμερα.
 Αυτή η επιλογή δεν είναι ουδέτερη. Εξισώνει την κινηματογραφική τέχνη με την τηλεοπτική παραγωγή και περιορίζει τους διαθέσιμους πόρους για την ενίσχυση μιας ανεξάρτητης ελληνικής κινηματογραφίας, που έχει ανάγκη από σταθερή και ουσιαστική δημόσια στήριξη ως μορφή τέχνης και πολιτιστικού αγαθού.
 Την ίδια στιγμή, το Σχέδιο Νόμου δεν αντιμετωπίζει το χρόνιο πρόβλημα της μη εφαρμογής της υποχρέωσης των ιδιωτικών τηλεοπτικών σταθμών να διαθέτουν το 1,5% των ετήσιων εσόδων τους για την παραγωγή ελληνικών κινηματογραφικών ταινιών, όπως προβλέπει η νομοθεσία. Αντί να διασφαλίζεται η εφαρμογή αυτής της υποχρέωσης, οι ιδιωτικοί τηλεοπτικοί σταθμοί συνεχίζουν να λαμβάνουν σημαντική κρατική χρηματοδότηση για τηλεοπτικές παραγωγές, ακόμη και για ψυχαγωγικές εκπομπές όπως Τηλεοπτικά Ριάλιτι και τηλεπαιχνίδια. Στην πράξη, δηλαδή, οι πολίτες καλούνται να χρηματοδοτούν τα προγράμματα των ιδιωτικών καναλιών, ενώ οι υποχρεώσεις των ίδιων των καναλιών απέναντι στον ελληνικό κινηματογράφο παραμένουν ανεκπλήρωτες.
 Σήμερα ο ελληνικός κινηματογράφος χρειάζεται ένα πραγματικά σύγχρονο νομοθετικό πλαίσιο. Ένα πλαίσιο που να είναι ευέλικτο, δημοκρατικό και αποτελεσματικό, να λειτουργεί με διαφάνεια και να εξασφαλίζει ότι οι δημόσιοι πόροι κατανέμονται δίκαια, χωρίς αποκλεισμούς, στηρίζοντας κάθε μορφή κινηματογραφικής δημιουργίας. Αντί γι' αυτό, το Σχέδιο Νόμου συγκεντρώνει υπερβολικές αρμοδιότητες σε λίγα πρόσωπα, και ιδιαίτερα στον Διευθύνοντα Σύμβουλο. Αυτή η υπερσυγκέντρωση εξουσίας περιορίζει τη διαφάνεια, αποδυναμώνει τον έλεγχο και δημιουργεί σοβαρά ερωτήματα για την ελευθερία της καλλιτεχνικής έκφρασης.
 Γίνεται επίσης σαφές ότι βασικός στόχος του νομοσχεδίου είναι η προσέλκυση ξένων οπτικοακουστικών παραγωγών, για τις οποίες προβλέπεται η διάθεση δεκάδων εκατομμυρίων ευρώ μέσω των κρατικών κινήτρων. Την ίδια ώρα, όμως, η ελληνική κινηματογραφική δημιουργία εξακολουθεί να υποχρηματοδοτείται και να μην αποτελεί προτεραιότητα της πολιτείας, όπως συμβαίνει εδώ και πολλά χρόνια.
 Ιδιαίτερα προβληματικές είναι και οι διατάξεις για το πρόγραμμα cash rebate. Δεν προβλέπεται καμία υποχρέωση των διεθνών παραγωγών που λαμβάνουν δημόσια χρηματοδότηση να συνεργάζονται με Έλληνες επαγγελματίες του κινηματογράφου ή να ενισχύουν ουσιαστικά την εγχώρια παραγωγή και τεχνογνωσία.
 Παράλληλα, πρέπει να προβλεφθεί ρητά ότι η κρατική χρηματοδότηση μπορεί να ανακαλείται όταν μια παραγωγή παραβιάζει την εργατική νομοθεσία ή τις συλλογικές συμβάσεις εργασίας. Η δημόσια χρηματοδότηση δεν μπορεί να στηρίζει επιχειρήσεις που παραβιάζουν τα δικαιώματα των εργαζομένων. Η αρχή πρέπει να είναι ξεκάθαρη: καμία δημόσια ενίσχυση χωρίς σεβασμό στην εργατική νομοθεσία και στις συλλογικές συμβάσεις εργασίας, σε πλήρη εναρμόνιση με τις ευρωπαϊκές κατευθύνσεις για την ενίσχυση των συλλογικών διαπραγματεύσεων, κατ εφαρμογή της ευρωπαϊκής οδηγίας που ορίζει ότι ο στόχος το επόμενο διάστημα είναι το 80% των εργαζομένων να αμείβονται με συλλογικές συμβάσεις εργασίας, καθώς επίσης και της εκστρατείας δημοσίων συμβάσεων του uni europa με τον ευρωπαίο επίτροπο για την εργασία, καμία δημόσια σύμβαση χωρίς συλλογική σύμβαση εργασίας. Εδώ να υπενθυμίσουμε ότι παλιότερα υπήρχε και η βεβαίωση καλών εργασιακών πρακτικών από την επιθεώρηση εργασίας μαζί με την υποβολή της πρότασης.
 Το ζήτημα αυτό είναι ιδιαίτερα σημαντικό, γιατί στον χώρο των γυρισμάτων καταγράφονται συχνά εξαντλητικά ωράρια που φτάνουν ακόμη και τις 14, 15 ή 17 ώρες εργασίας, απλήρωτες υπερωρίες, εργασία στο ρεπό. Παρότι έχουν γίνει επανειλημμένες καταγγελίες, οι έλεγχοι είναι ελάχιστοι. Για τον λόγο αυτό χρειάζεται να θεσπιστεί ένας ουσιαστικός μηχανισμός ελέγχου της τήρησης της εργατικής νομοθεσίας, καθώς και των κανόνων υγείας και ασφάλειας σε όλες τις παραγωγές. Οι κανόνες πρέπει να είναι ίδιοι για όλους και να εφαρμόζονται στην πράξη.
 Επιπλέον, όπως συνέβη και με τον Νόμο 5105/2024, το νομοσχέδιο αφήνει πολλά κρίσιμα ζητήματα να ρυθμιστούν αργότερα με Υπουργικές ή Κοινές Υπουργικές Αποφάσεις. Αυτό σημαίνει ότι βασικές διατάξεις του νόμου θα μπορούν να αλλάζουν χωρίς ουσιαστικό κοινοβουλευτικό έλεγχο, δημιουργώντας ανασφάλεια και έλλειψη διαφάνειας.
 Τέλος, υπάρχει ένα σοβαρό ζήτημα, με το προτεινόμενο σύστημα, η διοίκηση και ο ελεγκτικός μηχανισμός αλληλεξαρτώνται δημιουργώντας έτσι άλλον έναν πύρινα διάβρωσης της αξιοπιστίας της δημοσίας αποστολής του Οργανισμού σε φαινόμενα διαφθοράς. Με άλλα λόγια, ο ελεγχόμενος έχει τη δυνατότητα να επηρεάζει τον ελεγκτή του. Είναι αναγκαίο να υπάρξουν πραγματικές ασφαλιστικές δικλείδες ανεξαρτησίας και κοινωνικού ελέγχου, με τη συμμετοχή εκπροσώπων της κινηματογραφικής κοινότητας και των επαγγελματικών φορέων στις διαδικασίες εποπτείας.
 Συνολικά, το νομοσχέδιο με τα άρθρα 74-104, δίνει την εντύπωση ότι αποτελεί ένα προεκλογικό δώρο, ότι εξυπηρετεί κυρίως συγκεκριμένα επιχειρηματικά συμφέροντα, προσφέροντας νέες χρηματοδοτήσεις στα ιδιωτικά τηλεοπτικά κανάλια, αντί να διαμορφώνει μια ολοκληρωμένη πολιτική για την ανάπτυξη του ελληνικού κινηματογράφου και της οπτικοακουστικής παράγωγης.
 Για όλους αυτούς τους λόγους ζητούμε την απόσυρση από το νομοσχέδιο των άρθρων 74 έως 104 του νομοσχεδίου και την έναρξη ουσιαστικού θεσμικού διαλόγου με τους φορείς του κινηματογράφου, του πολιτισμού και των εργαζομένων, ώστε να διαμορφωθεί ένα σύγχρονο θεσμικό πλαίσιο που θα στηρίζει την καλλιτεχνική δημιουργία, θα προστατεύει την εργασία και θα ανταποκρίνεται στις πραγματικές ανάγκες του χώρου.
 2)	ΕΠΙ ΤΟΥ ΜΕΡΟΥΣ Ε΄ΤΟΥ ΝΟΜΟΣΧΕΔΙΟΥ -  ΛΟΙΠΕΣ ΔΙΑΤΑΞΕΙΣ ΑΡΜΟΔΙΟΤΗΤΑΣ ΤΟΥ ΥΠΟΥΡΓΕΙΟΥ ΠΟΛΙΤΙΣΜΟΥ (ΑΡΘΡΑ 105-127) ΕΧΟΥΜΕ ΝΑ ΕΠΙΣΗΜΑΝΟΥΜΕ ΤΑ ΚΑΤΩΤΕΡΩ:
 Α) ΕΠΙ ΤΟΥ ΑΡΘΡΟΥ 117 ΠΕΡΙ ΕΥΛΟΓΗΣ ΑΜΟΙΒΗΣ-ΤΡΟΠΟΠΟΙΗΣΗ ΠΑΡ.9 ΤΟΥ ΑΡΘΡΟΥ 18 Ν.212193.
 Με βάση τα προβλεπόμενα στο άρθρο αυτό, όταν στην ίδια κατηγορία ή υποκατηγορία δικαιούχων υπάρχουν περισσότεροι οργανισμοί συλλογικής διαχείρισης και τελικά δεν επιτυγχάνεται συμφωνία για τη μεταξύ τους κατανομή, τότε εκδίδεται σχετική απόφαση του ΟΠΙ διάρκειας τριών (3) ετών από την έκδοσή της που ρυθμίζει και διαμορφώνει τον τρόπο είσπραξης και καταβολής καθώς και κάθε άλλη λεπτομέρεια επί του θέματος. Οι οργανισμοί που δεν συμφωνούν με την απόφαση του ΟΠΙ μπορούν να προσφύγουν στη Δικαιοσύνη για τον καθορισμό άλλης κατανομής ανατρέποντας την απόφαση του ΟΠΙ. Η πρόβλεψη της τριετούς διάρκειας  της απόφασης του ΟΠΙ, εφόσον η απόφαση του ΟΠΙ δεν γίνεται αποδεκτή  από τα ενδιαφερόμενα μέρη, ουσιαστικά σε βάθος τριετίας θα δημιουργεί καθεστώς μεροληψίας υπέρ των οργανισμών που πιθανώς ευνοούνται από την απόφασή του έναντι των  οργανισμών που εκτιμούν ότι αδικούνται και συνεπώς θα βρίσκονται σε μειονεκτικότερη θέση σε κάθε περίπτωση προσφυγής στη Δικαιοσύνη. Θα πρέπει η απόφαση του ΟΠΙ να είναι διάρκειας ενός και μόνο έτους και ο ΟΠΙ, εάν δεν έχει επιλυθεί η διαφορά, να επανατοποθετείται με νέα απόφασή του το επόμενο έτος λαμβάνοντας υπόψιν κάθε νέο δεδομένο ή αλλαγή της υφιστάμενης κατάστασης.
 Β) ΕΠΙ ΤΟΥ ΑΡΘΡΟΥ 120 ΠΕΡΙ ΕΝΕΡΓΗΤΙΚΗΣ ΝΟΜΙΜΟΠΟΙΗΣΗΣ ΤΟΥ ΣΥΝΔΙΚΟΥ ΤΗΣ ΠΤΩΧΕΥΣΗΣ ΚΑΙ ΔΙΑΝΟΜΗ ΤΩΝ ΔΙΚΑΙΩΜΑΤΩΝ ΣΤΟΥΣ ΔΙΚΑΙΟΥΧΟΥΣ ΔΗΜΙΟΥΡΓΟΥΣ ΤΗΣ ΠΡΩΗΝ ΑΝΕΞΑΡΤΗΤΗΣ ΟΝΤΟΤΗΤΑΣ ΔΙΑΧΕΙΡΙΣΗΣ ΤΟΥ ΑΡΘΡΟΥ 50 ΤΟΥ Ν.4481/20217 ΜΕ ΤΗΝ ΕΠΩΝΥΜΙΑ «ΑΕΠΙ-ΕΛΛΗΝΙΚΗ ΕΤΑΙΡΙΑ ΠΡΟΣ ΠΡΟΣΤΑΣΙΑ ΤΗΣ ΠΝΕΥΜΑΤΙΚΗΣ ΙΔΙΟΚΤΗΣΙΑΣ  Α.Ε.»
 Με βάση τα προβλεπόμενα στο άρθρο αυτό και ειδικότερα στην παρ.4 ο σύνδικος της πτώχευσης θα διανείμει και θα αποδώσει στους δικαιούχους δημιουργούς τα ποσά που δικαιούνται με βάση τον κανονισμό διανομής της πρώην Α.Ο.Δ. (ΑΕΠΙ) όπως ίσχυε κατά το χρόνο ανάκλησης της αδείας της.
 Ερωτούμε: Είναι δυνατόν να γίνει η διανομή με βάση τον κανονισμό μιας εταιρίας που καταγγέλθηκε και της οποίας  αφαιρέθηκε η άδεια για σωρεία παρανομιών και παραβάσεων;  
 Θα πρέπει η διανομή να γίνει εφαρμόζοντας επακριβώς τον Νόμο ανάλογα με την προκύπτουσα  χρήση λαμβάνοντας υπόψιν το φυσικό, ψηφιοποιημένο και ψηφιακό αρχείο τεκμηρίωσης και έργων των δικαιούχων ή, σε εναλλακτική περίπτωση, με τον κανονισμό διανομής της διαδόχου κατάστασης ΕΥΕΔ (Ειδική Υπηρεσία Έκτακτης Διαχείρισης).
 Τίθεται εύλογα το ερώτημα, δεδομένου ότι στον παρόντα χρόνο οι δικαιούχοι έχοντας ενεργές συμβάσεις με άλλους Ο.Σ.Δ. για την είσπραξη των δικαιωμάτων τους, εάν τα προς είσπραξη δικαιώματά τους θα αποδοθούν απευθείας στους ίδιους ή στους Ο.Σ.Δ τους οποίους τους εκπροσωπούν τώρα. Στην περίπτωση που αποδοθούν στους Ο.Σ.Δ. που τους εκπροσωπούν τώρα και οι οποίοι θα πρέπει να αποδώσουν τελικά τα δικαιώματα στους δικαιούχους, θα πρέπει να ληφθεί μέριμνα ούτως ώστε να μην γίνουν κρατήσεις εκ νέου από τους ΟΣΔ που οι δικαιούχοι στον παρόντα χρόνο είναι μέλη, αφού ήδη αρχικά θα έχουν γίνει κρατήσεις προμήθειας και διαχειριστικών εξόδων από το σύνδικο της πτώχευσης υπέρ της πτωχευτικής περιουσίας.
 Επίσης, τίθεται το ερώτημα εάν υφίστανται διαπιστωμένες προκαταβολές του πρώην Α.Ο.Δ. (ΑΕΠΙ) προς δικαιούχους και εάν αυτές θα ληφθούν υπόψιν στα τελικά ποσά που θα αποδοθούν ως χρηματικό αποτέλεσμα προς αυτούς.
 3)	ΕΠΙ ΤΟΥ ΑΡΘΡΟΥ 122 ΠΕΡΙ ΤΟΥ ΜΗΤΡΩΟΥ ΑΠΑΣΧΟΛΟΥΜΕΝΩΝ ΣΤΟΝ ΠΟΛΙΤΙΣΜΟ – ΤΡΟΠΟΠΟΙΗΣΗ ΑΡΘΡΩΝ 108 ΚΑΙ 109 Ν.5039/2023.
 Τόσο στον αρχικό Νόμο 5039/2023 αλλά και στα προβλεπόμενα στο παρόν Νομοσχέδιο στο άρθρο 108 παρ.4.(ε) και 109 παρ3.(ε) για τη λειτουργία του Μητρώου Απασχολουμένων στον Πολιτισμό (Μ.Α.Π.), αναφέρεται και καταγραφή εισοδημάτων από άσκηση επιχειρηματικής δραστηριότητας. Όπως πολύ καλά γνωρίζετε και επανειλημμένα έχουμε αναφερθεί σε σχετικές επιστολές μας και δια ζώσης συναντήσεις μας σε όλα τα συναρμόδια Υπουργεία, οι εργαζόμενοι στο Θέαμα -Ακρόαμα που έχουν τιμολόγιο παροχής υπηρεσιών είναι μισθωτοί και επί του τιμολογίου που εκδίδουν επικολλάται ΕΦΚΑ Μισθωτών Υπηρεσιών (πρώην ΙΚΑ). Σε καμία περίπτωση δεν ασκούμε επιχειρηματική δραστηριότητα. Σε καμία περίπτωση τους εργαζόμενους του κλάδου μας δεν θα πρέπει να τους αφορούν οι συγκεκριμένες προβλέψεις και σε καμία περίπτωση δεν θα πρέπει να γίνει καταγραφή εισοδημάτων από τιμολόγια παροχής υπηρεσιών των εργαζομένων στο Θέαμα-Ακρόαμα αφού ως μισθωτοί ασφαλιζόμαστε στον ΕΦΚΑ (ΜΙΣΘΩΤΩΝ ΥΠΗΡΕΣΙΩΝ). Οι υποτροπές αυτής της μορφής έχουν οδηγήσει σε μεγάλα προβλήματα τον κλάδο μας σε ό,τι αφορά την είσπραξη του Ειδικού Εποχικού Επιδόματος και του Επιδόματος Ανεργίας, που παρά τις όποιες υποσχέσεις έχουμε λάβει για αντιμετώπισή τους, συνεχίζουν να ταλαιπωρούν τα μέλη μας.
 Επίσης διερωτώμεθα εάν αυτές οι προβλέψεις προοιωνίζουν τη λειτουργία και ένταξη στο Μητρώο Απασχολουμένων στον Πολιτισμό και εμπορικών επιχειρήσεων που σε καμία περίπτωση δεν θα πρέπει να συμπεριληφθούν σε αυτό. Στο Μ.Α.Π. πρέπει να εγγράφονται μόνο τα πρόσωπα με την ιδιότητα του εργαζομένου.
 Για όλους αυτούς τους λόγους ζητούμε την απόσυρση από το νομοσχέδιο των άρθρων 107, 120 και 122 του νομοσχεδίου και την έναρξη και σε αυτές τις περιπτώσεις ουσιαστικού θεσμικού διαλόγου με τους φορείς των καλλιτεχνών και εργαζομένων στην τέχνη και τον πολιτισμό, ώστε να διαμορφωθεί ένα σύγχρονο θεσμικό πλαίσιο που θα στηρίζει την καλλιτεχνική δημιουργία, θα προστατεύει την εργασία, το πνευματικό - συγγενικό δικαίωμα και θα ανταποκρίνεται στις πραγματικές ανάγκες των εργαζομένων στον σύγχρονο πολιτισμό.</t>
         </is>
       </c>
-      <c r="H49" t="s">
-[...6 lines deleted...]
-      <c r="A50">
+    </row>
+    <row r="52">
+      <c r="A52">
         <v>7666</v>
       </c>
-      <c r="B50">
-[...13 lines deleted...]
-      <c r="F50" s="1">
+      <c r="B52" s="2">
         <v>46221.830636574</v>
       </c>
-      <c r="G50" t="inlineStr">
+      <c r="C52"/>
+      <c r="D52" t="inlineStr">
         <is>
           <t>Πανελλήνια Ομοσπονδία Θεάματος- Ακροάματος
 Κυρία Υπουργέ,
 Η Ομοσπονδία μας εκπροσωπώντας το σύνολο των καλλιτεχνών και εργαζομένων στο Θέαμα και Ακρόαμα, παρεμβαίνουμε στη δημόσια διαβούλευση εκφράζοντας την έντονη ανησυχία μας και τους προβληματισμούς μας  σχετικά με το παρόν αναρτηθέν στην δημόσια διαβούλευση σχεδίου νόμου του Υπουργείου Πολιτισμού με τίτλο: «Σύσταση νομικού προσώπου ιδιωτικού δικαίου, με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ» (Hellenic Heritage Organisation SA), Αναδιοργάνωση του Οργανισμού Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων(Ο.Δ.Α.Π.)- Στρατηγική για την προστασία και ανάδειξη της ενάλιας πολιτιστικής κληρονομιάς της Ελλάδας – ίδρυση Φορέα Διαχείρισης Επισκέψιμων Χώρων Ενάλιας Πολιτιστικής Κληρονομιάς- Εφαρμογή του εθνικού σχεδίου δράσης με σκοπό την ανάπτυξη του Οπτικοακουστικού Δημιουργικού Τομέα (Ο.Δ.Τ.) – Ρυθμίσεις για την προστασία των αρχαιοτήτων και της πολιτιστικής κληρονομιάς – Διαχείριση και διανομή αδιάθετων ποσών πνευματικών δικαιωμάτων – Θέματα Οργανισμού Πνευματικής Ιδιοκτησίας και άλλων εποπτευόμενων φορέων του Υπουργείου Πολιτισμού».
 Η αναφορά μας αφορά τα άρθρα 74 έως 104 του Μέρους Δ΄ και τα άρθρα 117,120,122 του Μέρους Ε΄.
 Συγκεκριμένα: 
 1)	ΕΠΙ ΤΟΥ ΜΕΡΟΥΣ Δ΄ «ΡΥΘΜΙΣΕΙΣ ΓΙΑ ΤΗΝ ΕΦΑΡΜΟΓΗ ΤΟΥ ΕΘΝΙΚΟΥ ΣΧΕΔΙΟΥ ΔΡΑΣΗΣ ΓΙΑ ΤΗΝ ΑΝΑΠΤΥΞΗ ΤΟΥ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΟΥ ΔΗΜΙΟΥΡΓΙΚΟΥ ΤΟΜΕΑ (ΑΡΘΡΑ 74-104)»
 Όπως είχαμε επισημάνει και κατά την ψήφιση του Νόμου 5105/2024, το ΕΚΚΟΜΕΔ αποτελεί μια διεθνή ιδιαιτερότητα που δεν ανταποκρίνεται στις καθιερωμένες πρακτικές. Στις περισσότερες χώρες λειτουργεί ένα ανεξάρτητο Κέντρο Κινηματογράφου, το οποίο στηρίζει την κινηματογραφική δημιουργία με καλλιτεχνικά και πολιτιστικά κριτήρια, τα οποία δεν μπορούν να αποτιμηθούν αποκλειστικά με οικονομικούς ή ποσοτικούς δείκτες. Παράλληλα, λειτουργεί ένας διακριτός οργανισμός, αρμόδιος για τα υπόλοιπα ζητήματα του οπτικοακουστικού τομέα, όπως η προσέλκυση διεθνών παραγωγών, τα κίνητρα (cash rebate), οι τηλεοπτικοί σταθμοί, οι ψηφιακές πλατφόρμες και η ευρύτερη ανάπτυξη της οπτικοακουστικής βιομηχανίας.
 Το παρόν Σχέδιο Νόμου καταρτίστηκε, για ακόμη μία φορά, χωρίς ουσιαστική διαβούλευση με τους συλλογικούς φορείς των καλλιτεχνών και των εργαζομένων στον χώρο της τέχνης και του πολιτισμού. Πρόκειται για φορείς που διαθέτουν αποδεδειγμένα πολυετή εμπειρία, καθώς και σημαντική γνώση των σύγχρονων εξελίξεων τόσο σε εθνικό όσο και σε ευρωπαϊκό επίπεδο, γεγονός που θα μπορούσε να συμβάλει ουσιαστικά στη διαμόρφωση ενός αποτελεσματικού και σύγχρονου θεσμικού πλαισίου.
 Από την πρώτη στιγμή διαπιστώνουμε ότι το παρόν Σχέδιο Νόμου όχι μόνο διατηρεί αλλά και ενισχύει τη λογική της εμπορευματοποίησης της κινηματογραφικής τέχνης και της οπτικοακουστικής παραγωγής. Αντιμετωπίζει το κινηματογραφικό έργο πρωτίστως ως επιχειρηματική επένδυση και οικονομικό προϊόν, αντί να αναγνωρίζει τον χαρακτήρα του ως καλλιτεχνική δημιουργία με ουσιαστική κοινωνική, πολιτιστική και εκπαιδευτική αξία. Την ίδια στιγμή, παραλείπει να θεσπίσει ουσιαστικά κίνητρα για την ανάδειξη και στήριξη νέων δημιουργών.
 Είναι χαρακτηριστικό ότι δεν προβλέπονται νέοι ή εναλλακτικοί μηχανισμοί χρηματοδότησης της κινηματογραφικής δημιουργίας, ούτε λαμβάνονται πρωτοβουλίες για την ενίσχυση του σεναρίου, που αποτελεί το θεμέλιο κάθε κινηματογραφικού έργου. Απουσιάζουν επίσης μέτρα για την ανάδειξη νέων δημιουργικών ταλέντων, τη στήριξη των ανεξάρτητων δημιουργών και την ενδυνάμωση της καλλιτεχνικής παραγωγής πέρα από τα στενά οικονομικά κριτήρια.
 Για ακόμη μία φορά, η οπτικοακουστική παραγωγή προσεγγίζεται κυρίως ως εργαλείο οικονομικής ανάπτυξης και προσέλκυσης επενδύσεων, με αποτέλεσμα να υποβαθμίζεται η ιδιότητά της ως έργου τέχνης και να παραγνωρίζεται ο καθοριστικός κοινωνικός και πολιτιστικός της ρόλος. Έτσι, η πολιτική για τον κινηματογράφο περιορίζεται σε μια αναπτυξιακή λογική, χωρίς να αντιμετωπίζει τον πολιτισμό ως δημόσιο αγαθό που χρήζει ουσιαστικής προστασίας και ενίσχυσης.
 Με το Σχέδιο Νόμου υποβαθμίζεται η ελληνική κινηματογραφική τέχνη, καθώς αντιμετωπίζεται απλώς ως «κινηματογραφική παραγωγή» και όχι ως ξεχωριστή μορφή καλλιτεχνικής δημιουργίας. Παράλληλα, η αναφορά στη στήριξη της οπτικοακουστικής παραγωγής σημαίνει ότι ο νέος φορέας θα συνεχίσει να χρηματοδοτεί, εκτός από τον κινηματογράφο, και τηλεοπτικές σειρές ή άλλες παραγωγές των ιδιωτικών καναλιών, ακολουθώντας την ίδια πολιτική που εφαρμόζεται μέχρι σήμερα.
 Αυτή η επιλογή δεν είναι ουδέτερη. Εξισώνει την κινηματογραφική τέχνη με την τηλεοπτική παραγωγή και περιορίζει τους διαθέσιμους πόρους για την ενίσχυση μιας ανεξάρτητης ελληνικής κινηματογραφίας, που έχει ανάγκη από σταθερή και ουσιαστική δημόσια στήριξη ως μορφή τέχνης και πολιτιστικού αγαθού.
 Την ίδια στιγμή, το Σχέδιο Νόμου δεν αντιμετωπίζει το χρόνιο πρόβλημα της μη εφαρμογής της υποχρέωσης των ιδιωτικών τηλεοπτικών σταθμών να διαθέτουν το 1,5% των ετήσιων εσόδων τους για την παραγωγή ελληνικών κινηματογραφικών ταινιών, όπως προβλέπει η νομοθεσία. Αντί να διασφαλίζεται η εφαρμογή αυτής της υποχρέωσης, οι ιδιωτικοί τηλεοπτικοί σταθμοί συνεχίζουν να λαμβάνουν σημαντική κρατική χρηματοδότηση για τηλεοπτικές παραγωγές, ακόμη και για ψυχαγωγικές εκπομπές όπως Τηλεοπτικά Ριάλιτι και τηλεπαιχνίδια. Στην πράξη, δηλαδή, οι πολίτες καλούνται να χρηματοδοτούν τα προγράμματα των ιδιωτικών καναλιών, ενώ οι υποχρεώσεις των ίδιων των καναλιών απέναντι στον ελληνικό κινηματογράφο παραμένουν ανεκπλήρωτες.
 Σήμερα ο ελληνικός κινηματογράφος χρειάζεται ένα πραγματικά σύγχρονο νομοθετικό πλαίσιο. Ένα πλαίσιο που να είναι ευέλικτο, δημοκρατικό και αποτελεσματικό, να λειτουργεί με διαφάνεια και να εξασφαλίζει ότι οι δημόσιοι πόροι κατανέμονται δίκαια, χωρίς αποκλεισμούς, στηρίζοντας κάθε μορφή κινηματογραφικής δημιουργίας. Αντί γι' αυτό, το Σχέδιο Νόμου συγκεντρώνει υπερβολικές αρμοδιότητες σε λίγα πρόσωπα, και ιδιαίτερα στον Διευθύνοντα Σύμβουλο. Αυτή η υπερσυγκέντρωση εξουσίας περιορίζει τη διαφάνεια, αποδυναμώνει τον έλεγχο και δημιουργεί σοβαρά ερωτήματα για την ελευθερία της καλλιτεχνικής έκφρασης.
 Γίνεται επίσης σαφές ότι βασικός στόχος του νομοσχεδίου είναι η προσέλκυση ξένων οπτικοακουστικών παραγωγών, για τις οποίες προβλέπεται η διάθεση δεκάδων εκατομμυρίων ευρώ μέσω των κρατικών κινήτρων. Την ίδια ώρα, όμως, η ελληνική κινηματογραφική δημιουργία εξακολουθεί να υποχρηματοδοτείται και να μην αποτελεί προτεραιότητα της πολιτείας, όπως συμβαίνει εδώ και πολλά χρόνια.
 Ιδιαίτερα προβληματικές είναι και οι διατάξεις για το πρόγραμμα cash rebate. Δεν προβλέπεται καμία υποχρέωση των διεθνών παραγωγών που λαμβάνουν δημόσια χρηματοδότηση να συνεργάζονται με Έλληνες επαγγελματίες του κινηματογράφου ή να ενισχύουν ουσιαστικά την εγχώρια παραγωγή και τεχνογνωσία.
 Παράλληλα, πρέπει να προβλεφθεί ρητά ότι η κρατική χρηματοδότηση μπορεί να ανακαλείται όταν μια παραγωγή παραβιάζει την εργατική νομοθεσία ή τις συλλογικές συμβάσεις εργασίας. Η δημόσια χρηματοδότηση δεν μπορεί να στηρίζει επιχειρήσεις που παραβιάζουν τα δικαιώματα των εργαζομένων. Η αρχή πρέπει να είναι ξεκάθαρη: καμία δημόσια ενίσχυση χωρίς σεβασμό στην εργατική νομοθεσία και στις συλλογικές συμβάσεις εργασίας, σε πλήρη εναρμόνιση με τις ευρωπαϊκές κατευθύνσεις για την ενίσχυση των συλλογικών διαπραγματεύσεων, κατ εφαρμογή της ευρωπαϊκής οδηγίας που ορίζει ότι ο στόχος το επόμενο διάστημα είναι το 80% των εργαζομένων να αμείβονται με συλλογικές συμβάσεις εργασίας, καθώς επίσης και της εκστρατείας δημοσίων συμβάσεων του uni europa με τον ευρωπαίο επίτροπο για την εργασία, καμία δημόσια σύμβαση χωρίς συλλογική σύμβαση εργασίας. Εδώ να υπενθυμίσουμε ότι παλιότερα υπήρχε και η βεβαίωση καλών εργασιακών πρακτικών από την επιθεώρηση εργασίας μαζί με την υποβολή της πρότασης.
 Το ζήτημα αυτό είναι ιδιαίτερα σημαντικό, γιατί στον χώρο των γυρισμάτων καταγράφονται συχνά εξαντλητικά ωράρια που φτάνουν ακόμη και τις 14, 15 ή 17 ώρες εργασίας, απλήρωτες υπερωρίες, εργασία στο ρεπό. Παρότι έχουν γίνει επανειλημμένες καταγγελίες, οι έλεγχοι είναι ελάχιστοι. Για τον λόγο αυτό χρειάζεται να θεσπιστεί ένας ουσιαστικός μηχανισμός ελέγχου της τήρησης της εργατικής νομοθεσίας, καθώς και των κανόνων υγείας και ασφάλειας σε όλες τις παραγωγές. Οι κανόνες πρέπει να είναι ίδιοι για όλους και να εφαρμόζονται στην πράξη.
 Επιπλέον, όπως συνέβη και με τον Νόμο 5105/2024, το νομοσχέδιο αφήνει πολλά κρίσιμα ζητήματα να ρυθμιστούν αργότερα με Υπουργικές ή Κοινές Υπουργικές Αποφάσεις. Αυτό σημαίνει ότι βασικές διατάξεις του νόμου θα μπορούν να αλλάζουν χωρίς ουσιαστικό κοινοβουλευτικό έλεγχο, δημιουργώντας ανασφάλεια και έλλειψη διαφάνειας.
 Τέλος, υπάρχει ένα σοβαρό ζήτημα, με το προτεινόμενο σύστημα, η διοίκηση και ο ελεγκτικός μηχανισμός αλληλεξαρτώνται δημιουργώντας έτσι άλλον έναν πύρινα διάβρωσης της αξιοπιστίας της δημοσίας αποστολής του Οργανισμού σε φαινόμενα διαφθοράς. Με άλλα λόγια, ο ελεγχόμενος έχει τη δυνατότητα να επηρεάζει τον ελεγκτή του. Είναι αναγκαίο να υπάρξουν πραγματικές ασφαλιστικές δικλείδες ανεξαρτησίας και κοινωνικού ελέγχου, με τη συμμετοχή εκπροσώπων της κινηματογραφικής κοινότητας και των επαγγελματικών φορέων στις διαδικασίες εποπτείας.
 Συνολικά, το νομοσχέδιο με τα άρθρα 74-104, δίνει την εντύπωση ότι αποτελεί ένα προεκλογικό δώρο, ότι εξυπηρετεί κυρίως συγκεκριμένα επιχειρηματικά συμφέροντα, προσφέροντας νέες χρηματοδοτήσεις στα ιδιωτικά τηλεοπτικά κανάλια, αντί να διαμορφώνει μια ολοκληρωμένη πολιτική για την ανάπτυξη του ελληνικού κινηματογράφου και της οπτικοακουστικής παράγωγης.
 Για όλους αυτούς τους λόγους ζητούμε την απόσυρση από το νομοσχέδιο των άρθρων 74 έως 104 του νομοσχεδίου και την έναρξη ουσιαστικού θεσμικού διαλόγου με τους φορείς του κινηματογράφου, του πολιτισμού και των εργαζομένων, ώστε να διαμορφωθεί ένα σύγχρονο θεσμικό πλαίσιο που θα στηρίζει την καλλιτεχνική δημιουργία, θα προστατεύει την εργασία και θα ανταποκρίνεται στις πραγματικές ανάγκες του χώρου.
 2)	ΕΠΙ ΤΟΥ ΜΕΡΟΥΣ Ε΄ΤΟΥ ΝΟΜΟΣΧΕΔΙΟΥ -  ΛΟΙΠΕΣ ΔΙΑΤΑΞΕΙΣ ΑΡΜΟΔΙΟΤΗΤΑΣ ΤΟΥ ΥΠΟΥΡΓΕΙΟΥ ΠΟΛΙΤΙΣΜΟΥ (ΑΡΘΡΑ 105-127) ΕΧΟΥΜΕ ΝΑ ΕΠΙΣΗΜΑΝΟΥΜΕ ΤΑ ΚΑΤΩΤΕΡΩ:
 Α) ΕΠΙ ΤΟΥ ΑΡΘΡΟΥ 117 ΠΕΡΙ ΕΥΛΟΓΗΣ ΑΜΟΙΒΗΣ-ΤΡΟΠΟΠΟΙΗΣΗ ΠΑΡ.9 ΤΟΥ ΑΡΘΡΟΥ 18 Ν.212193.
 Με βάση τα προβλεπόμενα στο άρθρο αυτό, όταν στην ίδια κατηγορία ή υποκατηγορία δικαιούχων υπάρχουν περισσότεροι οργανισμοί συλλογικής διαχείρισης και τελικά δεν επιτυγχάνεται συμφωνία για τη μεταξύ τους κατανομή, τότε εκδίδεται σχετική απόφαση του ΟΠΙ διάρκειας τριών (3) ετών από την έκδοσή της που ρυθμίζει και διαμορφώνει τον τρόπο είσπραξης και καταβολής καθώς και κάθε άλλη λεπτομέρεια επί του θέματος. Οι οργανισμοί που δεν συμφωνούν με την απόφαση του ΟΠΙ μπορούν να προσφύγουν στη Δικαιοσύνη για τον καθορισμό άλλης κατανομής ανατρέποντας την απόφαση του ΟΠΙ. Η πρόβλεψη της τριετούς διάρκειας  της απόφασης του ΟΠΙ, εφόσον η απόφαση του ΟΠΙ δεν γίνεται αποδεκτή  από τα ενδιαφερόμενα μέρη, ουσιαστικά σε βάθος τριετίας θα δημιουργεί καθεστώς μεροληψίας υπέρ των οργανισμών που πιθανώς ευνοούνται από την απόφασή του έναντι των  οργανισμών που εκτιμούν ότι αδικούνται και συνεπώς θα βρίσκονται σε μειονεκτικότερη θέση σε κάθε περίπτωση προσφυγής στη Δικαιοσύνη. Θα πρέπει η απόφαση του ΟΠΙ να είναι διάρκειας ενός και μόνο έτους και ο ΟΠΙ, εάν δεν έχει επιλυθεί η διαφορά, να επανατοποθετείται με νέα απόφασή του το επόμενο έτος λαμβάνοντας υπόψιν κάθε νέο δεδομένο ή αλλαγή της υφιστάμενης κατάστασης.
 Β) ΕΠΙ ΤΟΥ ΑΡΘΡΟΥ 120 ΠΕΡΙ ΕΝΕΡΓΗΤΙΚΗΣ ΝΟΜΙΜΟΠΟΙΗΣΗΣ ΤΟΥ ΣΥΝΔΙΚΟΥ ΤΗΣ ΠΤΩΧΕΥΣΗΣ ΚΑΙ ΔΙΑΝΟΜΗ ΤΩΝ ΔΙΚΑΙΩΜΑΤΩΝ ΣΤΟΥΣ ΔΙΚΑΙΟΥΧΟΥΣ ΔΗΜΙΟΥΡΓΟΥΣ ΤΗΣ ΠΡΩΗΝ ΑΝΕΞΑΡΤΗΤΗΣ ΟΝΤΟΤΗΤΑΣ ΔΙΑΧΕΙΡΙΣΗΣ ΤΟΥ ΑΡΘΡΟΥ 50 ΤΟΥ Ν.4481/20217 ΜΕ ΤΗΝ ΕΠΩΝΥΜΙΑ «ΑΕΠΙ-ΕΛΛΗΝΙΚΗ ΕΤΑΙΡΙΑ ΠΡΟΣ ΠΡΟΣΤΑΣΙΑ ΤΗΣ ΠΝΕΥΜΑΤΙΚΗΣ ΙΔΙΟΚΤΗΣΙΑΣ  Α.Ε.»
 Με βάση τα προβλεπόμενα στο άρθρο αυτό και ειδικότερα στην παρ.4 ο σύνδικος της πτώχευσης θα διανείμει και θα αποδώσει στους δικαιούχους δημιουργούς τα ποσά που δικαιούνται με βάση τον κανονισμό διανομής της πρώην Α.Ο.Δ. (ΑΕΠΙ) όπως ίσχυε κατά το χρόνο ανάκλησης της αδείας της.
 Ερωτούμε: Είναι δυνατόν να γίνει η διανομή με βάση τον κανονισμό μιας εταιρίας που καταγγέλθηκε και της οποίας  αφαιρέθηκε η άδεια για σωρεία παρανομιών και παραβάσεων;  
 Θα πρέπει η διανομή να γίνει εφαρμόζοντας επακριβώς τον Νόμο ανάλογα με την προκύπτουσα  χρήση λαμβάνοντας υπόψιν το φυσικό, ψηφιοποιημένο και ψηφιακό αρχείο τεκμηρίωσης και έργων των δικαιούχων ή, σε εναλλακτική περίπτωση, με τον κανονισμό διανομής της διαδόχου κατάστασης ΕΥΕΔ (Ειδική Υπηρεσία Έκτακτης Διαχείρισης).
 Τίθεται εύλογα το ερώτημα, δεδομένου ότι στον παρόντα χρόνο οι δικαιούχοι έχοντας ενεργές συμβάσεις με άλλους Ο.Σ.Δ. για την είσπραξη των δικαιωμάτων τους, εάν τα προς είσπραξη δικαιώματά τους θα αποδοθούν απευθείας στους ίδιους ή στους Ο.Σ.Δ τους οποίους τους εκπροσωπούν τώρα. Στην περίπτωση που αποδοθούν στους Ο.Σ.Δ. που τους εκπροσωπούν τώρα και οι οποίοι θα πρέπει να αποδώσουν τελικά τα δικαιώματα στους δικαιούχους, θα πρέπει να ληφθεί μέριμνα ούτως ώστε να μην γίνουν κρατήσεις εκ νέου από τους ΟΣΔ που οι δικαιούχοι στον παρόντα χρόνο είναι μέλη, αφού ήδη αρχικά θα έχουν γίνει κρατήσεις προμήθειας και διαχειριστικών εξόδων από το σύνδικο της πτώχευσης υπέρ της πτωχευτικής περιουσίας.
 Επίσης, τίθεται το ερώτημα εάν υφίστανται διαπιστωμένες προκαταβολές του πρώην Α.Ο.Δ. (ΑΕΠΙ) προς δικαιούχους και εάν αυτές θα ληφθούν υπόψιν στα τελικά ποσά που θα αποδοθούν ως χρηματικό αποτέλεσμα προς αυτούς.
 3)	ΕΠΙ ΤΟΥ ΑΡΘΡΟΥ 122 ΠΕΡΙ ΤΟΥ ΜΗΤΡΩΟΥ ΑΠΑΣΧΟΛΟΥΜΕΝΩΝ ΣΤΟΝ ΠΟΛΙΤΙΣΜΟ – ΤΡΟΠΟΠΟΙΗΣΗ ΑΡΘΡΩΝ 108 ΚΑΙ 109 Ν.5039/2023.
 Τόσο στον αρχικό Νόμο 5039/2023 αλλά και στα προβλεπόμενα στο παρόν Νομοσχέδιο στο άρθρο 108 παρ.4.(ε) και 109 παρ3.(ε) για τη λειτουργία του Μητρώου Απασχολουμένων στον Πολιτισμό (Μ.Α.Π.), αναφέρεται και καταγραφή εισοδημάτων από άσκηση επιχειρηματικής δραστηριότητας. Όπως πολύ καλά γνωρίζετε και επανειλημμένα έχουμε αναφερθεί σε σχετικές επιστολές μας και δια ζώσης συναντήσεις μας σε όλα τα συναρμόδια Υπουργεία, οι εργαζόμενοι στο Θέαμα -Ακρόαμα που έχουν τιμολόγιο παροχής υπηρεσιών είναι μισθωτοί και επί του τιμολογίου που εκδίδουν επικολλάται ΕΦΚΑ Μισθωτών Υπηρεσιών (πρώην ΙΚΑ). Σε καμία περίπτωση δεν ασκούμε επιχειρηματική δραστηριότητα. Σε καμία περίπτωση τους εργαζόμενους του κλάδου μας δεν θα πρέπει να τους αφορούν οι συγκεκριμένες προβλέψεις και σε καμία περίπτωση δεν θα πρέπει να γίνει καταγραφή εισοδημάτων από τιμολόγια παροχής υπηρεσιών των εργαζομένων στο Θέαμα-Ακρόαμα αφού ως μισθωτοί ασφαλιζόμαστε στον ΕΦΚΑ (ΜΙΣΘΩΤΩΝ ΥΠΗΡΕΣΙΩΝ). Οι υποτροπές αυτής της μορφής έχουν οδηγήσει σε μεγάλα προβλήματα τον κλάδο μας σε ό,τι αφορά την είσπραξη του Ειδικού Εποχικού Επιδόματος και του Επιδόματος Ανεργίας, που παρά τις όποιες υποσχέσεις έχουμε λάβει για αντιμετώπισή τους, συνεχίζουν να ταλαιπωρούν τα μέλη μας.
 Επίσης διερωτώμεθα εάν αυτές οι προβλέψεις προοιωνίζουν τη λειτουργία και ένταξη στο Μητρώο Απασχολουμένων στον Πολιτισμό και εμπορικών επιχειρήσεων που σε καμία περίπτωση δεν θα πρέπει να συμπεριληφθούν σε αυτό. Στο Μ.Α.Π. πρέπει να εγγράφονται μόνο τα πρόσωπα με την ιδιότητα του εργαζομένου.
 Για όλους αυτούς τους λόγους ζητούμε την απόσυρση από το νομοσχέδιο των άρθρων 107, 120 και 122 του νομοσχεδίου και την έναρξη και σε αυτές τις περιπτώσεις ουσιαστικού θεσμικού διαλόγου με τους φορείς των καλλιτεχνών και εργαζομένων στην τέχνη και τον πολιτισμό, ώστε να διαμορφωθεί ένα σύγχρονο θεσμικό πλαίσιο που θα στηρίζει την καλλιτεχνική δημιουργία, θα προστατεύει την εργασία, το πνευματικό - συγγενικό δικαίωμα και θα ανταποκρίνεται στις πραγματικές ανάγκες των εργαζομένων στον σύγχρονο πολιτισμό.</t>
         </is>
       </c>
-      <c r="H50" t="s">
-[...6 lines deleted...]
-      <c r="A51">
+    </row>
+    <row r="53">
+      <c r="A53">
         <v>7667</v>
       </c>
-      <c r="B51">
-[...13 lines deleted...]
-      <c r="F51" s="1">
+      <c r="B53" s="2">
         <v>46221.871030093</v>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="C53"/>
+      <c r="D53" t="inlineStr">
         <is>
           <t>Στο άρθρο 109 περί "Σύστασης Εθνικής Φωτοθήκης και Ιστορικού Αρχείου Αρχαιοτήτων και Αναστηλώσεων" να προβλεφθούν θέσεις ΠΕ από Τμήματα Ιστορίας και Αρχαιολογίας και Τμήματα Αρχειονομίας, προκειμένου αφενός να τεκμηριωθεί και να ταξινομηθεί επαρκώς το σύνολο του αρχειακού υλικού και αφετέρου να είναι αξιοποιήσιμο άμεσα από την ίδια την υπηρεσία και την έρευνα.</t>
         </is>
       </c>
-      <c r="H51" t="s">
-[...6 lines deleted...]
-      <c r="A52">
+    </row>
+    <row r="54">
+      <c r="A54">
         <v>7668</v>
       </c>
-      <c r="B52">
-[...13 lines deleted...]
-      <c r="F52" s="1">
+      <c r="B54" s="2">
         <v>46221.906516204</v>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="C54"/>
+      <c r="D54" t="inlineStr">
         <is>
           <t>για τα άρθρα 74 μέχρι το 104
 ΕΝΩΣΗ ΤΕΧΝΙΚΩΝ ΕΛΛΗΝΙΚΟΥ ΚΙΝΗΜΑΤΟΓΡΑΦΟΥ &amp;amp; ΤΗΛΕΟΡΑΣΗΣ (ΕΤΕΚΤ-ΟΤ)
 Θέμα: Υπόμνημα Θέσεων της ΕΤΕΚΤ-ΟΤ επί του Σχεδίου Νόμου για την ενίσχυση της οπτικοακουστικής παραγωγής
 Η Ένωση Τεχνικών Ελληνικού Κινηματογράφου &amp;amp; Τηλεόρασης (ΕΤΕΚΤ-ΟΤ), εκπροσωπώντας τους επαγγελματίες του κλάδου που αποτελούν τη ραχοκοκαλιά της ελληνικής παραγωγής, καταθέτει τις παρακάτω καίριες παρατηρήσεις επί του υπό διαβούλευση νομοσχεδίου.
 Το τρέχον μοντέλο ενίσχυσης του Ε.Κ.Κ.Ο.ΜΕ.Δ. επικεντρώνεται αποκλειστικά σε μια «λογιστική διεκπεραίωση», παραγνωρίζοντας ότι η ποιότητα του τελικού προϊόντος είναι άρρηκτα συνδεδεμένη με τις συνθήκες εργασίας και την επαγγελματική επάρκεια των συντελεστών.
 1. Η «Επιστροφή στη Μετριότητα»: Η εκ νέου επιδότηση φθηνών προγραμμάτων Με ιδιαίτερη ανησυχία διαπιστώνουμε ότι το νέο νομοθετικό πλαίσιο, αντί να προχωρήσει στον εκσυγχρονισμό και την ποιοτική αναβάθμιση του κλάδου, επιλέγει την «επιστροφή στο παρελθόν». Η επαναφορά –μέσω γενικόλογων διατυπώσεων– παραγωγών τύπου reality show και τηλεπαιχνιδιών χαμηλού προϋπολογισμού στα χρηματοδοτούμενα προγράμματα, συνιστά κατάφωρη παραβίαση της λογικής του δημόσιου και ευρωπαϊκού χρήματος. Είναι αδιανόητο, τη στιγμή που η χρηματοδότηση αποσκοπεί στην ανάπτυξη υψηλών προδιαγραφών παραγωγής και στην προστασία της εργασίας, το ελληνικό κράτος να επιλέγει να επιδοτεί «φθηνά» προγράμματα που δεν παράγουν πολιτιστικό κεφάλαιο, αλλά εξυπηρετούν αποκλειστικά τις εμπορικές ανάγκες των τηλεοπτικών σταθμών. Η ΕΤΕΚΤ-ΟΤ καταγγέλλει αυτή την οπισθοδρομική τάση, η οποία μετατρέπει το ΕΚΟΜΕΔ σε μηχανισμό στήριξης της «εύκολης» και «γρήγορης» τηλεοπτικής κατανάλωσης.
 2. Ευρωπαϊκή Συμμόρφωση και Κοινωνική Διάσταση Η χρήση ευρωπαϊκών πόρων οφείλει να ευθυγραμμίζεται με το ευρωπαϊκό κεκτημένο περί κοινωνικής προστασίας. Η συστηματική παράκαμψη των Συλλογικών Συμβάσεων Εργασίας (ΣΣΕ) κατά την εκταμίευση των ενισχύσεων εκθέτει τη χώρα, καθώς η Ε.Ε. θέτει ως προτεραιότητα τον κοινωνικό διάλογο και τη δίκαιη εργασία. Προτείνουμε η τήρηση των ΣΣΕ να αποτελεί απαράβατο προαπαιτούμενο για την πρόσβαση σε οποιαδήποτε χρηματοδότηση, διασφαλίζοντας ότι το ευρωπαϊκό χρήμα θωρακίζει και δεν υπονομεύει τα εργασιακά δικαιώματα.
 3. Θεσμοθέτηση Υποχρεωτικού Μητρώου Επαγγελματιών Η απουσία υποχρεωτικότητας του Μητρώου Καλλιτεχνών και Τεχνικών δημιουργεί συνθήκες αδιαφάνειας και υποβαθμίζει την επαγγελματική ταυτότητα του κλάδου. Προτείνουμε το Μητρώο να καταστεί υποχρεωτικό για όλες τις επιδοτούμενες παραγωγές. Είναι αδιανόητο να διατίθενται δημόσιοι και ευρωπαϊκοί πόροι χωρίς τη διασφάλιση ότι το έργο παράγεται από πιστοποιημένους επαγγελματίες, αποτρέποντας τη χρήση προσωπικού χαμηλής ειδίκευσης που αλλοιώνει το αποτέλεσμα.
 4. Εισαγωγή Ποιοτικών Κριτηρίων (Quality Control) Προτείνουμε τη θέσπιση ενός πλαισίου ποιοτικής αξιολόγησης βάσει διεθνών προτύπων. Η επιδότηση δεν μπορεί να λειτουργεί ως «λευκή επιταγή» για έργα χαμηλού κόστους και ελάχιστων τεχνικών προδιαγραφών.
 Κατακλείδα Η ΕΤΕΚΤ-ΟΤ ζητά την άμεση αναθεώρηση των διατάξεων. Το γεγονός ότι διατίθενται κρατικοί και ευρωπαϊκοί πόροι επιβάλλει αυστηρότατο έλεγχο ως προς το πού και γιατί δίνονται αυτά τα χρήματα. Η ενίσχυση οφείλει να εγγυάται:
 Τον σεβασμό στα εργασιακά δικαιώματα (ΣΣΕ) και την ευρωπαϊκή κοινωνική διάσταση.
 Τη διαφάνεια στη στελέχωση (Υποχρεωτικό Μητρώο).
 Την πραγματική ποιότητα και την τεχνική υπεροχή, αποτρέποντας τη διασπάθιση δημόσιου χρήματος σε παραγωγές που δεν προσφέρουν καμία πολιτιστική αξία.
 Παραμένουμε στη διάθεση των αρμόδιων φορέων για την αναλυτική παρουσίαση των προτάσεών μας.
 Με εκτίμηση, Το Διοικητικό Συμβούλιο της ΕΤΕΚΤ-ΟΤ</t>
         </is>
       </c>
-      <c r="H52" t="s">
-[...6 lines deleted...]
-      <c r="A53">
+    </row>
+    <row r="55">
+      <c r="A55">
         <v>7669</v>
       </c>
-      <c r="B53">
-[...13 lines deleted...]
-      <c r="F53" s="1">
+      <c r="B55" s="2">
         <v>46221.928831019</v>
       </c>
-      <c r="G53" t="inlineStr">
+      <c r="C55"/>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Παρέμβαση επί της Δημόσιας Διαβούλευσης – Σχόλιο στο Άρθρο 122
 Θέμα: Επιτακτική ανάγκη αναπλαισίωσης του Μητρώου Απασχολούμενων στον Πολιτισμό (ΜΑΠ) σύμφωνα με τις αρχικές δεσμεύσεις της Πολιτείας για θεσμική κατοχύρωση της εργασίας.
 Στο πλαίσιο της διαβούλευσης επί του άρθρου 122, σχετικά με τη λειτουργία του ΜΑΠ και τη διαλειτουργικότητα με συστήματα που αντλούν δεδομένα από φορείς εξαρτημένης εργασίας (Π.Σ. ΕΡΓΑΝΗ ΙΙ, e-ΕΦΚΑ), η ΕΤΕΚΤ-ΟΤ καταθέτει την ακόλουθη ένσταση και θέση:
 1. Απόκλιση από τον αρχικό σκοπό
 Το εγχείρημα του Μητρώου ξεκίνησε με τη ρητή δέσμευση για τη δημιουργία μιας «ενιαίας ταυτότητας καλλιτέχνη» και τη θεσμική εργασιακή θωράκιση του κλάδου. Διαπιστώνουμε σήμερα μια χαοτική διάσταση ανάμεσα στις διακηρύξεις αυτές και στη μετατροπή του Μητρώου σε μια ψυχρή, ελεγκτική βάση δεδομένων. Θεωρούμε επιβεβλημένο τον άμεσο επαναπροσδιορισμό του ρόλου του ΜΑΠ, ώστε να υπηρετεί την ουσιαστική προστασία του επαγγελματία και όχι τη γραφειοκρατική «διασταύρωση εισοδημάτων» που εξαντλείται σε στατιστικές απεικονίσεις.
 2. Απόρριψη του χαρακτήρα «επιδοματικής λίστας»
 Η διαρκής άντληση δεδομένων από το κράτος, χωρίς υποχρεωτικό χαρακτήρα και χωρίς να κατοχυρώνει ουσιαστικά την επαγγελματική ιδιότητα, καθιστά το Μητρώο ένα εργαλείο φακελώματος για τη διαχείριση μελλοντικών επιδομάτων. Αρνούμαστε να αποδεχθούμε την υποβάθμιση του επαγγελματία στον πολιτισμό σε «αιτούντα επιδόματος». Το Μητρώο οφείλει να λειτουργήσει ως θεσμικό εργαλείο εργασίας και όχι ως μηχανισμός διαχείρισης έκτακτων κρίσεων.
 3. Η αντίφαση της προαιρετικότητας
 Εάν ο σκοπός της Πολιτείας είναι η θεσμική προστασία του εργαζόμενου, η προαιρετικότητα του Μητρώου είναι αδιανόητη και αντιφατική. Ζητούμε τη θεσμοθέτηση της υποχρεωτικότητας, ώστε το Μητρώο να αποτελέσει το επίσημο, αδιάβλητο εργαλείο εργασιακής αναγνώρισης που υποσχέθηκε η Πολιτεία, και όχι μια προαιρετική βάση δεδομένων που χρησιμοποιείται κατά το δοκούν.
 4. Άμεσες συνέπειες του λανθασμένου σχεδιασμού
 Το μοντέλο που προωθείται με το άρθρο 122, με τον ελεγκτικό και γραφειοκρατικό του χαρακτήρα, οδηγεί σε μαζική αποχή και αποχώρηση των επαγγελματιών. Ο εργαζόμενος στον πολιτισμό δεν θα προσφέρει τα δεδομένα του σε ένα σύστημα που τον υποτιμά. Επιζητούμε την άμεση αναμόρφωση του Μητρώου σε ένα λειτουργικό εργαλείο που ανταποκρίνεται στις ανάγκες της αγοράς εργασίας και όχι στις ανάγκες των ελεγκτικών μηχανισμών.
 Καταλήγοντας, επιμένουμε στην υλοποίηση του Μητρώου που υποσχέθηκε η Πολιτεία (όπως είχε δεσμευτεί η υπουργός κυρία Μενδώνη το 2023): ένα εργαλείο θεσμικής κατοχύρωσης της εργασίας και όχι μια πλατφόρμα συλλογής δεδομένων για επιδοματικούς σκοπούς. Ο κλάδος έχει ανάγκη από εργασιακή αναγνώριση και όχι από έναν ακόμη ελεγκτικό μηχανισμό.
 Με εκτίμηση,
 Το Διοικητικό Συμβούλιο της ΕΤΕΚΤ-ΟΤ</t>
         </is>
       </c>
-      <c r="H53" t="s">
-[...6 lines deleted...]
-      <c r="A54">
+    </row>
+    <row r="56">
+      <c r="A56">
         <v>7670</v>
       </c>
-      <c r="B54">
-[...13 lines deleted...]
-      <c r="F54" s="1">
+      <c r="B56" s="2">
         <v>46222.013611111</v>
       </c>
-      <c r="G54" t="inlineStr">
+      <c r="C56"/>
+      <c r="D56" t="inlineStr">
         <is>
           <t>ΘΕΜΑ: Όχι στη σύσταση ΝΠΙΔ «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολι-τιστικής Κληρονομιάς ΑΕ». Ο Πολιτισμός είναι Δημόσιο αγαθό
 Η Πανελλήνια Ομοσπονδία Ενώσεων Μηχανικών Δημοσίων Υπαλλήλων Διπλωματούχων Ανωτάτων Σχολών (Π.Ο. ΕΜΔΥΔΑΣ) αποτελεί την Ομοσπονδία με συνδικαλιστικό, αλλά και επιστημονικό χαρακτήρα, που εκπροσωπεί το σύνολο των Διπλωματούχων Μηχανικών οι οποίοι υπηρετούν στη Δημόσια Διοίκηση (Υπουργεία, ΝΠΔΔ, ΟΤΑ Α’ &amp;amp; Β’ βαθ-μού). Απευθυνόμαστε σε εσάς, σε συνέχεια προηγούμενων αιτημάτων μας, σχετικά με το Σχέδιο Νόμου του Υπουργείου Πολιτισμού με τίτλο: «Σύσταση νομικού προσώπου ιδιωτι-κού δικαίου, με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ», το οποίο αναρτήθηκε στο opengov.
 Ως ΠΟ ΕΜΔΥΔΑΣ, σε συνέχεια σχετική ανακοίνωσης του Τμήματος Πολιτισμού της ΕΜΔΥΔΑΣ Αττικής, εκφράζουμε την εντονότατη διαφωνία μας για την υπό σχεδιασμό εκχώρηση των αρμοδιοτήτων του ΟΔΑΠ που αφορούν στη διαχείριση των εσόδων, καθώς και στη διαχείριση της κινητής και ακίνητης περιουσίας του, σε Ανώνυμη Εταιρεία, όπως προβλέπεται στο Νομοσχέδιο. Οι διαδικασίες αυτές έγιναν με την ουσιαστική απουσία των εργαζομένων από οποιαδήποτε ενημέρωση και συμμετοχή στη φάση πριν την ανάρτηση στη διαβούλευση, παρά τις σχετικές δεσμεύσεις στην από 25-05-2026 σχετική ανακοί-νωση του Δ.Σ. του συλλόγου των εργαζομένων του ΟΔΑΠ («…Η Υπουργός επιβεβαίωσε ότι η Πρόεδρος του Δ.Σ. του ΟΔΑΠ δεν διαθέτει το τελευταίο σχέδιο νόμου, και όπως χαρακτηριστικά είπε, ούτε εκείνη έχει το τελικό σχέδιο. Δεσμεύτηκε όμως ενώπιον των παρευρισκόμενων ότι μόλις αυτό ετοιμαστεί, θα το παραδώσει στην Ομοσπονδία και τον Πρόεδρο αυτής, ενώ το τοποθέτησε χρονικά πριν αυτό βγει σε διαβούλευση. Ο Πρόεδρος της Ομοσπονδίας αντίστοιχα, δεσμεύτηκε ότι θα δώσει το σχέδιο νόμου, όταν το λάβει από την Υπουργό, προς το σωματείο του ΟΔΑΠ, προκειμένου να ενημερωθούν όλοι οι υπάλληλοι»).
 Επίσης ο σύλλογος των εργαζομένων του ΟΔΑΠ με πρωτοκολλημένο αίτημά του στην από 28-04-2026 σχετική ανακοίνωση του Δ.Σ., σε συνέχεια απόφασης γενικής συνέλευσης, ζήτησε να ενημερώνεται για κάθε στοιχείο και εξέλιξη σχετικά με την ίδρυση της ΑΕ. Η μελέτη βιωσιμότητας του νέου φορέα που ζητήθηκε από την Διοίκηση του ΟΔΑΠ με ανάθεση σε ιδιωτική νομική εταιρεία (τεκμαίρεται επειδή βγήκε το σχέδιο νόμου ότι έχει παραδοθεί και παραληφθεί με θετική εισήγηση εκ μέρους της διοίκησης του ΟΔΑΠ), δεν έχει περιέλθει ακόμη σε γνώση των εργαζομένων!
 Συνεπώς, το σχέδιο κατατέθηκε στη διαβούλευση χωρίς παρουσίαση στους εργαζόμενους οποιασδήποτε οικονομοτεχνικής μελέτης ως προς τα οικονομικά και κοινωνικά οφέλη από την ίδρυση της ΑΕ, αποδυναμώνοντας περαιτέρω την οικονομική στήριξη του αρχαιολογικού έργου, όπως έχουμε δυσάρεστη εμπειρία από πληθώρα πα-ραδειγμάτων με παρόμοιες ανώνυμες εταιρίες εντός του δημοσίου (ΟΠΕΠ ΑΕ, αναπτυξια-κές δήμων κλπ). Ο περιορισμός και η αλλοίωση του δημόσιου χαρακτήρα του ΟΔΑΠ και η υφαρπαγή των καίριας σημασίας αρμοδιοτήτων του από μια Ανώνυμη Εταιρεία, το καθεστώς λειτουργίας της οποίας θα βρίσκεται, λογικά σκεπτόμενοι, εκτός δημόσιου λογιστικού, εκτός ενιαίου μισθολογίου, εκτός προσλήψεων ΑΣΕΠ και γενικότερα εκτός δημοσίου ελέγχου, καθώς δεν θα υπήρχε λόγος δημιουργίας της εάν έκανε όλα τα παραπάνω που εφαρμόζει ο ΟΔΑΠ, μας βρίσκει κάθετα αντίθετους.
 Το γεγονός, με βάση τα συμπεράσματα των ίδιων των εργαζομένων του ΟΔΑΠ, εί-ναι ότι ναι μεν ονομαστικά δεν φαίνεται να καταργείται κάποια διεύθυνση του ΟΔΑΠ (εκτός από το Τμήμα Νομικής Υποστήριξης που εκπίπτει σε Γραφείο), ωστόσο διαφαίνεται ότι υπάρχουν διευθύνσεις, αυτοτελή τμήματα ή και τμήματα τα οποία μετατρέπονται σε «κουφάρια» χωρίς ουσιαστικές αρμοδιότητες και με το ελάχιστο εναπομένον προσωπικό χωρίς καμία πιθανότητα αύξησης (αντίθετα σε επόμενη φάση είναι υπαρκτός ο κίνδυνος πλήρους κατάργησης) και τα οποία θα ασκούν απλώς μια ακαθόριστη «παρακολούθη-ση» δραστηριοτήτων της ΑΕ.
 • Υποθάθμιση του εργασιακού καθεστώτος της Δ/νσης Μελετών, Εργων, Αποτυπώσεων και Αξιοποίησης Ακίνητης Περιουσίας.
 Με βάση το κατατεθέν σχέδιο νόμου του ΥΠΠΟ, για τους υπηρετούντες μονίμους δημοσίους υπαλλήλους και υπαλλήλους ΙΔΑΧ του κλάδου ΠΕ και ΤΕ Μηχανικών που εργάζονται αυτή τη στιγμή στον Οργανισμό και σε σύγκριση με τον υφιστάμενο Ν. 4761/2020 προβλέπονται τα εξής:
 - Στο άρθρο 30, περ. η και στο άρθρα 48-50 προβλέπεται η οριστική κατάργηση των κενών οργανικών θέσεων του ΟΔΑΠ σε όλες τις Δ/νσεις και τα Τμήματα, η συνολική δε μείωση των οργανικών θέσεων της τεχνικής Δ/νσης κατά 5 οργανικές θέσεις. 
 - Για τη στελέχωση της νεοσύστατης εταιρείας ΑΕ, το άρθρο 21 παρ. 6 προβλέπεται η δυνατότητα αποσπάσεων ή μετατάξεων μέσω της Κινητικότητας.
 - Δύναται να πρόσλαμβάνεται στην ΑΕ προσωπικό με συμβάσεις έργου εκτός ΑΣΕΠ (Άρθρο 21, παρ. 4).
 - Στο άρθρο 6, παρ. 4, περ. α ορίζεται ότι η ΑΕ θα κάνει χρήση, άνευ ανταλλάγματος, των εργαστηρίων παραγωγής του ΟΔΑΠ και του εξοπλισμού τους, «επικουρούμενη από το προσωπικό του Ο.Δ.Α.Π. που απασχολείται σε αυτά».
 • Αναδιανομή αρμοδιοτήτων τεχνικής Δ/νσης ΟΔΑΠ &amp;amp; νέας ΑΕ.
 - Στο άρθρο 7, παρ. 8 προβλέπεται ότι στη «Hellenic Heritage Α.Ε.» παρέχεται η εντολή να διαχειρίζεται την ακίνητη περιουσία του ΟΔΑΠ.
 - Το άρθρο 6, παρ. 4, περ. α και ε επιτρέπει στην ΑΕ να αναθέτει την εκπόνηση κάθε είδους μελετών, συμβουλευτικών υπηρεσιών, καθώς και την υλοποίηση εξειδικευμένων τεχνικών έργων σε εξωτερικούς ιδιώτες αναδόχους.
 - Το άρθρο 6, παρ. 2, περ. ε ορίζει ότι η ΑΕ αναλαμβάνει την ανέγερση, επισκευή και συντήρηση κτιριακών υποδομών εξυπηρέτησης επισκεπτών, όπως φυλάκια, εκδοτήρια, πωλητήρια και αναψυκτήρια, εντός και πέριξ κηρυγμένων αρχαιολογικών χώρων.
 - Το άρθρο 5, περ. α και γ, σε συνδυασμό με το άρθρο 6, παρ. 1, περ. α, μεταφέρει στην ΑΕ όλα τα μεγάλα ψηφιακά έργα, τη σήμανση των χώρων, τη χρήση τεχνητής νοημοσύνης και τη διαχείριση των τρισδιάστατων ψηφιακών μοντέλων (3D) των μνημείων στην αποκλειστική δικαιοδοσία της Α.Ε.
 - Η ΑΕ έχει τις αρμοδιότητες (Άρθρο 11 παρ. 3 περ. ε) αποφασίζοντος οργάνου αναθέτουσας αρχής για συμβάσεις προμηθειών και παροχής υπηρεσιών με εκτιμώμενη αξία ανώτερη του ορίου της απευθείας ανάθεσης κατά τον ν. 4412/2016 (Α’ 147), καθώς και για συμβάσεις των εξαιρετικών περιπτώσεων που προβλέπονται από τα άρθρα 7 έως 12 και συμβάσεις των άρθρων 32 και 107 έως 110 του ν. 4412/201.
 - Οι συμβάσεις για την αξιοποίηση της ακίνητης περιουσίας γίνονται από την ΑΕ στο όνομα του ΟΔΑΠ (Άρθρο 33 παρ.3 ).
 - Αφαιρείται από τον ΟΔΑΠ η αρμοδιότητα ίδρυσης και λειτουργίας πωλητηρίων (Αρμοδιότητες Γενικού Διευθυντή, Άρθρο 37).
 Αντίθετα, δραστηριότητες στην ΔΜΕΑΑΠ όπως οι απαλλοτριώσεις για αρχαιολογι-κούς σκοπούς του Τμήματος Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων, δεν επηρεάζονται καθώς θεωρούνται μη παραγωγικές. Ενώ συνολικά στο οργανισμό βάσει του νομοσχεδίου έχουν περιοριστεί οι αρμοδιότητες του ΟΔΑΠ, στο Τμήμα παραμένουν ενώ ταυτόχρονα αποδυναμώνεται το δυναμικό του. Συγκεκριμένα, το Τμήμα σύμφωνα με τον ισχύοντα νόμο 4761/2020 (άρθρο 27, παρ. 4) «…είναι αρμόδιο για τη διενέργεια διαδικασιών κτηματογράφησης, τοπογραφικών εργασιών και μελετών και την το-πογραφική αποτύπωση αρχαιολογικών χώρων, μνημείων, καθώς και των ακινήτων ιδιοκτησίας Ο.Δ.Α.Π., την εκπόνηση και έλεγχο κτηματολογικών μελετών, κτηματολογικών διαγραμμάτων και πινάκων απαλλοτρίωσης των προς απαλλοτρίωση ακινήτων, καθώς και για την ανάπτυξη, τήρηση, διαχείριση και επεξεργασία των σχετικών γεωχωρικών δεδομένων. Λειτουργεί ως Διευθύνουσα Υπηρεσία στη φάση της εκτέλεσης σύμβασης ανάθεσης για την εκπόνηση τοπογραφικών μελετών ή για την παροχή λοιπών συναφών επιστη-μονικών υπηρεσιών». Οι ανωτέρω αρμοδιότητες διατηρούνται στο ακέραιο βάσει του υ-ποβληθέντος νομοσχεδίου, ενώ με βάση την προσθήκη στην παράγραφο δ του άρθρο 16 «….και αποζημιώσεων για ρυμοτομικές απαλλοτριώσεις ακινήτων προς ωφέλεια του Υ-πουργείου Πολιτισμού, ….» διαφαίνεται ότι θα αυξηθεί το αντικείμενο του Τμήματος έστω σε επίπεδο τεχνικής συνδρομής.
 Στο Τμήμα αυτό, μεταξύ άλλων, καταργούνται οι δύο (2) κενές οργανικές θέσεις μονίμων υπαλλήλων ΠΕ Μηχανικών με ειδικότητα Αγρονόμου Τοπογράφου Μηχανικού (εκ των οποίων η μία είναι ήδη δεσμευμένη να καλυφθεί με την προκήρυξη 2ΓΒ/2026) το οποίο θεωρούμε ότι είναι καταφανώς λανθασμένο και αδικαιολόγητο με βάση τις ανά-γκες της Υπηρεσίας. Ειδικότερα, στο εν λόγω νομοσχέδιο αναφέρονται μόνο τέσσερις (4) θέσεις της ειδικότητας αυτής οι οποίες είναι ήδη καλυμμένες. Συγκεκριμένα οι τρεις (3) αφορούν το Τμήμα Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων και η μία (1) το Τμήμα Αξιοποίησης Ακίνητης Περιουσίας. Ας σημειωθεί το γεγονός ότι η αύξηση των θέσεων από πέντε (5) σε έξι (6) έγινε με πρόσφατη πράξη της διοίκησης (Ο-ΔΑΠ/ΓΔ/ΔΕΟΛ/7965/8-4-2025, ΑΔΑ ΡΜΦΕ46ΜΖΜ4-8O0). Το θέμα της ανάγκης στελέχωσης του Τμήματος Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων με ΠΕ Μηχανικούς, με ειδικότητα Αγρονόμου Τοπογράφου Μηχανικού, έχει επισημανθεί πολλές φορές με υπηρεσιακά σημειώματα της Προϊσταμένης του Τμήματος και του Προϊσταμένου της Δ/νσης και έχουν γίνει αποδεκτά από τη διοίκηση με ενέργειες όπως με τη συμμετοχή στην κινητικότητα (2 θέσεις αγρονόμου τοπογράφου μηχανικού με απόσπαση), την προ-κήρυξη για κάλυψη μονίμου υπαλλήλου μηχανικού της αυτής ειδικότητας και το αίτημα κάλυψης 2 θέσεων ΣΟΧ αγρονόμων τοπογράφων μηχανικών.
 Επισημαίνεται τέλος ότι υπάρχει αυξανόμενη ροή των υποθέσεων, τόσο των κτημα-τογραφήσεων όσο και ειδικών τεχνικών θεμάτων που προκύπτουν με το Κτηματολόγιο και αφορούν σε όλη την ελληνική επικράτεια.
 Με βάση τα ανωτέρω αποδεικνύεται η εσφαλμένη κατάργηση των θέσεων των μο-νίμων υπαλλήλων ΠΕ Μηχανικών με ειδικότητα Αγρονόμου Τοπογράφου Μηχανικού, οι οποίες με βάση τα πάγια αιτήματα των εργαζομένων στο Τμήμα θα έπρεπε να αυξηθούν και όχι να μειωθούν.
 Στα άλλα δύο Τμήματα, το Τμήμα Αξιοποίησης Ακινήτων της Δ/νσης «κατακρεουργείται» πλήρως σε ότι αφορά τις δραστηριότητές του, καθώς θα είναι αρμόδιο να παρακολουθεί την διαχείριση της αξιοποίησης της ακίνητης περιουσίας του ΟΔΑΠ που γίνεται από την ΑΕ (Άρθρο 44). Επίσης με βάση τις εξουσιοδοτικές Διατάξεις (Άρθρο 51 παρ. 2, 3, 10) καταργούνται το πρόγραμμα αξιοποίησης ακινήτων και αναψυκτηρίων, οι όροι εφαρμογής της διαδικασίας εφάπαξ σύναψης μισθώσεων για αναψυκτήρια και η ίδρυση νέων πωλητηρίων.
 Το Τμήμα Μελετών και Εργων υποβαθμίζεται σε μεγάλο βαθμό, καθώς καταργούνται (άρθρο 31 παρ.2 στ, ζ, θ, ι και παρ. 3) διάφορες δραστηρίοτητες που ασκούνται όπως «στ) τη δημιουργία και αναβάθμιση διαδικτυακών ή φυσικών πωλητηρίων εντός και εκτός αρχαιολογικών χώρων και μουσείων, σε επιλεγμένα σημεία της Επικράτειας, καθώς και στο εξωτερικό, και τη συνεργασία με καταστήματα τρίτων ή άλλα εμπορικά δίκτυα και κανάλια πωλήσεων, με σκοπό τη διάθεση στο κοινό εμπνευσμένων εφαρμογών, καλλιτεχνημάτων, ακριβών αντιγράφων, έργων τέχνης, ψηφιακών εφαρμογών, εν γένει πολιτιστικών αντικειμένων, καθώς και τυποποιημένων - πιστοποιημένων προϊόντων της αγροδιατροφικής αλυσίδας, προερχόμενων από τη χλωρίδα που βρίσκεται εντός αρχαιολογικών χώρων, θ) τη δημιουργία και αναβάθμιση εργαστηρίων κατασκευής εκμαγείων, ακριβών αντιγράφων και απομιμημάτων, καθώς και τη δημιουργία επισκέψιμων εκθεσιακών χώρων με αντικείμενο θέματα από την πολιτιστική κληρονομιά». Επιπλέον στην παράγραφο 3 οι αρμοδιότητες αυτές μεταφέρονται στην ΑΕ.
 Ιδιαίτερα πρέπει να τονιστεί η ανάληψη εκ μέρους της ΑΕ της ανέγερσης, επισκευής και συντήρησης φυλακείων, εκδοτηρίων εισητηρίων, πωλητηρίων, αναψυκτηρίων και λοιπόων κτιρίων εξυπηρέτησης επισκεπτών σε αρχαιολογικούς χώρους, μνημεία, μουσεία και λοιπά, δραστηριότητες που μέχρι σήμερα ασκούσε το Τμήμα Μελετών και Έργων του ΟΔΑΠ. Παρόλα αυτά, στο Τμήμα Μελετών και Εργων φαίνεται να παραμένουν δραστηριότητες επικαλυπτόμενες με αυτές της ΑΕ. Φυσικά παραμένει ο κίνδυνος μελλοντικά να αφαιρεθούν πλήρως με τη μέθοδο της σταδιακής αποσύνθεσης προκειμένου να είναι πιο εύπεπτο στους εργαζόμενους.
 Επισημαίνουμε ότι ειδικότητες όπως οι αρχιτέκτονες και οι μηχανολόγοι βρίσκονταν στη Δ/νση ήδη σε μεγάλη έλλειψη εδώ και πολλά χρόνια, πόσω μάλλον με την νέα κατάσταση.
 Με βάση τα ανωτέρω,
 • σας καλούμε να απουρθούν οι εν λόγω προβλέψεις και να προσέλθετε σε διάλογο με τους εργαζόμενους, για το μέλλον του Οργανισμού, ώστε να επιτελέσει αποτελεσματικά το έργο του, επ’ ωφελεία του Δημοσίου συμφέροντος, αλλά και του Πολιτισμού ως δημόσιο αγαθό.
 • ασπαζόμαστε πλήρως τις θέσεις των Σωματείων του χώρου του Υπ. Πολιτισμού, οι οποίοι υπερθεματίζουν για την απουσία κάθε έννοιας δημοσίου συμφέροντος σε μία τέτοια εξέλιξη και συντασσόμαστε αλληλέγγυοι στο πλευρό των εργαζομένων του ΟΔΑΠ, οι οποίοι σε συνέχεια της τελευταίας γενικής τους συνέλευσης εξέδωσαν ανακοίνωση στην οποία ομόφωνα διεκδικούν:
 - Τη διατήρηση του δημόσιου χαρακτήρα του ΟΔΑΠ.
 - Την άμεση ενίσχυση της στελέχωσης των πωλητηρίων, των εργαστηρίων και όλων των Διευθύνσεων του ΟΔΑΠ.
 - Την αντίθεσή στην αλλαγή του νομικού πλαισίου, στην ίδρυση ανώνυμης ε-ταιρείας και την εκχώρηση οποιονδήποτε αρμοδιοτήτων του ΟΔΑΠ.
 - Τη διασφάλιση των υπηρεσιακών και πάσης φύσεως δικαιωμάτων των εργα-ζομένων του ΟΔΑΠ, χωρίς να υπάρξει οποιοσδήποτε κίνδυνος μεταβολής της σχέσης εργασίας τους.</t>
         </is>
       </c>
-      <c r="H54" t="s">
-[...6 lines deleted...]
-      <c r="A55">
+    </row>
+    <row r="57">
+      <c r="A57">
         <v>7671</v>
       </c>
-      <c r="B55">
-[...13 lines deleted...]
-      <c r="F55" s="1">
+      <c r="B57" s="2">
         <v>46222.022523148</v>
       </c>
-      <c r="G55" t="inlineStr">
+      <c r="C57"/>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Το Σχέδιο Νόμου για τη σύσταση ΑΕ στον Οργανισμό Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων (ΟΔΑΠ) του Υπουργείου Πολιτισμού, το οποίο έχει τεθεί αυτές τις μέρες για διαβούλευση, αποτελεί την επιτομή του αδιαφανούς τρόπου λειτουργίας του Υπουργείου και του Διοικητικού Συμβουλίου (ΔΣ) του ΟΔΑΠ σε καθοριστικής σημασίας ενέργειες που αφορούν τον πολιτισμό. Η σύσταση και ο προτεινόμενος τρόπος λειτουργίας της ΑΕ στηρίζεται αποκλειστικά στα συμπεράσματα μιας Μελέτης Βιωσιμότητας, η οποία όχι μόνο δεν έχει κοινοποιηθεί πουθενά, αλλά δεν έχει γνωστοποιηθεί από το ΔΣ ούτε καν στους ίδιους τους υπαλλήλους του ΟΔΑΠ, που επανειλημμένως την έχουν ζητήσει. Παράλληλα, το περιεχόμενο του Σχεδίου Νόμου για τη σύσταση της εν λόγω ΑΕ, είναι ενδεικτικό της κυρίαρχης αντίληψης της εμπορευματοποίησης των πάντων, χωρίς καμία απολύτως μέριμνα για ταυτόχρονη κοινωνική και πολιτισμική πρόσοδο.           
 Οι σύγχρονες στρατηγικές του Υπουργείου Πολιτισμού για τον πολιτισμό και ειδικότερα για τη διαχείριση του υλικού και άυλου πολιτιστικού αποθέματος της χώρας μας, αντιμετωπίζουν τον πολιτισμό αποκλειστικά ως οικονομικό μέγεθος με κερδοσκοπικό χαρακτήρα και όχι ως δημόσιο κοινωνικό αγαθό, καθόλα προσβάσιμο στους πολίτες, καλλιεργούμενο ποικιλοτρόπως και αναπτυσσόμενο σε όλο το φάσμα της κοινωνικής διαστρωμάτωσης. Η χάραξη και η υλοποίηση της πολιτικής για τον πολιτισμό εκχωρείται σε απροσδιορίστου προσόντων ιδιώτες και όχι σε ανθρώπους των γραμμάτων και των τεχνών ή σε αναγνωρισμένες για έργο και το ήθος τους προσωπικότητες του πολιτισμού διεθνούς εμβέλειας. Προτεραιότητα αποτελεί η «αξιοποίηση» της ακίνητης περιουσίας που κατέχει το Υπουργείο νοικιάζοντάς την σε ιδιώτες, χωρίς καμία απολύτως ρήτρα πολιτιστικής χρήσης και όχι στην παραχώρηση μέρους αυτής στη νέα γενιά καλλιτεχνών που παράγει σύγχρονο πολιτισμό και έχει αδήριτη ανάγκη υποστήριξης. Αυτό που δυστυχώς καλούμαστε όλοι από διαφορετική θέση ο καθένας να διαχειριστούμε είναι η έλλειψη ενός οράματος για τον πολιτισμό με κριτήριο τον πολιτισμό.     
 Δεδομένου όλων των παραπάνω ζητούμε: 
 -	Την απόσυρση από το Σχέδιο Νόμου της σύστασης νομικού προσώπου ιδιωτικού δικαίου με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ».
 -	Τη διατήρηση του Δημόσιου χαρακτήρα του ΟΔΑΠ και το δημόσιο έλεγχο στη διαχείριση της υλικής και της άυλης πολιτιστικής κληρονομιάς.   
 -	Τον προσδιορισμό σε προγραμματικό επίπεδο των πολιτικών ανάδειξης όχι μόνο της πολιτιστικής κληρονομιάς, αλλά και της σύγχρονης πολιτιστικής δημιουργίας, υπό το πρίσμα του ότι ο πολιτισμός είναι πρωτίστως δημόσιο, κοινωνικό αγαθό.  
 - 	Την εκπόνηση οικονομοτεχνικής μελέτης, προκειμένου να προσδιοριστούν ποιες είναι οι προϋποθέσεις ενίσχυσης σε στελεχικό δυναμικό και υλικοτεχνική υποδομή, ώστε ο ΟΔΑΠ με τη σημερινή του μορφή ως ΝΠΔΔ ελεγχόμενο από όλους τους αυστηρούς ελεγκτικούς μηχανισμούς του Δημοσίου να μπορέσει να συμβάλει στην υλοποίηση των ως άνω πολιτικών.       
 -	Την άμεση ενίσχυση με υπαλλήλους όλων των κλάδων των πωλητηρίων, των εργαστηρίων και όλων των Διευθύνσεων του ΟΔΑΠ και ειδικότερα των ΠΕ Μηχανικών στις τεχνικές υπηρεσίες του ΟΔΑΠ, κυρίως δε της ειδικότητας Αρχιτεκτόνων, καθώς και της ειδικότητας Αγρονόμων Τοπογράφων, των οποίων οι αρμοδιότητες παραμένουν.        
 -	Την εφαρμογή πολιτικών που αντιμετωπίζουν τον πολιτισμό όχι αποκλειστικά ως οικονομικό μέγεθος, αλλά ως μοχλό ανάπτυξης της τοπικής κοινωνίας και οικονομίας.
 -	Στις περιπτώσεις αξιοποίησης της ακίνητης περιουσίας που διαχειρίζεται ο ΟΔΑΠ να υπάρχει ως προϋπόθεση οι εν δυνάμει χρήσεις να αφορούν στον πολιτισμό και να συμβάλουν στην ευρύτερη πρόσβαση των πολιτών στα πολιτιστικά αγαθά.   
 -	Μέρος των ακινήτων του ΟΔΑΠ σε πανελλαδική κλίμακα να παραχωρείται δωρεάν σε καλλιτεχνικές ομάδες και ανεξάρτητους δημιουργούς, ώστε να ενισχυθεί ουσιαστικά η παραγωγή και η διάχυση του σύγχρονου πολιτισμού.</t>
         </is>
       </c>
-      <c r="H55" t="s">
-[...6 lines deleted...]
-      <c r="A56">
+    </row>
+    <row r="58">
+      <c r="A58">
         <v>7672</v>
       </c>
-      <c r="B56">
-[...13 lines deleted...]
-      <c r="F56" s="1">
+      <c r="B58" s="2">
         <v>46222.574756944</v>
       </c>
-      <c r="G56" t="inlineStr">
+      <c r="C58"/>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Δεν βλέπουμε να γίνεται κάποια συγκεκριμένη αναφορά στην ανάδειξη και υποστήριξη διάσωσης των Οπτικοακουστικών αρχείων, αν και στο παρελθόν υπήρχε σχετική πρόβλεψη. Η διάσωση των Οπτικοακουστικών αρχείων αφορά την προστασία, ανάδειξη και διάσωση του πολιτιστικού αποθέματος της Ελλάδας, την διατήρηση της ιστορικής, πολιτιστικής, αρχιτεκτονικής, λαογραφικής κληρονομιάς, αποτυπώνοντας σε μαγνητικό μέσο ή κινηματογραφικό φιλμ όλων των διαμετρημάτων. Με τη δημιουργία του ΕΚΟΜΜΕΔ ακόμη και προγραμματικές συμβάσεις που είναι ακόμη ενεργές είναι μετέωρες ενώ φορείς προσπαθούν με ίδια (και ελάχιστα μέσα και πόρους) να διασώσουν ότι μπορούν, ενώ η ψηφιοποίηση από φορείς άλλων υπουργείων συνεχίζει κανονικά. Είναι λυπηρό να μην υπάρχει αναφορά σε κάποιο πρόγραμμα ή σχέδιο για την ψηφιοποίηση της πολιτιστικής κληρονομιάς ενώ υπάρχει πρόβλεψη να ενισχυθούν ακόμη και τηλεπαιχνίδια.</t>
         </is>
       </c>
-      <c r="H56" t="s">
-[...6 lines deleted...]
-      <c r="A57">
+    </row>
+    <row r="59">
+      <c r="A59">
         <v>7673</v>
       </c>
-      <c r="B57">
-[...13 lines deleted...]
-      <c r="F57" s="1">
+      <c r="B59" s="2">
         <v>46222.62775463</v>
       </c>
-      <c r="G57" t="inlineStr">
+      <c r="C59"/>
+      <c r="D59" t="inlineStr">
         <is>
           <t>Στα θετικά του Μέρους Δ´ του σχεδίου νόμου, ΡΥΘΜΙΣΕΙΣ ΓΙΑ ΤΗΝ ΕΦΑΡΜΟΓΗ ΤΟΥ ΕΘΝΙΚΟΥ ΣΧΕΔΙΟΥ ΔΡΑΣΗΣ ΓΙΑ ΤΗΝ ΑΝΑΠΤΥΞΗ ΤΟΥ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΟΥ ΔΗΜΙΟΥΡΓΙΚΟΥ ΤΟΜΕΑ (Άρθρα 74-104), σημειώνεται ο 5ετής προγραμματισμός χρηματοδότησης του cash rebate από το Εθνικό Πρόγραμμα Ανάπτυξης (Ε.Π.Α.), αλλά με ένα κρίσιμο ερώτημα που αφορά τον καταμερισμό των διαθέσιμων πόρων ανάμεσα στις 4 νέες δράσεις, όπως αυτές περιγράφονται στο σχέδιο νόμου:
 (A1) FILM GREECE,
 (A2) ΤV GREECE,
 (B1) Video Game Development-VGD,
 και (Β2) Alter Realities
 Το παραπάνω ερώτημα δυστυχώς δεν απαντιέται με σαφήνεια από τις μεταβατικές διατάξεις του σχεδίου νόμου.  
 Επιπλέον, το ερώτημα αυτό αποκτά ιδιαίτερη σημασία μια και μέσω της νεοσύστατης δράσης (A2) ΤV GREECE, εκτός από τις ελληνικές τηλεοπτικές σειρές, για πρώτη φορά στο cash rebate, εντάσσονται και τα τηλεπαιχνίδια και οι εκπομπές ανάδειξης ταλέντων και τα ριάλιτι (όλα σε παραγωγή ελληνικών αδειοδοτημένων παρόχων).
 Παράλληλα, στη δράση (A1) FILM GREECE δε θα εντάσσονται μόνο οι κινηματογραφικές ταινίες (ελληνικές και αλλοδαπές), αλλά και όλες οι τηλεοπτικές αλλοδαπές παραγωγές. Επιπλέον στη δράση  (A1) FILM GREECE θα εντάσσονται και οι ελληνικές τηλεοπτικές παραγωγές που δεν έχουν παραγωγό κάποιον αδειοδοτημένο πάροχο (είτε απευθείας, είτε μέσω εκτελεστή παραγωγού), αλλά έχουν ανεξάρτητο παραγωγό.
 Επίσης, το σχέδιο νόμου έχει εξαιρετικά εκτενή αναφορά στα επιλεκτικά προγράμματα χρηματοδοτικής στήριξης του Ελληνικού κινηματογράφου (βλ. Κεφάλαιο Γ').
 Εδώ προκύπτουν δύο θέματα:
 1) Τα περισσότερα από τα άρθρα του Κεφαλαίου αφορούν ζητήματα που έως τώρα καθορίζονταν από το χρηματοδοτικό κανονισμό του οργανισμού (όπως συνηθίζεται σε όλους τους αντίστοιχους παγκόσμιους οργανισμούς), και δεν δύναται να αποτελούν άρθρα ενός νόμου (για παράδειγμα, το χρονικό διάστημα που μεσολαβεί από την προέγκριση στην υπογραφή της σύμβασης και, ο ορισμός των δόσεων της χρηματοδότησης, κ.α.).
 Όπως είναι ευνόητο, οι χρηματοδοτικοί κανονισμοί των Εθνικών Κέντρων Κινηματογράφου δοκιμάζονται στην πράξη και ανανεώνονται τακτικά, μια και είναι άμεσα εξαρτώμενοι από τις ολοένα και πιο ταχείς εξελίξεις του παγκόσμιου οπτικοακουστικού τομέα. Η ένταξη αυτών των ζητημάτων σε ένα νόμο, που προφανώς και δεν μπορεί να τροποποιείται σε τακτά διαστήματα, μόνο αγκυλώσεις και εμπόδια μπορεί να επιφέρει στην ανάπτυξη του τομέα.
 2) Το συγκεκριμένο Κεφάλαιο εγκαινιάζει τη δυνατότητα ανάκλησης της προέγκρισης ή και της σύμβασης χρηματοδότησης για λόγους προστασίας του δημόσιου συμφέροντος (άρθρο 84). Αυτή η νέα δυνατότητα συνδυαζόμενη με τη σύσταση πενταμελούς Κεντρικής Επιτροπής Αξιολόγησης και Επιλογής (άρθρο 85), που στην πλειοψηφία τους (άμεσα ή έμμεσα) τα μέλη της θα σχετίζονται με το Υπουργείο Πολιτισμού, δημιουργεί ερωτήματα για την πιθανή πρόθεση μεροληπτικής κρατικής παρέμβασης στο έργο του Οργανισμού, και σε κάποιες περιπτώσεις ελέγχου του περιεχομένου, πρόθεση που δεν ταιριάζει σε ένα σύγχρονο Ευρωπαϊκό κράτος.
 Για όλους τους παραπάνω λόγους, θεωρούμε πως η συνολική απόσυρση από το σχέδιο νόμου του Κεφαλαίου Γ´ (που αφορά τα επιλεκτικά προγράμματα χρηματοδοτικής στήριξης του Ελληνικού κινηματογράφου), κρίνεται απαραίτητη.
 Ο σχεδιασμός του νέου κανονισμού χρηματοδότησης του ΕΚΚΟΜΕΔ οφείλει να είναι ένα εξειδικευμένο έργο που δεν αφορά τη νομοθεσία. Για τη σύνταξη του άλλωστε προηγήθηκε διαβούλευση με τους επαγγελματίες και τους κινηματογραφικούς θεσμούς. Θεωρούμε πως η σύμπλευση με τις ανάγκες και τις προτάσεις των επαγγελματιών είναι απαραίτητη για μια υγιή εθνική κινηματογραφία που η χρηματοδότηση της θα συμβαδίζει με τις διεθνείς καλές πρακτικές.</t>
         </is>
       </c>
-      <c r="H57" t="s">
-[...6 lines deleted...]
-      <c r="A58">
+    </row>
+    <row r="60">
+      <c r="A60">
         <v>7674</v>
       </c>
-      <c r="B58">
-[...13 lines deleted...]
-      <c r="F58" s="1">
+      <c r="B60" s="2">
         <v>46222.634826389</v>
       </c>
-      <c r="G58" t="inlineStr">
+      <c r="C60"/>
+      <c r="D60" t="inlineStr">
         <is>
           <t>Γενικό σχόλιο επί της νομοθετικής πρωτοβουλίας για τη σύσταση του ΝΠΙΔ «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε.»:
 Η Γενική Συνέλευση του Συλλόγου Υπαλλήλων του ΟΔΑΠ θεωρεί ότι πρώτιστο μέλημα οφείλει να είναι η επαρκής στελέχωση του Οργανισμού σε αριθμό εργαζομένων και αντίστοιχες ειδικότητες, έτσι ώστε να επιτελέσει τον ρόλο του και να αναλάβει πρόσθετα καθήκοντα, αντί για τη σύσταση Α.Ε. που θα αναλάβει το παραγωγικό κομμάτι των εσόδων του και την υλοποίηση έργων. Από το 2020 που άλλαξε το νομικό πλαίσιο έως σήμερα το προσωπικό αυξομειώθηκε μέσω διαδικασιών κατά παρέκκλισης αποσπάσεων και μετατάξεων, αλλά χωρίς αποτέλεσμα, καθώς υπάλληλοι έκαναν χρήση τέτοιων διατάξεων και για να αποχωρήσουν. Σήμερα η υποστελέχωση παραμένει, ενώ πολλοί εργαζόμενοι επιθυμούν την μετακίνησή του ανεπιτυχώς λόγω των περιορισμών του Ν. 4440/2016, όπως τροποποιήθηκε και ισχύει. Πρώτιστο μέλημα των εργαζομένων είναι να μην μετακινηθεί ή διατεθεί κανένας υπάλληλος χωρίς τη δική του συναίνεση στην εξυπηρέτηση των σκοπών της εταιρείας, καθώς και να μη χαθεί καμία θέση εργαζομένου στον υφιστάμενο Οργανισμό (ΟΔΑΠ).
 Επιμέρους κατ΄ άρθρον παρατηρήσεις στο Α΄ Μέρος του Σχεδίου Νόμου όπως κατατέθηκαν στον Σύλλογο από τα μέλη του:
 Άρθρο 6:
 Αναφέρεται η χρήση των εργαστηρίων παραγωγής και του εξοπλισμού του ΟΔΑΠ από την ΑΕ άνευ ανταλλάγματος αλλά και η υποχρέωση των εργαζομένων στα εργαστήρια να επικουρούν τους σκοπούς της εταιρείας. Αυτό συνιστά διάθεση των εργαζομένων χωρίς συναίνεση και δεν συμφωνούμε. Στην παρ. 4 περ. α αναφέρεται η παραγωγή αντιγράφων και η χρήση μοντέλων από εξωτερικό ανάδοχο, εξέλιξη που συνιστά κίνδυνο για ένα πολύτιμο δημόσιο αγαθό όπως η εξαγωγή μοντέλων ή μητρών από τα εργαστήρια μιας δημόσιας υπηρεσίας. Επίσης δημιουργείται ζήτημα με την εκχώρηση βασικών αρμοδιοτήτων του ΟΔΑΠ στην εταιρεία όπως η κατασκευαστική δραστηριότητα εντός μνημείων, η σύναψη μελετών και έργων τεχνικού χαρακτήρα με ιδιωτικές εταιρείες, καθώς και η διαχείριση ψηφιακών έργων.
 Άρθρο 7:
 Ανατίθεται στην εταιρεία η διαχείριση της Ακίνητης Περιουσίας του ΟΔΑΠ. Ουσιαστικά γίνεται πράξη η απόσχιση αυτής της αρμοδιότητας από τον οργανισμό σε συνέχεια των προβλέψεων του Ν. 4551/2018 (για το ΤΑΠ) και του ιδρυτικού Ν. 4761/2020.
 Άρθρο 16:
 Συνιστά παραδοξότητα το Υπουργείο Πολιτισμού να κατέχει μόνο το 10% των μετοχών, αλλά να είναι εποπτεύων φορέας της υπό σύσταση ανώνυμης εταιρείας
 Άρθρο 27:
 Δεν προβλέπεται κανένα καθεστώς μετάβασης για τους αποφοίτους των ΣΑΕΚ με ειδικότητα «Αντιγραφέας Μνημείων και Εκθεμάτων», η οποία δημιουργήθηκε με γνώμονα την εξυπηρέτηση των σκοπών του ΟΔΑΠ. Οφείλει να υπάρξει ρύθμιση για την κάλυψη των αναγκών της ΑΕ και του ΟΔΑΠ από αποφοίτους της συγκεκριμένης ειδικότητας.</t>
         </is>
       </c>
-      <c r="H58" t="s">
-[...6 lines deleted...]
-      <c r="A59">
+    </row>
+    <row r="61">
+      <c r="A61">
         <v>7675</v>
       </c>
-      <c r="B59">
-[...13 lines deleted...]
-      <c r="F59" s="1">
+      <c r="B61" s="2">
         <v>46222.642939815</v>
       </c>
-      <c r="G59" t="inlineStr">
+      <c r="C61"/>
+      <c r="D61" t="inlineStr">
         <is>
           <t>Η διαχρονική ροή παρεμβάσεων στο θεσμικό πλαίσιο του Οργανισμού Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων Ο.Δ.Α.Π. [από την εποχή του Ταμείου Αρχαιολογικών Πόρων και Απαλλοτριώσεων (ΤΑΠΑ), σε Ταμείο Αρχαιολογικών Πόρων (ΤΑΠ), έως και σήμερα, με τις επιμέρους τροποποιήσεις του Οργανισμού, δείχνει σταδιακή μετατόπιση αρμοδιοτήτων (αναψυκτήρια για αρχή, πωλητήρια στην συνέχεια) προς εκμετάλλευση, με στόχο την μεγιστοποίηση εσόδων. Στα πωλητήρια, το άλλοθι ήταν η έλλειψη πωλητών, η οποία όμως δεν αντιμετωπίστηκε με προσλήψεις μόνιμου προσωπικού. Με το παρόν σχέδιο νόμου μετατοπίζονται ακόμη περισσότερες αρμοδιότητες στην υπό σύσταση εταιρία.
 Η μεγιστοποίηση των εσόδων του φορέα αποτέλεσε ζητούμενο ήδη από την εποχή των μνημονίων, στο email Χαρδούβελη, όπου περιλαμβάνονταν πρόβλεψη για αύξηση των  εσόδων από εισιτήρια κλπ. ώστε να συνδράμουν στον κρατικό προϋπολογισμό.
 Παράλληλα, υπήρξε συνεχή μείωση προσωπικού, αθρόες συνταξιοδοτήσεις λόγω πλήρωσης του εργασιακού βίου πλήθους εργαζομένων, προσλήψεις με φειδώ, ενώ στα μνημονιακά χρόνια ίσχυσε και ο κανόνας 1 πρόσληψη ανά 5 αποχωρήσεις στο δημόσιο. Η κατάσταση του προσωπικού επιδεινώθηκε. Η υποστελέχωση του φορέα άρχισε ολοένα να γίνεται περισσότερο ορατή.
 Έπειτα, προστέθηκαν οι δράσεις και τα έργα του Ταμείου Ανάκαμψης και Ανθεκτικότητας, έγιναν κάποιες προσλήψεις σε προσωπικό, συνεχίστηκαν οι αποχωρήσεις (συνταξιοδοτήσεις, ακόμα και παραιτήσεις) με ολοένα και μεγαλύτερη υποστελέχωση. Το ΤΑΑ με τα χρονοδιαγράμματα και τα ορόσημα, το προσωπικό να μην επαρκεί, οδήγησε στην ανάγκη ο φορέας να αποταθεί σε εξωτερικούς αναδόχους, συμβούλους, εταιρίες, προκειμένου να προλάβει τα ορόσημα.
 Ο ΟΔΑΠ προέβλεπε 300 οργανικές θέσεις μόνιμου προωπικού, με την στελέχωση να μην ξεπερνά το 55-60%. Το προσωπικό του φορέα “τρέχοντας” και τα έργα του ΤΑΑ, αθροιστικά στις ήδη υπάρχουσες αρμοδιότητες και παρόλη την ΥΠΟΣΤΕΛΕΧΩΣΗ, πασχίζει να φέρει εις πέρας τον όγκο των προς περάτωση εργασιών, οι οποίες και έχουν διογκωθεί (βλ. επιτροπές διαγωνισμών, πρωτοβάθμιες/δευτεροβάθμιες/αυτοδίκαιες επιτροπές παρακολούθησης/παραλαβής συμβάσεων), με την υλοποίηση όσων έχουν ήδη συντελεστεί, να οφείλεται στο υπάρχον στελεχιακό δυναμικό του ΟΔΑΠ. 
 Με το παρόν σχέδιο νόμου:
 -	μεταφέρονται αρμοδιότητες του ΟΔΑΠ προς την υπό σύσταση Α.Ε.
 Από τις ρυθμίσεις του άρθρου 42 (επί του άρθρου 21.3 και 21.5 του ν.4761/2020), του άρθρου 44 (επί του άρθρου 27.2 του ν.4761/2020) και του άρθρου 45 (επί του άρθρου 30.2.β και γ), περί παρακολούθησης αντίστοιχα των επιμέρους αρμοδιοτήτων, σκόπιμο είναι να υπάρχει σαφής οριοθέτηση - διαχωρισμός μεταξύ των αρμοδιοτήτων του ΟΔΑΠ και της υπό σύσταση εταιρίας.
 -	για τα άρθρα 48,49,50, καταργούνται 66 κενές οργανικές θέσεις του οργανισμού (22% του συνόλου).
 Μεταξύ αυτών, στις Τεχνικές Υπηρεσίες του ΟΔΑΠ, καταργούνται οργανικές θέσεις, παρόλο το έργο που επιτελούν, από τα εν εξελίξει έργα του ΤΑΑ έως τα λοιπά έργα, ενώ  απεναντίας, θα έπρεπε να στελεχωθούν.
 Ομοίως, στο Τμήμα Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων καταργείται 1 θέση Αγρονόμων Τοπογράφων Μηχανικών ΠΕ και μία (1) θέση ΙΔΑΧ Τοπογράφου Μηχανικού ΤΕ, παρόλο που δεν υπάρχει απομείωση των αρμοδιοτήτων του (αντικείμενο αποτελούν οι κτηματογραφήσεις για απαλλοτριώσεις για αρχαιολογικούς σκοπούς ανά την επικράτεια). Επιπλέον, βάσει του άρθρου 40 (που τροποποιεί το άρθρο 16.1.δ του 4761/2020), φαίνεται να υπάρχει προσαύξηση του αντικειμένου του Τμήματος. Μία επιπλέον θέση ΠΕ Τοπογράφων που δείχνει να καταργείται, δεν θα μπορούσε να καταργηθεί διότι είναι δεσμευμένη προς πλήρωση από διαγωνισμό του ΑΣΕΠ.
 -	Από τις ρυθμίσεις των άρθρων 41 και 47, με την μετονομασία σε γραφείο του νομικού τμήματος του φορέα, εν μέσω πλήθους διαγωνισμών και πολυάριθμων επιτροπών παραλαβών συμβάσεων από τις οποίες ανακύπτουν νομικά ερωτήματα προς το Τμήμα Νομικής Υποστήριξης του φορέα, δεν διαφαίνεται πώς η ρύθμιση αυτή θα συμβάλλει στην έγκαιρη επίλυση θεμάτων.
 -	Αποτελεί οξύμωρο, αναφορικά με το άρθρο 1 περί “…εκσυγχρονισμού της επιχειρησιακής και εμπορικής λειτουργίας του ΟΔΑΠ”, το άρθρο 2 περί “…συνιστά τον βασικό εκτελεστικό και επιχειρησιακό βραχίονα του Ο.Δ.Α.Π.”, στο άρθρο 16 περί μετοχικού κεφαλαίου-μετοχές αναφέρεται ότι ο ΟΔΑΠ θα κατέχει στον εκτελεστικό - επιχειρησιακό βραχίονά του μόλις 10% του μετοχικού κεφαλαίου, που ενώ στην παρ. 1 καταγράφονται ως αμεταβίβαστες οι μετοχές, στην παρ. 4 διευκρινίζεται ότι “το ποσοστό συμμετοχής του Ελληνικού Δημοσίου στο μετοχικό κεφάλαιο της Εταιρείας δεν μπορεί σε καμία περίπτωση να είναι κατώτερο του 90% του εκάστοτε μετοχικού κεφαλαίου αυτής, το οποίο και δεν μπορεί να τροποποιηθεί με απόφαση της Γ.Σ. της Εταιρείας (παρ. 5 του ιδίου άρθρου), ενώ στο άρθρο 27.8 “ο Ο.Δ.Α.Π. υποχρεούται … να καταβάλλει στην Εταιρεία εφάπαξ επιχορήγηση ποσού 3.000.000 ευρώ”, όσο αντιστοιχεί στο σύνολο του μετοχικού κεφαλαίου του άρθρου 16, ενώ θα καταβάλει και “το ποσό της διαχειριστικής αμοιβής που λαμβάνει η Εταιρεία” βάσει της παρ. 8 του άρθρου 6 του σχεδίου νόμου, όντας μόνο μέτοχος του 10%.
 Ενώ στο άρθρο 6.4.α. “…η Εταιρεία κάνει χρήση, άνευ ανταλλάγματος, των εργαστηρίων του Ο.Δ.Α.Π. και του εξοπλισμού τους, επικουρούμενη από το προσωπικό του Ο.Δ.Α.Π…”.
 -	Σύμφωνα με την παρ. ιβ) του άρθρου 3 του σχεδίου νόμου “Μοντέλο: είναι το τηρούμενο στα εργαστήρια του Ο.Δ.Α.Π. πρότυπο προϊόν, κυριότητας του Ο.Δ.Α.Π., που αναπαράγεται από τη μήτρ…”, ενώ σύμφωνα με την παρ. κ) του ιδίου άρθρου “κ) Ψηφιακό μοντέλο: είναι το φυλασσόμενο στο ψηφιακό αποθετήριο του Ο.Δ.Α.Π. πρότυπο ψηφιακό προϊόν, κυριότητας του Ο.Δ.Α.Π. …”. Γιατί τότε αντικείμενα κυριότητας του ΟΔΑΠ να διατίθενται σε εξωτερικό ανάδοχο; (βλ. παρ. 4.ε του άρθρου 6 του σχεδίου νόμου όπου αναφέρεται ότι η εταιρεία: “διαχειρίζεται, προωθεί και διαθέτει μοντέλα για την παραγωγή ακριβών αντιγράφων και αντιγράφων με ίδια μέσα ή με προσφυγή σε εξωτερικό ανάδοχο, σύμφωνα με τον ν. 4412/2016”. 
 -	Στο άρθρο 42, αναφορικά με την παρ. 6 του άρθρου 21, αναφέρεται  η “…υλοποίηση της διακίνησης και διάθεσης στα πωλητήρια του Ο.Δ.Α.Π. των ειδών παραγωγής τρίτων με το σύστημα της παρακαταθήκης”. Με τα πωλητήρια στην Α.Ε.., πώς θα λειτουργήσει ; 
 -	Καταργείται με το άρθρο 51, μεταξύ άλλων , η δυνατότητα σύστασης Περιφερειακών Υπηρεσιών σε επίπεδο γραφείου που προβλεπόταν στην παρ. 21 του άρθρου 45.</t>
         </is>
       </c>
-      <c r="H59" t="s">
-[...6 lines deleted...]
-      <c r="A60">
+    </row>
+    <row r="62">
+      <c r="A62">
         <v>7676</v>
       </c>
-      <c r="B60">
-[...13 lines deleted...]
-      <c r="F60" s="1">
+      <c r="B62" s="2">
         <v>46222.656354167</v>
       </c>
-      <c r="G60" t="inlineStr">
+      <c r="C62"/>
+      <c r="D62" t="inlineStr">
         <is>
           <t>Με το σχέδιο νόμου του Υπουργείου Πολιτισμού με τίτλο: «Σύσταση νομικού προσώπου ιδιωτικού δικαίου, με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ» γίνεται άμεση ή έμμεση ιδιωτικοποίηση της διαχείρισης αρχαιοτήτων και μνημείων. 
 Απαιτείται κατάργηση των ιδιωτικών επισκέψεων στα μνημεία. Κατάργηση του θεσμού των ιδιωτικών πριβέ γευμάτων σε αρχαιολογικούς χώρους, μουσεία και μνημεία υπό το πρόσχημα της προώθησης τοπικών προϊόντων. Επαναφορά των ταμείων και των εισιτηρίων των μεγάλων αρχαιολογικών χώρων στο προσωπικό της Αρχαιολογικής Υπηρεσίας και να σταματήσει συνεργασία με ιδιωτικές εταιρείες διαχείρισης και ασφάλειας. Ενίσχυση της έκδοσης επιστημονικών συγγραμμάτων και του Αρχαιολογικού Δελτίου από τον ΟΔΑΠ, ο οποίος πρέπει να επανέλθει στον ρόλο του ως φορέας προβολής του επιστημονικού έργου της Αρχαιολογικής Υπηρεσίας. Ψηφιακές εφαρμογές, οδηγοί και φυλλάδια με επιστημονική επιμέλεια του ΟΔΑΠ, σε συνεργασία με τις κατά τόπους Υπηρεσίες. Ενίσχυση του ΟΔΑΠ με μόνιμο προσωπικό ώστε να εκτελεί ο ίδιος ο οργανισμός τις λειτουργίες συντήρησης, υποστήριξης και προβολής. Για την αύξηση των εισιτηρίων απαιτείται επαναφορά του χειμερινού εισιτηρίου για όλους και της έκπτωσης 50% για τους άνω των 65. Η πολιτιστική κληρονομιά ανήκει και οφείλει να είναι προσιτή σε όλους/ες, χωρίς πρόσθετες «χρεώσεις» (πχ τουαλέτες, ιματιοθήκη).
 Να μην αποκοπεί η διαχείριση των ενάλιων αρχαιολογικών χώρων από την Εφορεία Εναλίων Αρχαιοτήτων, μέσω της ίδρυσης ΝΠΔΔ.
 Το πολυνομοσχέδιο του ΥΠΠΟ όχι απλώς επιχειρεί να εμπορευματοποιήσει πλήρως την πολιτιστική κληρονομιά, αναθέτοντας όλη την περιουσία του ΟΔΑΠ και του ΥΠΠΟ και την διαχείριση όλων των αρχαιολογικών χώρων, των μνημείων και των ιστορικών τόπων σε μια Ανώνυμη Εταιρεία, ουσιαστικά καταργώντας την Αρχαιολογική Υπηρεσία, αλλά προχωρά και στην πρωτοφανή αποκοπή  των επισκέψιμων ενάλιων αρχαιολογικών χώρων από την αρμόδια Εφορεία. Επιπλέον εισάγει διατάξεις που τροποποιούν τον Αρχαιολογικό Νόμο.</t>
         </is>
       </c>
-      <c r="H60" t="s">
-[...6 lines deleted...]
-      <c r="A61">
+    </row>
+    <row r="63">
+      <c r="A63">
         <v>7677</v>
       </c>
-      <c r="B61">
-[...13 lines deleted...]
-      <c r="F61" s="1">
+      <c r="B63" s="2">
         <v>46222.667164352</v>
       </c>
-      <c r="G61" t="inlineStr">
+      <c r="C63"/>
+      <c r="D63" t="inlineStr">
         <is>
           <t>Γενική παρατήρηση:
 Ο σχεδιασμός της Ανώνυμης Εταιρείας δεν πρέπει να οδηγήσει σε περαιτέρω εντατικοποίηση των εργασιών στον υποστελεχωμένο ΟΔΑΠ. Οι διαδικασίες στελέχωσης του ΟΔΑΠ μέσω ΑΣΕΠ και ΥΠΕΣ οφείλουν να προχωρήσουν λαμβάνοντας υπόψη τις δυσκολίες πρόσληψης εξειδικευμένου προσωπικού εξαιτίας της μη ανταγωνιστικής αμοιβής στον Δημόσιο Τομέα. Επαναλαμβάνουμε τη θέση μας όπως στο Α΄ Μέρος ότι δεν πρέπει να χαθεί καμιά θέση εργασίας υπαλλήλου, καθώς και να μην μετακινηθεί ή διατεθεί στην Α.Ε. χωρίς τη συναίνεσή του, ούτε προσωρινά.
 Ειδικότερες παρατηρήσεις:
 Άρθρο 38:
 1. Προτιμάται η αμοιβή με βάση διαγωνισμό για την παροχή υπηρεσιών εξωτερικών παρόχων στον ΟΔΑΠ και όχι με βάση ποσοστό επί των συναλλαγών, λόγω είσπραξης εσόδων και καταβολής εξόδων με καθυστέρηση, ενώ γεννώνται ερωτήματα για το καθεστώς συμβασιοποίησης με υπό αίρεση αμοιβές.
 2. Να προστεθεί σύμφωνη γνώμη και του ΔΣ του ΟΔΑΠ στην πώληση ειδών τρίτων από τα πωλητήρια του ΟΔΑΠ. Στο Σχέδιο Νόμου αναφέρεται μόνο γνώμη της Α.Ε. και Υπουργική Απόφαση.
 Άρθρο 40:
 1. Προσθήκη στην αναθεώρηση του Άρθρου 16 του Ν. 4761/2020 "β) την κάλυψη της δαπάνης αποζημίωσης, κατ’ εφαρμογή του άρθρου 20 του ν. 4354/2015 (Α΄ 176), περί αποζημίωσης για εργασία καθ’ υπέρβαση ή προς συμπλήρωση του υποχρεωτικού ωραρίου, των υπαλλήλων του ΟΔΑΠ που απασχολούνται για εργασία πέραν του πενθημέρου ή καθ’ υπέρβαση του υποχρεωτικού ωραρίου, καθώς και για εργασία κατά τις νυχτερινές ώρες ή κατά τις Κυριακές και εξαιρέσιμες ημέρες, όπως προβλέπεται/ορίζεται"
 2. Ορίζεται να προχωρά σε δαπάνες ο ΟΔΑΠ για ρυμοτομικές απαλλοτριώσεις. Στις έως τώρα περιπτώσεις ρυμοτομικών απαλλοτριώσεων το ΝΣΚ έχει γνωμοδοτήσει ότι ο ΟΔΑΠ δεν έχει υποχρέωση πληρωμής δαπάνης τέτοιου χαρακτήρα.
 3. Προτείνεται η εξίσωση του διαχειριστικού επιδόματος των υπαλλήλων ΟΔΑΠ και Υπουργείου Πολιτισμού με αυτό των διαχειριστών που θα οριστούν από την εταιρεία.
 Άρθρα 42, 44-45:
 Ορίζονται ως αντικείμενα τμημάτων η παρακολούθηση αντίστοιχα των επιμέρους αρμοδιοτήτων της Ανώνυμης Εταιρείας. Είναι αναγκαίο να υπάρχει σαφής οριοθέτηση - διαχωρισμός μεταξύ των αρμοδιοτήτων του ΟΔΑΠ και της υπό σύσταση εταιρίας.
 Άρθρο 45:
 Να προστεθεί «σε συνεργασία με την Διεύθυνση Διαχείρισης Οικονομικών Πόρων του ΟΔΑΠ», σε όλες τις παραγράφους α-ε που αφορούν την διαχείριση εσόδων από το Αυτοτελές Τμήμα Παρακολούθησης και Ανάπτυξης Πόρων, η οποία έχει την κατεξοχήν τεχνογνωσία διαχείρισης εσόδων στον Οργανισμό.
 Άρθρα 48-50:
 1. Καταργούνται συνολικά 66 κενές οργανικές θέσεις του οργανισμού, επιλογή από αφορά μείωση 22% επί του συνόλου των οργανικών θέσεων.
 2. Στην Διεύθυνση Μελετών, Έργων, Αποτυπώσεων και Αξιοποίησης Ακίνητης Περιουσίας του ΟΔΑΠ οι θέσεις των Μηχανικών μειώνονται σε 31 από 36 (-14%). 
 3. Χρειάζεται να προστεθούν στον ΟΔΑΠ δύο θέσεις ΙΔΑΧ Κλάδου ΠΕ Αρχαιολόγων, Ειδικότητας Πολιτιστικής Διαχείρισης</t>
         </is>
       </c>
-      <c r="H61" t="s">
-[...6 lines deleted...]
-      <c r="A62">
+    </row>
+    <row r="64">
+      <c r="A64">
         <v>7678</v>
       </c>
-      <c r="B62">
-[...13 lines deleted...]
-      <c r="F62" s="1">
+      <c r="B64" s="2">
         <v>46222.672569444</v>
       </c>
-      <c r="G62" t="inlineStr">
+      <c r="C64"/>
+      <c r="D64" t="inlineStr">
         <is>
           <t>ΕΝΩΣΗ ΕΜΜΙΣΘΩΝ ΔΙΚΗΓΟΡΩΝ δια της Προέδρου Γεωργίας Γεωργίου
 Το σχόλιο αφορά στο άρθρο 47 του σχεδίου νόμου:
 Η επιλογή της οργανικής και μισθολογικής υποβάθμισης της νομικής υπηρεσίας από Τμήμα
 σε Γραφείο, η επιλογή του Προϊσταμένου της από τον Πρόεδρο και όχι από το ανώτατο
 συλλογικό όργανο, δηλαδή το Διοικητικό Συμβούλιο και η ρητή πρόβλεψη και υπόδειξη του
 τρόπου που o Προϊστάμενός του θα συνεργάζεται με όλο το στελεχιακό δυναμικό της
 Διεύθυνσης Νομικών Υπηρεσιών της Α.Ε. (κυρίως με τις αναφορές στην ΑΣΥΡ), σε αντίθεση
 με όλες τις άλλες υπηρεσιακές μονάδες του Ο.Δ.Α.Π. που δεν θίγονται ή μετασχηματίζονται
 οργανικά, ούτε προβλέπεται για αυτές συγκεκριμένος τρόπος συνεργασίας τους με την Α.Ε.,
 θα μπορούσε να εκληφθεί ως αποδυνάμωσή της νομικής υπηρεσίας του Ο.Δ.Α.Π. έναντι της
 αντίστοιχης υπηρεσίας της υπό σύσταση Α.Ε., ενώ συνήθως αντίστοιχες υποχρεώσεις
 επιφυλάσσονται σε όργανα ή υπηρεσίες της θυγατρικής εταιρείας έναντι της μητρικής.
 Με τη διατύπωση του άρθρου, ιδίως αν ερμηνευτεί συνδυαστικά με την ατυχή διατύπωση της
 ΑΣΥΡ, επιχειρείται να επιβληθεί μονομερώς η καλή συνεργασία, δηλαδή ένας καθαρά
 υποκειμενικός και ασαφής όρος, ειδικά στη νομική υπηρεσία του Ο.Δ.Α.Π. (ενώ για καμία
 άλλη υπηρεσία, και των δύο φορέων συμπεριλαμβανομένης της Διεύθυνσης Νομικών
 Υπηρεσιών της Α.Ε. δεν προβλέπεται αντίστοιχη υποχρέωση) και δη στον Προϊστάμενό της
 (αν και οι αρμοδιότητες απονέμονται σε υπηρεσίες και όχι σε πρόσωπα), με τρόπο που θα
 μπορούσε να ερμηνευτεί ότι θίγει την προστατευμένη από διεθνείς συμβάσεις ανεξαρτησία
 του δικηγόρου.
 Για τους λόγους αυτούς, το συγκεκριμένο άρθρο και ιδίως η ΑΣΥΡ χρήζουν τροποποίησης,
 καθώς με τη συγκεκριμένη διατύπωση, περισσότερο δυσχεραίνουν, παρά διευκολύνουν το
 σκοπό του νόμου και τη συνεργασία των δύο φορέων.
 Ζητούμε να κληθεί η Ένωση Εμμίσθων Δικηγόρων και ο Δικηγορικός Σύλλογος Αθηνών κατά
 τη συζήτηση του νομοσχεδίου ενώπιον της αρμόδιας Επιτροπής της Βουλής.</t>
         </is>
       </c>
-      <c r="H62" t="s">
-[...6 lines deleted...]
-      <c r="A63">
+    </row>
+    <row r="65">
+      <c r="A65">
         <v>7679</v>
       </c>
-      <c r="B63">
-[...13 lines deleted...]
-      <c r="F63" s="1">
+      <c r="B65" s="2">
         <v>46222.6825</v>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="C65"/>
+      <c r="D65" t="inlineStr">
         <is>
           <t>Στο Άρθρο 26 παρ. 2 περ. β, γ και δ αναφέρεται ότι η Ανώνυμη Εταιρεία υπεισέρχεται σε δικαιώματα του ΟΔΑΠ και αναλαμβάνει πάσης φύσεως συμβάσεις (ακόμα και εκκρεμείς) που αφορούν τους σκοπούς της. Είναι αναγκαίο να διασαφηνιστεί η αμεσότητα αυτής της ενέργειας, για να αποφευχθεί περαιτέρω εντατικοποίηση της εργασίας του υποστελεχωμένου ΟΔΑΠ.
 Ταυτόχρονα, χρειάζεται να ξεκαθαρίσει αν θα αναλάβει τη διευθέτηση ανείσπρακτων οφειλών που αφορούν τους σκοπούς της (ακίνητα, αναψυκτήρια) και με ποια διαδικασία.</t>
         </is>
       </c>
-      <c r="H63" t="s">
-[...6 lines deleted...]
-      <c r="A64">
+    </row>
+    <row r="66">
+      <c r="A66">
         <v>7680</v>
       </c>
-      <c r="B64">
-[...13 lines deleted...]
-      <c r="F64" s="1">
+      <c r="B66" s="2">
         <v>46222.684085648</v>
       </c>
-      <c r="G64" t="inlineStr">
+      <c r="C66"/>
+      <c r="D66" t="inlineStr">
         <is>
           <t>Για τη νομική προστασία των εργαζομένων στον ΟΔΑΠ είναι αναγκαίο να ξεκαθαρίσει τί σημαίνει παρακολούθηση του έργου της Ανώνυμης Εταιρείας, ποιο είναι το αντικείμενο της παρακολούθησης. Ταυτόχρονα, οφείλουν να οριστούν δείκτες KPI για την παροχή ενδεχόμενης γνώμης προς βελτίωση ενός στόχο ή την εγκατάλειψή του. Εφόσον ο ΟΔΑΠ παρακολουθεί την ΑΕ, δύναται να την αξιολογήσει; Και με ποιον τρόπο θα επιβάλλει κυρώσεις ή θα επιβραβεύσει;</t>
         </is>
       </c>
-      <c r="H64" t="s">
-[...6 lines deleted...]
-      <c r="A65">
+    </row>
+    <row r="67">
+      <c r="A67">
         <v>7681</v>
       </c>
-      <c r="B65">
-[...13 lines deleted...]
-      <c r="F65" s="1">
+      <c r="B67" s="2">
         <v>46222.729849537</v>
       </c>
-      <c r="G65" t="inlineStr">
+      <c r="C67"/>
+      <c r="D67" t="inlineStr">
         <is>
           <t>Θεσμική Παρέμβαση  της Παράταξης «Συνέχεια με προοπτική» στο Δ.Σ. της Εταιρείας Ελλήνων Σκηνοθετών (ΕΕΣ)
 Θέμα: Υπόμνημα θέσεων και παρατηρήσεων επί του Μέρους Δ΄ (Άρθρα 74-104) για τον Οπτικοακουστικό Τομέα.
 Το υπό διαβούλευση σχέδιο νόμου αντιμετωπίζει την κινηματογραφική τέχνη αποκλειστικά ως επενδυτικό προϊόν, υποβαθμίζοντας την Ελλάδα σε ένα επιδοτούμενο σκηνικό ("location") για ξένα studios, ενώ οδηγεί σε θεσμική και οικονομική απαξίωση την εθνική μας κινηματογραφία και τον Έλληνα δημιουργό.
  Καταθέτουμε τις εξής συγκεκριμένες, άμεσες προτάσεις:
 1. Επί του Άρθρου 85 (Κεντρική Επιτροπή Αξιολόγησης): Είναι απαράδεκτο η 5μελής επιτροπή που κρίνει την καλλιτεχνική αξία των ελληνικών ταινιών να ελέγχεται από μια τεχνοκρατική και διοικητική πλειοψηφία (3 στα 5 μέλη από τη διοίκηση του ΕΚΚΟΜΕΔ και το Υπουργείο). Προτείνουμε τη διεύρυνση της Επιτροπής σε 7μελή, με την υποχρεωτική, θεσμική συμμετοχή εκπροσώπου της Εταιρείας Ελλήνων Σκηνοθετών (ΕΕΣ) και της Ένωσης Σεναριογράφων Ελλάδος.
 2. Επί του Άρθρου 78 (παρ. 7 &amp;amp; 12): Καταγγέλλουμε τη θεσμοθέτηση της χρηματοδότησης reality shows, τηλεπαιχνιδιών και lifestyle εκπομπών των ιδιωτικών καναλιών μέσω των πόρων του Cash Rebate. Ζητούμε την πλήρη και ρητή εξαίρεση αυτών των τηλεοπτικών υποπροϊόντων από τις κρατικές ενισχύσεις. Τα χρήματα του πολιτισμού ανήκουν στην τέχνη, όχι στην trash TV.
 3. Επί των Άρθρων 74, 78 &amp;amp; 83 (Οικονομική Ανισότητα): Την ώρα που ο συνολικός ετήσιος προϋπολογισμός για όλες τις ελληνικές ταινίες είναι μόλις 15 εκατομμύρια ευρώ (φέρνοντας την Ελλάδα στην τελευταία θέση της Ευρώπης σε ύψος κρατικής επιχορήγησης), ορίζεται προκλητικά ότι μία και μόνο ξένη παραγωγή μπορεί να απορροφήσει έως και 10 εκατομμύρια ευρώ. Απαιτούμε τη θεσμοθέτηση δεσμευτικού, σταθερού ποσοστού επί των συνολικών ετήσιων πόρων του ΕΚΚΟΜΕΔ, το οποίο θα κατευθύνεται αποκλειστικά στο Επιλεκτικό Πρόγραμμα για την εγχώρια παραγωγή.
 4. Επί του Άρθρου 78 (παρ. 2 - Δημιουργικό Κόστος): Ο περιορισμός του βασικού δημιουργικού κόστους (αμοιβές σκηνοθέτη/σεναριογράφου) στο 30% υποβαθμίζει την πνευματική εργασία. Προτείνουμε το όριο να αυξηθεί στο 40% ειδικά για τα «δύσκολα οπτικοακουστικά έργα» (ταινίες μικρού μήκους, ντοκιμαντέρ, πρώτη/δεύτερη ταινία δημιουργού), ώστε να διασφαλίζονται αξιοπρεπείς αμοιβές.
 5. Επί του Άρθρου 84 (παρ. 8 - Ανάκληση Χρηματοδοτήσεων): Η αόριστη αναφορά σε ανάκληση χρηματοδότησης «για λόγους προστασίας του δημόσιου συμφέροντος» εισάγει επικίνδυνες γκρίζες ζώνες που μπορούν να χρησιμοποιηθούν ως εργαλείο λογοκρισίας. Ζητούμε την πλήρη απάλειψη της φράσης αυτής.
 6. Επί του Άρθρου 84 (παρ. 4 &amp;amp; 5 - Προθεσμίες): Οι άκαμπτες προθεσμίες (2 έτη για οριστικοποίηση φακέλου, 3 έτη για ολοκλήρωση ταινίας) αγνοούν τις δυσκολίες της ελληνικής αγοράς στην εξεύρεση συμπληρωματικών πόρων. Προτείνουμε την επιμήκυνση των προθεσμιών κατά ένα έτος για τις εγχώριες παραγωγές.
 7. Επί του Άρθρου 103 (παρ. 12 &amp;amp; 13): Καταδικάζουμε τη διάταξη που επιτρέπει τη μονιμοποίηση αποσπασμένων υπαλλήλων στο ΕΚΚΟΜΕΔ κατά παρέκκλιση της κείμενης νομοθεσίας και χωρίς κρίση υπηρεσιακών συμβουλίων, στήνοντας έναν μηχανισμό «ημετέρων».
 Ο κινηματογράφος δεν είναι απλώς ένας «αναπτυξιακός πυλώνας της οικονομίας». Είναι πολιτισμός και συλλογική μνήμη. Και αυτή τη μνήμη την παράγουν οι δημιουργοί, όχι οι τεχνοκράτες.
 Για την παράταξη «Συνέχεια με προοπτική»
 Ο επικεφαλής, Στέργιος Μήτας  Σκηνοθέτης – Μέλος του Δ.Σ. της Εταιρείας Ελλήνων Σκηνοθετών (ΕΕΣ)</t>
         </is>
       </c>
-      <c r="H65" t="s">
-[...6 lines deleted...]
-      <c r="A66">
+    </row>
+    <row r="68">
+      <c r="A68">
         <v>7682</v>
       </c>
-      <c r="B66">
-[...13 lines deleted...]
-      <c r="F66" s="1">
+      <c r="B68" s="2">
         <v>46222.746076389</v>
       </c>
-      <c r="G66" t="inlineStr">
+      <c r="C68"/>
+      <c r="D68" t="inlineStr">
         <is>
           <t>Σχόλιο επί του Κεφαλαίου Γ΄ – Επιλεκτικό Πρόγραμμα (άρθρα 83-90)
 Το βασικό διακύβευμα του Κεφαλαίου Γ΄ του σχεδίου νόμου δεν είναι μόνο η τροποποίηση επιμέρους διαδικασιών, αλλά η διατήρηση της ανεξαρτησίας της καλλιτεχνικής κρίσης και του χαρακτήρα των επιλεκτικών χρηματοδοτήσεων ως εργαλείου πολιτιστικής πολιτικής.
 Οι επιλεκτικές χρηματοδοτήσεις έχουν διαφορετική αποστολή από τα επενδυτικά εργαλεία. Υπάρχουν για να στηρίζουν έργα καλλιτεχνικής και πολιτιστικής αξίας, συμπεριλαμβανομένων έργων που λόγω της φύσης τους δεν μπορούν να αξιολογηθούν αποκλειστικά με εμπορικά ή οικονομικά κριτήρια.
 Για τον λόγο αυτό θεωρώ κρίσιμο να διατηρηθεί σαφής θεσμική διάκριση ανάμεσα στο Cash Rebate (άρθρα 76-82) και στο Επιλεκτικό Πρόγραμμα (άρθρα 83-90). Το πρώτο αποτελεί εργαλείο αναπτυξιακής πολιτικής με στόχο την προσέλκυση παραγωγών και επενδύσεων. Το δεύτερο αποτελεί εργαλείο πολιτιστικής πολιτικής και η λειτουργία του πρέπει να διέπεται πρωτίστως από την ανεξάρτητη καλλιτεχνική αξιολόγηση.
 Θεωρώ επίσης ότι σημαντικό μέρος των διατάξεων του Κεφαλαίου Γ΄ αφορά ζητήματα που, κατά τη φύση τους, ανήκουν στον χρηματοδοτικό κανονισμό λειτουργίας του Ε.Κ.Κ.Ο.ΜΕ.Δ. και όχι σε τυπικό νόμο. Ζητήματα όπως τα στάδια αξιολόγησης, οι προθεσμίες, οι όροι εκταμίευσης και οι διαδικασίες εφαρμογής αποτελούν αντικείμενο κανονισμού, ο οποίος πρέπει να μπορεί να αναθεωρείται και να προσαρμόζεται στις εξελίξεις του οπτικοακουστικού τομέα και στις ανάγκες της κινηματογραφικής κοινότητας. Η ενσωμάτωσή τους σε νόμο περιορίζει σημαντικά αυτή τη δυνατότητα, δυσχεραίνει τη μελλοντική προσαρμογή του συστήματος και αποκλίνει από τη συνήθη πρακτική που ακολουθούν τα περισσότερα ευρωπαϊκά κέντρα κινηματογράφου, όπου τα ζητήματα αυτά ρυθμίζονται μέσω κανονισμών και όχι μέσω νομοθετικών διατάξεων.Με αυτή την επιφύλαξη ως προς τη δομή του Κεφαλαίου Γ΄, καταθέτω τις ακόλουθες επιμέρους παρατηρήσεις και προτάσεις.
 1. Καλλιτεχνική αξιολόγηση και αρμοδιότητες της Κεντρικής Επιτροπής (άρθρα 84 και 85)
 Η αξιολόγηση των έργων αποτελεί τον πυρήνα του Επιλεκτικού Προγράμματος.
 Η δυνατότητα της πενταμελούς Κεντρικής Επιτροπής να αποκλίνει από την αξιολόγηση των ανεξάρτητων εμπειρογνωμόνων δημιουργεί σοβαρό θεσμικό ζήτημα, καθώς μεταφέρει την τελική καλλιτεχνική κρίση από τους ειδικούς αξιολογητές σε ένα διοικητικό όργανο.
 Προτείνεται:
 η Κεντρική Επιτροπή να περιορίζεται στον έλεγχο νομιμότητας, διαδικασίας, προϋπολογισμού και διαθεσιμότητας πόρων,
 η τελική καλλιτεχνική κατάταξη των έργων να προκύπτει αποκλειστικά από την αξιολόγηση των ανεξάρτητων εμπειρογνωμόνων.
 Εφόσον διατηρηθεί δυνατότητα απόκλισης από την αξιολόγηση των εμπειρογνωμόνων, αυτή θα πρέπει να επιτρέπεται μόνο κατ’ εξαίρεση, με ομόφωνη, ειδικά αιτιολογημένη και δημόσια γνωστοποιούμενη απόφαση.
 Διαφορετικά, η αξιολόγηση των εμπειρογνωμόνων κινδυνεύει να μετατραπεί από αποφασιστικό στοιχείο της διαδικασίας σε απλή γνωμοδότηση.
 2. Σύνθεση της Κεντρικής Επιτροπής (άρθρο 85)
 Η σύνθεση της Κεντρικής Επιτροπής πρέπει να αντανακλά τον χαρακτήρα των επιλεκτικών χρηματοδοτήσεων ως θεσμού πολιτιστικής πολιτικής.
 Προτείνεται:
 πλειοψηφική συμμετοχή προσώπων με αναγνωρισμένη κινηματογραφική εμπειρία,
 θεσμική εκπροσώπηση του δημιουργικού ντοκιμαντέρ,
 εγγυήσεις ανεξαρτησίας των μελών από την εκάστοτε πολιτική ηγεσία.
 Η δημόσια χρηματοδότηση της καλλιτεχνικής δημιουργίας απαιτεί θεσμικά αντίβαρα ώστε η τελική κρίση να παραμένει συνδεδεμένη με την κινηματογραφική γνώση και εμπειρία.
 3. Διαφάνεια της διαδικασίας αξιολόγησης (άρθρα 84-85)
 Η αξιοπιστία του συστήματος προϋποθέτει πλήρη διαφάνεια.
 Προτείνεται να δημοσιοποιούνται:
 η βαθμολογία κάθε έργου,
@@ -2739,78 +1565,60 @@
 Θα πρέπει να προβλεφθεί ρητά ότι οι αποφάσεις χρηματοδότησης δεν μπορούν να επηρεάζονται από το πολιτικό, ιδεολογικό ή θεματικό περιεχόμενο ενός έργου.
 Η αρχή αυτή απορρέει από:
 το άρθρο 16 παρ. 1 του Συντάγματος (ελευθερία της τέχνης),
 το άρθρο 14 του Συντάγματος (ελευθερία έκφρασης),
 το άρθρο 10 της ΕΣΔΑ,
 το άρθρο 13 του Χάρτη Θεμελιωδών Δικαιωμάτων της Ευρωπαϊκής Ένωσης.
 Οι επιλεκτικές χρηματοδοτήσεις δεν μπορούν να εξαρτώνται από τη συμφωνία ή τη διαφωνία της εκάστοτε διοίκησης με το περιεχόμενο ενός έργου, αλλά αποκλειστικά από την ανεξάρτητη καλλιτεχνική αξιολόγησή του.
 5. Αποσαφήνιση της έννοιας «δημόσιο συμφέρον» ως λόγου ανάκλησης (άρθρο 84)
 Η επίκληση του «δημοσίου συμφέροντος» ως λόγου ανάκλησης χρηματοδότησης απαιτεί σαφέστερο νομοθετικό προσδιορισμό.
 Θα πρέπει να καθορίζονται:
 το αρμόδιο όργανο,
 τα αντικειμενικά κριτήρια,
 η διαδικασία λήψης απόφασης,
 οι εγγυήσεις ελέγχου.
 Η έννοια του δημοσίου συμφέροντος αποτελεί σημαντική νομική αρχή, δεν μπορεί όμως να λειτουργεί ως αόριστη βάση περιορισμού της καλλιτεχνικής ελευθερίας ή ως μέσο αξιολόγησης του περιεχομένου ενός έργου.
 Απαιτούνται σαφή, προβλέψιμα και ελέγξιμα κριτήρια ώστε να προστατεύεται η αρχή της νομιμότητας και της ασφάλειας δικαίου.
 6. Διακριτός χαρακτήρας Επιλεκτικού Προγράμματος και Cash Rebate (άρθρα 76-90)
 Η διεύρυνση των επιλέξιμων κατηγοριών χρηματοδότησης πρέπει να εξεταστεί με ιδιαίτερη προσοχή ώστε να μην υπάρξει μετατόπιση δημόσιων πόρων από την κινηματογραφική δημιουργία προς παραγωγές που ήδη διαθέτουν ισχυρή εμπορική δυνατότητα.
 Το Cash Rebate αποτελεί εργαλείο αναπτυξιακής πολιτικής.
 Το Επιλεκτικό Πρόγραμμα αποτελεί εργαλείο πολιτιστικής πολιτικής.
 Η εξομοίωση των δύο μηχανισμών θα αλλοίωνε τον λόγο ύπαρξης των επιλεκτικών χρηματοδοτήσεων, οι οποίες υπάρχουν ακριβώς για να υποστηρίζουν την καλλιτεχνική δημιουργία, την πολιτιστική πολυφωνία και έργα που δεν μπορούν να υλοποιηθούν αποκλειστικά με όρους αγοράς.
 Πρόταση συνολικής αρχής:
 Η διοίκηση του Ε.Κ.Κ.Ο.ΜΕ.Δ. οφείλει να διασφαλίζει τη νομιμότητα, τη διαφάνεια και την ορθή διαχείριση των δημόσιων πόρων. Η καλλιτεχνική κρίση, όμως, πρέπει να παραμένει ανεξάρτητη και να ασκείται από πρόσωπα με την απαιτούμενη καλλιτεχνική γνώση και εμπειρία.</t>
         </is>
       </c>
-      <c r="H66" t="s">
-[...6 lines deleted...]
-      <c r="A67">
+    </row>
+    <row r="69">
+      <c r="A69">
         <v>7684</v>
       </c>
-      <c r="B67">
-[...13 lines deleted...]
-      <c r="F67" s="1">
+      <c r="B69" s="2">
         <v>46222.798634259</v>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="C69"/>
+      <c r="D69" t="inlineStr">
         <is>
           <t>Η θεσμοθέτηση Ανώνυμης Εταιρείας μετατρέπει τον ΟΔΑΠ σε όχημα ιδιωτικοποίησης των μνημείων και κατασπατάλησης των εσόδων από τους αρχαιολογικούς χώρους και τα μουσεία της χώρας σε αλλότριους σκοπούς. Η ανάθεση όλων σχεδόν των λειτουργιών του ΟΔΑΠ που αφορούν στη διαχείριση αρχαιολογικών χώρων και μουσείων, που δημιουργήθηκαν με χρήματα του ελληνικού λαού (εθνικούς ή κοινοτικούς πόρους) και τον κόπο των εργαζομένων στην Αρχαιολογική Υπηρεσία, συνιστά την πλήρη ιδιωτικοποίησή τους, την υποταγή τους στο πρόσκαιρο κέρδος. Ο πολιτιστικός, κοινωνικός, εκπαιδευτικός, συμπεριληπτικός ρόλος της πολιτιστικής κληρονομιάς, που μάλιστα ορίζεται από το Σύνταγμα της χώρας και τον Αρχαιολογικό Νόμο, παραγκωνίζεται πλήρως και τη θέση τους παίρνουν τα γεύματα, οι δεξιώσεις, η ιδιωτική χρήση και το κέρδος των ολίγων. Η κατεύθυνση του σχεδίου νόμου είναι να γίνει στα μνημεία και τους αρχαιολογικούς χώρους ό,τι έχει συμβεί και με τα νησιά μας: να γίνουν απλησίαστα και αφιλόξενα για τους Έλληνες πολίτες, παραδομένα στο κέρδος, κόντρα σε κάθε λογική αειφορίας.
  https://archaeol.gr/to-tameio-archaiologikon-poron-i-anonymi-etaireia-tou-odap-i-diacheirisi-ton-mnimeion-kai-to-dimosio-symferon/
 Αρθρο 1
 Οι σκοποί που περιγράφονται θεραπεύονται ήδη από τον ΟΔΑΠ, ως συνέχεια του ΤΑΠ που ιδρύθηκε και λειτουργεί από το 1961, και έχουν ήδη υλοποιηθεί από τον ΟΔΑΠ ως ΝΠΔΔ τα τελευταία χρόνια. Η διαχείριση μνημείων και αρχαιολογικών χώρων δεν έχει μόνον εμπορικό χαρακτήρα, αφού ακόμη και τα πωλητέα είδη αποτελούν την σύνδεση του επισκέπτη με τον αρχαιολογικό χώρο/μνημείο/μουσείο και τη χώρα που επισκέφθηκε, ανάμνηση, εμπειρία και σύνδεση με όλα τα παραπάνω, έχοντας ταυτόχρονα πολιτιστική διάσταση αλλά και διάσταση εξωτερικής πολιτικής. Ο ευτελισμός για την επίτευξη κέρδους το μόνο που θα καταφέρει θα είναι να δυσφημισθούν οι αρχαιολογικοί χώροι, τα μνημεία και τα μουσεία, εν τέλει η ίδια η χώρα ως προορισμός.
 Άρθρο 2
 Στο υπόλοιπο σχέδιο νόμου δεν περιγράφεται η ΑΕ ως «εκτελεστικός βραχίονας», αλλά ως μια Εταιρεία που υποκαθιστά τον ΟΔΑΠ, την Αρχαιολογική Υπηρεσία, ακόμη και το ΥΠΠΟ. Για παράδειγμα,  στο αμέσως επόμενο άρθρο 3, παρ. στ΄, η ΑΕ αποφασίζει και καταργεί ακόμη και τα λογότυπα των Υπηρεσιών της ΓΔΑΠΚ.
 Άρθρο 3
 Όλα όσα περιγράφονται εδώ, είτε υπάρχουν ήδη και έχουν δημιουργηθεί ήδη από τον ΟΔΑΠ (λ.χ. ενιαία οπτική ταυτότητα) είτε μπορούν να υλοποιηθούν από τον ΟΔΑΠ χωρίς να χρειάζεται καμία ΑΕ (όπως το ενιαίο εισιτήριο σε ομάδες αρχαιολογικών χώρων, που υπήρχε ήδη επί δεκαετίες και το χειριζόταν το ΤΑΠ και ο ΟΔΑΠ). Ως προς τα προϊόντα αγροτοδιατροφικής αλυσίδας, ορισμένα  έχουν παραχθεί ήδη και δεν πωλήθηκαν λόγω αδιανόητα υψηλής τιμής. Πριν παραχθούν νέα, καλό θα ήταν να δημοσιοποιηθεί πόσο κόστισε, σε ποιες εταιρείες, και πόσα ήταν τα έσοδα από το «λάδι Ολυμπίας» που διαφήμισε το 2021 το Υπουργείο Πολιτισμού https://www.culture.gov.gr/el/Information/SitePages/view.aspx?nID=4019 και ο Πρωθυπουργός.
 Είναι απαράδεκτη η φράση “η οποία αντικαθιστά υποχρεωτικά κάθε τυχόν υφιστάμενο στοιχείο σήμανσης ή λογότυπο των Περιφερειακών Υπηρεσιών της ΓΔΑΠΚ”. Μια Ανώνυμη Εταιρεία με εμπορικό σκοπό δεν θα υποκαταστήσει την αρχαιότερη Υπηρεσία του ελληνικού κράτους, την Αρχαιολογική Υπηρεσία, που προστατεύει και διαχειρίζεται με επιστημονικό τρόπο τα μνημεία και τους αρχαιολογικούς χώρους, σύμφωνα με το Σύνταγμα και τον Αρχαιολογικό Νόμο.
 ‘Αρθρο 4
 Ο προηγούμενος νόμος που όριζε το ίδιο, σύσταση ΝΠΙΔ με την μορφή της ΑΕ, ήταν ο Ν. 2557/1997, που ίδρυσε τον ΟΠΕΠ ΑΕ. Από το 2004 και εξής, ο ΟΠΕΠ ανέλαβε επίσης να «φέρει έσοδα» στο τότε ΤΑΠ (νυν ΟΔΑΠ). Τελικά, το 2010 ο ΟΠΕΠ τέθηκε σε εκκαθάριση, με έλλειμμα 14 εκ. ευρώ, ενώ τα προηγούμενα χρόνια έπαιρνε επιχορήγηση από το ΝΠΔΔ ΤΑΠ, στερώντας ζωτικής σημασίας πόρους τόσο για τις ανάγκες των μνημείων και την λειτουργία της Αρχαιολογικής Υπηρεσίας όσο και για τον κρατικό προϋπολογισμό. Το όνειδος αυτό επιχειρείται να επαναληφθεί με αυτό το σχέδιο νόμου. 
 Το άρθρο 4 του σχεδίου νόμου υπάγει τη νέα εταιρεία  στον  ν. 4972/2022 περί εταιρικής διακυβέρνησης. Η προστασία της δημόσιας περιουσίας και της πολιτιστικής κληρονομιάς, που αποτελεί δημόσιο αγαθό το οποίο ανήκει σε όλους τους πολίτες, από την κακοδιαχείριση είναι κατοχυρωμένη από το Σύνταγμα, επομένως κάθε νόμος οφείλει να μην την θέτει σε επισφάλεια με πράξεις ή παραλείψεις.
 Η επιλογή της σύστασης μιας τέτοιας ανώνυμης εταιρείας αντικαθιστά σταδιακά το σύστημα δημοσίου θεσμικού ελέγχου με μηχανισμούς εταιρικής διακυβέρνησης, που λειτουργούν με εμπορικούς όρους και νομοτελειακά, όταν αυτοί θα ανταγωνίζονται το Δημόσιο Συμφέρον, δεν θα υπάρχει ανάχωμα προς υπεράσπισή του. Η λογοδοσία παύει να ασκείται πρωτίστως μέσω των θεσμών της Δημόσιας Διοίκησης και μεταφέρεται σε εταιρικά όργανα, όπως το Διοικητικό Συμβούλιο και ο Διευθύνων Σύμβουλος που διορίζονται απευθείας από τον Υπουργό, και σε εξωτερικούς συνεργάτες που θα τους ανατίθεται ο «εσωτερικός έλεγχος» με απευθείας αναθέσεις.
 Πρόκειται για θεμελιώδη μεταβολή του τρόπου άσκησης δημόσιας εξουσίας και της διαχείρισης της δημόσιας περιουσίας και της πολιτιστικής κληρονομιάς. Όταν ο θεσμικός  έλεγχος μιας εταιρείας που θα διαχειρίζεται εκατοντάδες εκατομμύρια ευρώ και μαζί το συμβολικό κεφάλαιο της  δημόσιας πολιτιστικής  περιουσίας, αρχαιολογικούς χώρους, μουσεία, ιστορικούς τόπους, δεν ασκείται από τα θεσμικά όργανα και το ΥΠΠΟ, αλλά εντάσσεται στη λογική της εταιρικής διακυβέρνησης, δημιουργείται σοβαρό θεσμικό έλλειμμα και ανοίγει ο δρόμος για την κακοδιαχείριση.
 Άρθρο 5
 Ο αμαρτωλός ΟΠΕΠ ΑΕ, που έκλεισε το 2010 με έλλειμμα 14 εκ.ευρώ, ισχυριζόταν ότι θα βοηθήσει την προβολή των μνημείων χρησιμοποιώντας νέες τεχνολογίες. Σύναψε συμφωνία με τη Siemens για 4.500 ηλεκτρονικούς ξεναγούς σε μνημεία και αρχαιολογικούς χώρους. Οι ηλεκτρονικοί ξεναγοί δεν παραδόθηκαν ποτέ, αν και η προκαταβολή των περίπου 4 εκατ. ευρώ δόθηκε κανονικότατα. Η ιστορία επαναλαμβάνεται ως φάρσα, στις παρ. α, β.
 Το ηλεκτρονικό εισιτήριο εγκαταστάθηκε από το ΝΠΔΔ ΤΑΠ/νυν ΟΔΑΠ και δεν χρειάζεται καμία ΑΕ για να λειτουργεί. 
 Πωλητήρια υπάρχουν σε πάρα πολλούς αρχαιολογικούς χώρους και μουσεία. Κατασκευάστηκαν με πόρους του κρατικού προϋπολογισμού, κοινοτικούς πόρους ( κυρίως ΕΣΠΑ) και, τα τελευταία χρόνια, με πόρους του ΤΑΑ γι’ αυτό και αποτελούν περιουσία του ελληνικού λαού. Αντί να αξιοποιηθεί η κρατική αυτή περιουσία για να προωθηθούν οι μοναδικές δράσεις του ΤΑΠ (εκμαγεία, πωλητέα, εκδόσεις) που αποτελούν από μόνες τους πολιτιστικό είδος με μεγάλη διάδοση και κύρος, το ΔΣ του ΟΔΑΠ παραχωρεί όλην την σχετική υποδομή σε ιδιώτες έναντι χαμηλού ενοικίου, και τους επιτρέπει να διαθέτουν μέσα από τα ίδια πωλητήρια και άλλα προϊόντα, που δεν είναι παραγωγής ΟΔΑΠ. Παραδίδουν, δηλαδή, σε ιδιώτες πωλητήρια και αναψυκτήρια που δεν θα επιτρεπόταν καν να χτιστούν εντός αρχαιολογικού χώρου εάν αυτός δεν ανήκε στη δικαιοδοσία του ΥΠΠΟ και τα κτήρια αυτά δεν λειτουργούσαν ως βοηθητικές εγκαταστάσεις  του αρχαιολογικού χώρου. Επιπλέον, ως κτήρια ανήκοντα στο ΥΠΠΟ, και ευρισκόμενα εντός αρχαιολογικών χώρων, για οποιαδήποτε αντικατάσταση, φθορά κ.λπ. εργασίες, υπεύθυνο είναι το ίδιο το ΥΠΠΟ. Ήδη στη ΔΙΑΥΓΕΙΑ φαίνονται τα κονδύλια που διαθέτει το ΥΠΠΟ για πωλητήριο που έχει παραχωρηθεί σε ιδιώτη.
 Τα ζ,η,θ είναι έργο σε εξέλιξη, με χρήματα του Ταμείου Ανάκαμψης: https://www.odap.gr/piraeus-260/ Το ότι το έργο δεν έχει τελειώσει, ενώ το ΤΑΑ ολοκληρώθηκε στις 30/6/2026 είναι ένα μείζον ζήτημα. Το ότι η πολιτική ηγεσία προσπαθεί να αποκρύψει ότι το έργο δεν ολοκληρώθηκε με χρηματοδότηση του ΤΑΑ, δημιουργώντας μια ακόμη “τρύπα”, και το περνά στην ΑΕ για να ολοκληρωθεί με τα χρήματα του ΟΔΑΠ και του κρατικού προϋπολογισμού, είναι μια ακόμη σκανδαλώδης προσπάθεια συγκάλυψης της πραγματικής κατάστασης των έργων στο ΤΑΑ που επέβαλε η πολιτική ηγεσία, με ανέφικτα χρονοδιαγράμματα και υπέρογκους προϋπολογισμούς.
 Ως προς το ιβ παραπέμπουμε σε πρόσφατη ανακοίνωσή μας https://archaeol.gr/ta-mnimeia-kai-ta-mouseia-den-einai-fonto-gia-gamilies-dexioseis/
 Ως προς το ιγ εδώ και δεκαετίες ιδιώτες έμποροι προσπαθούν να έχουν πρόσβαση στην μοντελοθήκη του ΤΑΠ/νυν ΟΔΑΠ, για να μπορούν να παράγουν ακριβή αντίγραφα, τα οποία αποτελούν κρατική περιουσία του ΥΠΠΟ και του ελληνικού λαού. Στο σημείο αυτό φαίνεται ότι η ΑΕ θα τα παραδώσει μόνη της σε ιδιώτες και θα τους δώσει και άδεια να παράγουν “ακριβή αντίγραφα υπό κλίμακα” (δεν υπάρχει ακριβές αντίγραφο αρχαίου αγάλματος υπό κλίμακα, το υπό κλίμακα αναιρεί το ακριβές αντίγραφο). Όλα στο βωμό του ιδιωτικού κέρδους και εις βάρος των εσόδων του δημοσίου και του ΥΠΠΟ.
 Μεγάλη απορία προκαλεί και το σημείο ιε: έχει πράγματι ανάγκη το Υπουργείο Πολιτισμού τις συμβουλές μιας ΑΕ για τον “σχεδιασμό της πολιτικής για την ανάδειξη της πολιτιστικής κληρονομιάς”; Οι Υπηρεσίες του ΥΠΠΟ έχουν εμπειρία δύο αιώνων στην προστασία και ανάδειξη της πολιτιστικής κληρονομιάς, με επιστημονική δεοντολογία και με καινοτόμες δράσεις, οι οποίες έχουν βραβευθεί πολλάκις και στο εξωτερικό. Η Αρχαιολογική Υπηρεσία δεν χρειάζεται κανέναν Διευθύνοντα Σύμβουλο μιας ΑΕ, που δεν ενασχολείται με μνημεία, και δεν διαθέτει το παραμικρό επιστημονικό υπόβαθρο, για “συμβουλές”. Το σημείο αυτό είναι ενδεικτικό ότι αυτή η ΑΕ δημιουργείται με σκοπό να παρακάμψει την αρμόδια Αρχαιολογική Υπηρεσία στην προστασία και διαχείριση των μνημείων και των αρχαιολογικών χώρων. 
 Άρθρο 6
 Χαρακτηριστικό στο πώς η ΑΕ συστήνεται για να αποσπάσει αρμοδιότητες από την Αρχαιολογική Υπηρεσία του ΥΠΠΟ είναι και το σημείο “έχει την ευθύνη για τον σχεδιασμό, την υλοποίηση και την παροχή κάθε είδους υπηρεσίας που αφορά στην πρόσβαση και στην επίσκεψη σε αρχαιολογικούς χώρους, ιστορικούς τόπους, μνημεία και μουσεία”. Εδώ, όπως και σε άλλα σημεία, η ΑΕ συστήνεται για να υποκαταστήσει και να υφαρπάξει το έργο του ΥΠΠΟ, κάτι που απαγορεύεται από το Σύνταγμα και τον Αρχαιολογικό Νόμο. Χαρακτηριστικά ως προς αυτό είναι και τα σημεία που αναφέρονται στην ΑΕ ως τελικό δικαιούχο έργων ΕΣΠΑ, και ως ισότιμο εταίρο σε Συμβάσεις Πολιτιστικής Ανάπτυξης με δήμους (αρμοδιότητα του ΥΠΠΟ).
@@ -2827,78 +1635,60 @@
 Για τις συνεχείς φωτογραφικές ρυθμίσεις του ΥΠΠΟ βλ και εδώ https://archaeol.gr/schetika-me-to-arthro-111-mia-akomi-tropopoiisi-tou-nomou-5021/
 Άρθρο 11 
 Οι υπερεξουσίες της ΑΕ είναι σαφείς και σε μια άλλη ρύθμιση: τα άρθρα 4 έως 24 του σχεδίου νόμου, όπως εισάγονται στην Βουλή για ψήφιση, ισχύουν μέχρι να αποφασιστεί από την ίδια την Εταιρεία το Καταστατικό της (άρθρο 4 παρ. 6). Βασικές διατάξεις  όπως οι αρμοδιότητες της εταιρείας, ο τρόπος διαχείρισης των εσόδων, οι θέσεις εργασίας, οι αποδοχές των στελεχών, μπορούν να αλλάξουν από το ίδιο του ΔΣ της εταιρείας. Απορεί κανείς ποιος ο λόγος να σέρνεται η Βουλή σε ψήφιση ενός νόμου μέσα στο καλοκαίρι, όταν τα αναφερόμενα στο νόμο αυτό μπορούν να αλλάξουν ή να καταργηθούν με μόνη απόφαση ενός ΔΣ διορισμένου από την Υπουργό Πολιτισμού.
 Πρόκειται για μια προκλητική ενέργεια, τόσο από άποψη συνταγματική, όσο και από άποψη δημοσίων εσόδων, μακριά από κάθε έννοια δημοσίου συμφέροντος. Τα σκάνδαλα  του ΟΠΕΠ ΑΕ που έκλεισε μετά τη διασπάθιση εκατομμυρίων ευρώ του ελληνικού λαού, αλλά και  του Οργανισμού Πολιτιστικής Πρωτεύουσας Θεσσαλονίκης 1997, αποτελούν εύγλωττα παραδείγματα! Ακόμη και τότε όμως ουδείς σκέφτηκε  να παραδώσει στον αμαρτωλό ΟΠΕΠ και τα έσοδα  από τα εισιτήρια των αρχαιολογικών χώρων και μουσείων.
 Άρθρο 17
 Θα φέρει η ΑΕ έσοδα στο Δημόσιο; Η Εταιρεία αυτή τύποις θα εισπράττει έσοδα για λογαριασμό του ΟΔΑΠ (δηλαδή του Δημοσίου). Στην πραγματικότητα, αυτό είναι απολύτως ψευδεπίγραφο, με σκοπό να μην γίνει φανερό ότι εκατομμύρια ευρώ θα εισπράττονται από την ΑΕ και θα σπαταλώνται από την ΑΕ σε απευθείας αναθέσεις, σε άχρηστα ή αμφιλεγόμενα έργα, σε διαφημίσεις, σε συμβουλευτικές υπηρεσίες, με εντολές της εκάστοτε πολιτικής ηγεσίας, χωρίς κανέναν έλεγχο και χωρίς να υπάγονται στο δημόσιο λογιστικό. Αυτό γίνεται σαφές από το ίδιο το σχέδιο νόμου που δίνει υπερεξουσίες στο ΔΣ της ΑΕ και στον Διευθύνοντα Σύμβουλο, ενώ αναγκάζει τον ΟΔΑΠ να καταβάλει ετησίως από τα έσοδα των μνημείων στην Εταιρεία τα λειτουργικά της έξοδα (προκαταβάλλοντας το 80% αυτών εντός του πρώτου διμήνου κάθε έτους, άρθρο 17 παρ. 2), προκαταβάλλοντας στην Εταιρεία κάθε χρόνο «διαχειριστικό κόστος» το ύψος του οποίου το καθορίζει ουσιαστικά το ΔΣ της Εταιρείας (άρθρο 6 παρ. 8), ενώ προβλέπεται η Εταιρεία να παίρνει και έκτακτες επιχορηγήσεις από τον ΟΔΑΠ (άρθρο 17, παρ. 1), καθώς και τακτική και έκτακτη επιχορήγηση από τον κρατικό προϋπολογισμό και το Πρόγραμμα Δημοσίων Επενδύσεων (άρθρο 17, παρ 1). Τα έσοδα των μνημείων και των μουσείων, δηλαδή η περιουσία του ελληνικού λαού λεηλατούνται και υποθηκεύονται για 50 χρονια μέσω αυτής της ΑΕ.
 Άρθρο 18
 Ο θεσμικός έλεγχος δεν είναι “παροχή υπηρεσιών με απευθείας αναθέσεις”, δεν μπορεί να υποβιβάζεται σε τεχνικούς ελέγχους εξωτερικών συνεργατών με κάθε επισφάλεια για το Δημόσιο Συμφέρον, ούτε να αποδυναμώνεται μετακυλίοντας  τα καθήκοντα και την θεσμική ευθύνη δημοσίων υπαλλήλων που έχουν ορκιστεί στο Σύνταγμα, σε ανεξάρτητους νομικούς Συμβούλους Ανωνύμων εταιρειών ή Ορκωτούς Λογιστές. Ορκωτούς λογιστές είχε και ο ΟΠΕΠ ΑΕ, που έκλεισε για να εκκαθαριστεί με 14 εκ. ευρώ ζημία, όπως και το Ταμείο Αλληλοβοήθειας Υπαλλήλων ΥΠΠΟ που κατέληξε σε σκάνδαλο διασπάθισης χρήματος του πρώην ΤΑΠ, και επίσης βρίσκεται σε (αενάως παρατεινόμενη) εκκαθάριση. 
 Άρθρο 19
 Είναι χαρακτηριστικό το σημείο 3γ, με το οποίο γίνεται γνωστό ότι η ΑΕ θα συντάσσει σχέδια νομοθετικών ρυθμίσεων και κανονιστικών πράξεων για την υποβολή τους στο Υπουργείο Πολιτισμού, υποκαθιστώντας τις αρμόδιες Υπηρεσίες του ΥΠΠΟ, που είναι επιφορτισμένες με αυτές τις αρμοδιότητες.
 Άρθρο 20
 Παρότι το Οργανόγραμμα που η ίδια κυβέρνηση ψήφισε προέβλεπε 300 οργανικές θέσεις στον ΟΔΑΠ, ουδέποτε αυτές καλύφθηκαν. Προτιμήθηκαν οι απευθείας αναθέσεις σε ιδιωτικές εταιρείες (ακόμη και για τη μισθοδοσία), η πρόσληψη συμβασιούχων σε έργα, η ανάθεση σε ιδιώτες των εισιτηρίων και των πωλητηρίων, ώστε τον τελευταίο χρόνο ακόμη και το έκτακτο προσωπικό να μην προσλαμβάνεται πια από το Δημόσιο, με κριτήρια ΑΣΕΠ και δικαιώματα, αλλά από τους ιδιώτες αναδόχους. Τις περισσότερες μάλιστα φορές οι ιδιώτες ανάδοχοι δρουν ανεξέλεγκτα, όπως έχει συμβεί με τα αναψυκτήρια που παρότι ο ανάδοχος ήταν υποχρεωμένος να τα έχει ανοιχτά όλο το χρόνο, τελικά τα «μη κερδοφόρα» από αυτά, τα κρατά κλειστά, χωρίς να έχει καταγγελθεί η σύμβασή του. Φαίνεται ότι ούτε αυτά, ούτε οι μεγάλοι διαγωνισμοί με έναν υποψήφιο, ούτε τα υπερκοστολογημένα έργα του ΤΑΑ που έφερε σε πέρας ο ΟΔΑΠ με υπερπροσπάθεια του προσωπικού του, δεν αρκούσαν στην κυβέρνηση. Ένα διορισμένο ΔΣ, χωρίς κανέναν δημόσιο έλεγχο υποκαθιστά το έργο του ΝΠΔΔ ΟΔΑΠ (τον οποίο συρρικνώνει μέχρις εξαφανίσεως), αλλά και της Αρχαιολογικής Υπηρεσίας και του ίδιου του Υπουργείου Πολιτισμού, με αναθέσεις σε ιδιώτες ή σε συμβουλευτικές εταιρείες, με εναλλασσόμενο προσωπικό χωρίς εργασιακά δικαιώματα, με συμβάσεις έργου. Τα άρθρα 20 και 21 περιγράφουν πελατειακές/φωτογραφικές αναθέσεις και προσλήψεις.
 Άρθρο 23
 Διαχειριστές εσόδων και ταμίες στην πλειονότητα των αρχαιολογικών χώρων και μουσείων σε όλη τη χώρα είναι υπάλληλοι του ΥΠΠΟ και του ΟΔΑΠ. Στο σημείο αυτό μαθαίνουμε ότι το έργο αυτό θα ανατεθεί σε υπαλλήλους της ΑΕ. 
 Άρθρο 24
 Τα άρθρα 4 έως 24 του σχεδίου νόμου, όπως εισάγονται στην Βουλή για ψήφιση, ισχύουν μέχρι να αποφασισθεί από την ίδια την Εταιρεία το Καταστατικό της (άρθρο 4 παρ. 6). Βασικές διατάξεις  όπως οι αρμοδιότητες της εταιρείας, ο τρόπος διαχείρισης των εσόδων, οι θέσεις εργασίας, οι αποδοχές των στελεχών, μπορούν να αλλάξουν από το ίδιο του ΔΣ της εταιρείας. Απορεί κανείς ποιος ο λόγος να σέρνεται η Βουλή σε ψήφιση ενός νόμου μέσα στο καλοκαίρι, όταν τα αναφερόμενα στο νόμο αυτό μπορούν να αλλάξουν ή να καταργηθούν με την απόφαση ενός ΔΣ διορισμένου από την Υπουργό Πολιτισμού.
 Άρθρο 25
 Οι αρχαιολογικοί χώροι, τα μουσεία, τα μνημεία, τα πωλητήρια, τα αναψυκτήρια, η μοντελοθήκη, η περιουσία του ΟΔΑΠ και του ΥΠΠΟ, αποτελούν δημόσια περιουσία, περιουσία του ελληνικού λαού. Με το παρόν σχέδιο νόμου υποθηκεύονται για 50+50 χρόνια σε μια ΑΕ στα πρότυπα του Υπερταμείου. 
 Αρθρο 26
 Είναι χαρακτηριστικό ότι η “απογραφή” ισχύει μόνο με την υπογραφή του ΑΤΠΑΠ του ΟΔΑΠ. Πρόκειται για το Τμήμα που έχει πρωτοστατήσει στην ιδιωτικοποίηση, την εμπορευματοιποίηση και τις απευθείας αναθέσεις και πρόκειται να στελεχώσει και την ΑΕ. 
 Άρθρο 27
 Με την παράγραφο 3 πληροφορούμαστε ότι, μέχρι να στελεχωθεί η ΑΕ, την διοικητική και οικονομική υποστήριξή της θα αναλάβουν οι Υπηρεσίες του ΥΠΠΟ! Θα επιβαρυνθούν Υπηρεσίες του ΥΠΠΟ με ένα επιπλέον καθήκον. Στην παράγραφο 7 επίσης, το ΥΠΠΟ θα έρθει να καλύψει και τα κενά προσωπικού της ΑΕ. Ταυτόχρονα, ο ΟΔΑΠ είναι υποχρεωμένος (παρ. 8) να προκαταβάλει 3 εκατομμύρια ευρώ ως “εφάπαξ επιχορήγηση”, εκτός από τα 3 εκατομμύρια ευρώ που προβλέπονται στο άρθρο 16 να καταβληθούν από το Δημόσιο ως μετοχικό κεφάλαιο, και χωριστά από την τακτική επιχορήγηση και τα λειτουργικά έξοδα που είναι υποχρεωμένος, επίσης, να καταβάλλει ο ΟΔΑΠ, από τα έσοδα των μνημείων και των μουσείων.
 Την ίδια στιγμή ο ΟΔΑΠ δεν έχει καταβάλει τις αποζημιώσεις σε χιλιάδες πολίτες που η περιουσία τους έχει απαλλοτριωθεί για αρχαιολογικούς σκοπούς. Με αυτά τα χρήματα θα μπορούσαν να εξοφληθούν όλες οι υποχρεώσεις του ΟΔΑΠ προς τους πολίτες.</t>
         </is>
       </c>
-      <c r="H67" t="s">
-[...6 lines deleted...]
-      <c r="A68">
+    </row>
+    <row r="70">
+      <c r="A70">
         <v>7687</v>
       </c>
-      <c r="B68">
-[...13 lines deleted...]
-      <c r="F68" s="1">
+      <c r="B70" s="2">
         <v>46222.809166667</v>
       </c>
-      <c r="G68" t="inlineStr">
+      <c r="C70"/>
+      <c r="D70" t="inlineStr">
         <is>
           <t>Η ΈΝΩΣΗ ΠΑΡΑΓΩΓΩΝ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΩΝ ΈΡΓΩΝ - PACT έχει συμμετάσχει ενεργά στη δημιουργία του νόμου ενίσχυσης παραγωγής οπτικοακουστικών έργων από την πρώτη του εφαρμογή και έκτοτε συμβάλλει με προτάσεις για την εξέλιξή του, έχοντας γνώμονα τη βιωσιμότητα, τη διαφάνεια και την απλοποίηση των προτεινόμενων διατάξεων του.
 Όσον αφορά την παρούσα επικαιροποίηση, θεωρούμε πως γενικά τα άρθρα του Μέρους Δ’ αντλούν εμπειρία από την εφαρμογή των νόμων 4487/17, 5105/24 και των σχετικών ΚΥΑ και κινούνται προς τη σωστή κατεύθυνση.
 Υπάρχουν όμως κάποιες επιμέρους παρατηρήσεις που, κατά τη γνώμη μας, συμβάλλουν σε μεγαλύτερη διαφάνεια, στον καλύτερο έλεγχο και στην επιτάχυνση των διαδικασιών, τις οποίες παραθέτουμε στη συνέχεια.
 ΜΕΡΟΣ Δ’. ΚΕΦΑΛΑΙΟ Β’
 ΕΠΕΝΔΥΤΙΚΟ ΠΡΟΓΡΑΜΜΑ ΣΤΗΡΙΞΗΣ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΩΝ ΕΡΓΩΝ ΜΕ ΤΗΝ ΟΝΟΜΑΣΙΑ «CASH REBATE GREECE»
 Το άρθρο 77. Παρ. ε, αναφέρει: «Έναρξη εργασιών επενδυτικού σχεδίου»: το πρώτο χρονικά σημείο μεταξύ της έναρξης των εργασιών παραγωγής ή μεταπαραγωγής που αφορούν στην επένδυση και πραγματοποιούνται στην ελληνική επικράτεια και της πρώτης νομικά δεσμευτικής ανάληψης υποχρέωσης για την παραγγελία ή μίσθωση εξοπλισμού ή άλλης ανάληψης υποχρέωσης στην ελληνική επικράτεια που καθιστά μη αναστρέψιμη την επένδυση. Η αγορά γης και οι προπαρασκευαστικές εργασίες, όπως η λήψη αδειών και η εκπόνηση μελετών σκοπιμότητας, δεν θεωρούνται έναρξη εργασιών του επενδυτικού σχεδίου.»
 Επειδή ΟΛΑ τα υποβαλλόμενα έργα ΠΡΙΝ την υποβολή αίτησης υπαγωγής είναι πιθανόν να έχουν κάνει ένα μεγάλο αριθμό δεσμευτικών εργασιών που καθιστούν την επένδυση μη αναστρέψιμη, όπως…
 •	Αγορά δικαιωμάτων ενός βιβλίου ή άλλου έργου διανόησης.
 •	Συγγραφή σεναρίου, με τη συνεργασία ενός ή περισσότερων σεναριογράφων.
 •	Ταξίδια εύρεσης χώρων γυρίσματος (location scouting).
 •	Casting πρωταγωνιστών και δεσμευτικά συμβόλαια συνεργασίας.
 •	Δοκιμαστικά γυρίσματα για την επιλογή ηθοποιών (casting auditions).
 •	Συμφωνητικά με τους βασικούς συντελεστές όπως Σκηνοθέτη, Διευθυντή Φωτογραφίας, Καλλιτεχνικό Διευθυντή κ.λπ. τα οποία προβλέπουν ρήτρες υλοποίησης.
 •	Συμφωνητικά με τους βασικούς παρόχους εξοπλισμού, χώρων γυρίσματος κ.λπ.
 Προτείνεται η αντικατάσταση της λέξης «εργασιών» με τη φράση «των προβλεπόμενων προς ενίσχυση γυρισμάτων στην Ελλάδα».
 Εάν παραμείνει η λέξη «εργασιών», πέρα από τα προβλήματα ακυρότητας που μπορεί να δημιουργήσει σε ένα επενδυτικό σχέδιο, ουσιαστικά πριμοδοτεί τα έργα που είναι εντελώς ανώριμα για την παραγωγή τους, άρα τα στοιχεία που υποβάλλουν είναι απολύτως θεωρητικά και υπάρχει περίπτωση να μην ξεκινήσουν ποτέ. Ακόμα αποκλείει ΟΛΕΣ τις διεθνείς συμπαραγωγές και τις υπηρεσίες παραγωγής (production services), διότι σίγουρα αυτές έχουν κάνει πολλές μη αναστρέψιμες προπαρασκευαστικές ενέργειες, όπως συμφωνητικά διανομής, συμβόλαια με ηθοποιούς κ.λπ.
 Σημειώνουμε πως δεν πρέπει να συγχέεται η έναρξη εργασιών επενδυτικού σχεδίου με την έναρξη επιλεξιμότητας δαπανών, η οποία ενεργοποιείται μετά την οριστικοποιημένη υποβολή του αιτήματος υπαγωγής στη σχετική πλατφόρμα.
 Το άρθρο 78, παρ. 1 αναφέρει: Τα επενδυτικά σχέδια όλων των καθεστώτων ενίσχυσης ενισχύονται μέσω της παροχής επενδυτικού κινήτρου, το οποίο συνίσταται στην επιχορήγηση από το Ελληνικό Δημόσιο χρηματικού ποσού για την κάλυψη τμήματος των επιλέξιμων δαπανών του επενδυτικού σχεδίου. 
 Επειδή η ενίσχυση της παραγωγής οπτικοακουστικών έργων δεν είναι επιχορήγηση αλλά κίνητρο επιστροφής επενδεδυμένου κεφαλαίου (cash rebate), σε όλα τα αναφερόμενα σημεία στον υπό διαβούλευση νόμο προτείνουμε η λέξη «επιχορήγηση» να αντικατασταθεί με τη φράση «επιστροφή κεφαλαίου».
 Το άρθρο 79, παρ. 6γ αναφέρει: «ο φορέας υλοποίησης της επένδυσης ή ο δικαιούχος…»
 Πολύ σωστά στις παραπάνω παράγραφο όπως και σε άλλα σημεία του σχεδίου νόμου αναφέρονται οι διακριτές έννοιες «φορέας υλοποίησης» &amp;amp; «δικαιούχος ενίσχυσης». Αυτός ο διαχωρισμός είναι απολύτως απαραίτητος, ειδικά στις περιπτώσεις των υπηρεσιών παραγωγής (production services), όπου μια ελληνική ή αλλοδαπή εταιρεία είναι ο Δικαιούχος Ενίσχυσης (και έχει την πλήρη ευθύνη υλοποίησης του έργου) ενώ διαφορετική ημεδαπή ο Φορέας Υλοποίησης (που έχει περιορισμένη συμβατική ευθύνη). Προτείνουμε αυτή η διάκριση να εφαρμόζεται σε όλα τα στάδια εξέλιξης της παραγωγής και κυρίως να αποτυπωθεί στις Υπεύθυνες Δηλώσεις που είναι υποχρεωμένοι ο Φορέας και ο Δικαιούχος να υπογράφουν.
 Το άρθρο 79, παρ. 8, β αναφέρει: [Επιτρέπεται τροποποίηση των όρων ένταξης για την] εσωτερική αυξομειωτική ανακατανομή των κατηγοριών επιλέξιμων δαπανών που περιλήφθηκαν στο εγκεκριμένο επενδυτικό σχέδιο, εφόσον η αύξηση υπερβαίνει το είκοσι τοις εκατό (20%) ανά κατηγορία επιλέξιμης δαπάνης,
 Επειδή όμως στο άρθρο 78 παρ. 2 του παρόντος προσχεδίου προβλέπονται σαφώς 4 βασικές κατηγορίες δαπανών παραγωγής, δεν υπάρχει κανένας λόγος κατά τις διαδικασίες υποβολής και ελέγχου να υφίστανται 7 κατηγορίες, οι οποίες δημιουργούν μόνο γραφειοκρατική ύλη που δεν συμβάλλει στη διαφάνεια και την αποτελεσματικότητα του ελέγχου.
 Γι' αυτόν τον λόγο προτείνουμε την ενσωμάτωση των υφιστάμενων κατηγοριών υποβολής 2, 3, 4, 5 στην κατηγορία 2. Αυτό αφενός θα κάνει τη φόρμα προϋπολογισμού συμβατή με τα διεθνή πρότυπα, αλλά και θα μειώσει το γραφειοκρατικό χάος με τις μεταφορές εξόδων μεταξύ αυτών των κατηγοριών, οι οποίες αποτελούν ουσιαστικά ΜΙΑ ΚΟΙΝΗ δεξαμενή εξόδων.
@@ -2910,184 +1700,112 @@
 ΕΙΔΙΚΑ ΧΡΗΜΑΤΟΔΟΤΙΚΑ ΠΡΟΓΡΑΜΜΑΤΑ
 Το άρθρο 92, Φορολογικό κίνητρο για την ενίσχυση της παραγωγής οπτικοακουστικών έργων, αναφέρει: Όπου στο άρθρο 71Ε του Κώδικα Φορολογίας Εισοδήματος (ν. 4172/2013, Α΄ 167) και στην κατ’ εξουσιοδότηση εκδοθείσα υπ’ αρ. 31548/13.11.2020 κοινή απόφαση των Υπουργών Οικονομικών και Επικρατείας και του Διοικητή της Ανεξάρτητης Αρχής Δημοσίων Εσόδων «Καθορισμός των επιλέξιμων δαπανών, των κατηγοριών των οπτικοακουστικών έργων, της διαδικασίας και του χρόνου ελέγχου της τήρησης των όρων και προϋποθέσεων των διατάξεων του άρθρου 71Ε του ν. 4172/2013 (Α’ 167), καθώς και των προϋποθέσεων, των όρων και της διαδικασίας και κάθε άλλης λεπτομέρειας για την εφαρμογή του άρθρου αυτού» (Β΄ 5021) γίνεται αναφορά σε διατάξεις του ν. 4487/2017 (Α΄ 116), νοούνται οι αντίστοιχες διατάξεις του παρόντος. 
 Αναμφίβολα είναι πολύ σημαντική η επαναφορά του νόμου για το φορολογικό κίνητρο, και την υποστηρίζουμε απολύτως. Είναι σημαντικό όμως να δούμε τους δύο βασικούς λόγους για τους οποίους η πρώτη προσπάθεια εφαρμογής του tax credit, πρακτικά ΔΕΝ λειτούργησε.
 Πρόβλημα 1. Το αίτημα υπαγωγής έπρεπε να υποβληθεί τουλάχιστον 10 ημέρες πριν την έναρξη των γυρισμάτων. Με δεδομένο ότι ένα έργο μπορεί να χρειαστεί επιπλέον χρηματοδότηση σε οποιαδήποτε φάση της παραγωγής, η ανεύρεση χρηματοδότη πριν τα γυρίσματα περιόριζε πολύ το πεδίο έρευνας και συνεργασίας.
 Πρόβλημα 2. Την ενίσχυση του tax credit έπρεπε να λάβει αποκλειστικά ο αιτών χρηματοδότης. Σε όλα τα συστήματα tax credit το αίτημα το κάνει ο Παραγωγός, ο οποίος φροντίζει για τη συμμόρφωση με όλες τις προβλεπόμενες διαδικασίες και ελέγχους, μέχρι να λάβει το πιστοποιητικό (tax credit voucher) από το Υπουργείο Οικονομικών, το οποίο έχει δικαίωμα να το διαθέσει σε οποιαδήποτε ημεδαπή εταιρεία που θα ήθελε να συμμετάσχει στην παραγωγή.
 Πώς δουλεύει το tax credit σε άλλες χώρες
 Μετά από έρευνα θεωρούμε πως το πιο επιτυχημένο μοντέλο το οποίο θα μπορούσαμε να ακολουθήσουμε είναι της Ιταλίας, το οποίο βασίστηκε στα πρότυπα του μοντέλου της Ουγγαρίας και της Μεγάλης Βρετανίας, όπου...
 •	Δημιουργείται μια εταιρεία ειδικού σκοπού (SPV) με καθορισμένο τραπεζικό λογαριασμό, όπου εκεί θα μεταφερθούν όλες οι συμμετοχές των συμπαραγωγών και μέσω αυτού του λογαριασμού θα γίνουν όλες οι πληρωμές για τις δαπάνες που θα πραγματοποιηθούν στη χώρα.
 •	Ο Παραγωγός, μέσω ημεδαπού εκτελεστή παραγωγής, υποβάλλει μια ενημερωτική αίτηση στη σχετική διαδικτυακή πύλη (online portal) για το έργο που θέλει να εντάξει στο tax credit. Σε αυτή τη φάση δεν γίνεται κάποιος έλεγχος ή προέγκριση.
 •	Υπάρχει σχετική λίστα με επιλέξιμες και μη επιλέξιμες δαπάνες, ανάλογη με αυτή του cash rebate.
 •	Μετά την ολοκλήρωση των γυρισμάτων κατατίθενται όλα τα απαραίτητα δικαιολογητικά και η έκθεση του ορκωτού ελεγκτή, όπως στο cash rebate.
 •	Αφού γίνει ο σχετικός έλεγχος, το Υπουργείο Οικονομικών εκδίδει προς τον παραγωγό ένα tax credit voucher, ύψους από 30% έως 40% επί των πιστοποιημένων επιλέξιμων δαπανών, ανάλογα με την περιοχή στην οποία έχει γυριστεί το έργο.
 •	Ο Παραγωγός, ως άμεσος δικαιούχος, έχει το δικαίωμα να «μεταβιβάσει» το tax credit voucher σε οποιονδήποτε ημεδαπό φορολογούμενο και να λάβει την αξία του από αυτόν. Συνήθως η «πώληση» του voucher γίνεται προς τράπεζες ή άλλα χρηματοπιστωτικά ιδρύματα με κάποια έκπτωση (discount), αλλά υπάρχουν και μεγάλες εταιρείες που θέλουν να συνδεθούν με κάποια έργα, οι οποίες «αγοράζουν» τα vouchers.
 Εάν γίνει μια αντίστοιχη εφαρμογή στην Ελλάδα, αφενός θα πρέπει να καθοριστεί το ύψος της ενίσχυσης (30% ή και έως 40% για ειδικά έργα ή συνθήκες), αλλά για έργα που έχουν υπαχθεί στο cash rebate, θα πρέπει να ληφθούν υπόψη και τα παρακάτω:
 Το αίτημα για ένταξη ενός έργου στο tax credit μπορεί να γίνει από την επόμενη ημέρα της κατάθεσης του αιτήματος υπαγωγής (έναρξη επενδυτικού σχεδίου) μέχρι και την προηγούμενη ημέρα από το αίτημα διορισμού ορκωτού ελεγκτή (λήξη επενδυτικού σχεδίου).
 Επειδή τίθεται θέμα σώρευσης, σε περίπτωση παράλληλης ενίσχυσης και από το cash rebate, το tax credit μπορεί να καλύψει το μέγιστο +18% επί του συνολικού προϋπολογισμού. Π.χ.:
 •	Έστω έργο συνολικού προϋπολογισμού 1.000.000.
 •	Θα έχει επιλέξιμες δαπάνες 800.000 (80% επί του προϋπολογισμού).
 •	Θα λάβει από το cash rebate 320.000 (32% επί του προϋπολογισμού).
 •	Περιθώριο για κάλυψη από tax credit 180.000 (18% επί του προϋπολογισμού).
 Εννοείται βέβαια πως το tax credit μπορεί να λειτουργήσει ανεξάρτητα από το cash rebate και στα επιλεκτικά προγράμματα χρηματοδότησης, τηρώντας πάντα τις προβλέψεις σώρευσης.
 Είμαστε στη διάθεση των αρμόδιων υπηρεσιών σας για περαιτέρω διευκρινίσεις και ουσιαστικό διάλογο με στόχο τη βέλτιστη συνεργασία για θέματα παραγωγής οπτικοακουστικών έργων.
 ΕΝΩΣΗ ΠΑΡΑΓΩΓΩΝ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΩΝ ΕΡΓΩΝ PACT</t>
         </is>
       </c>
-      <c r="H68" t="s">
-[...6 lines deleted...]
-      <c r="A69">
+    </row>
+    <row r="71">
+      <c r="A71">
         <v>7688</v>
       </c>
-      <c r="B69">
-[...13 lines deleted...]
-      <c r="F69" s="1">
+      <c r="B71" s="2">
         <v>46222.814548611</v>
       </c>
-      <c r="G69" t="inlineStr">
+      <c r="C71"/>
+      <c r="D71" t="inlineStr">
         <is>
           <t>Στο Β' Μέρος του σχεδίου νόμου περιγράφεται αναλυτικά η συρρίκνωση του ΝΠΔΔ ΟΔΑΠ από αρμοδιότητες και προσωπικό, προς όφελος της ΑΕ. Οι λειτουργίες που αφορούν τους πολίτες (όπως οι απαλλοτριώσεις), την προστασία της πολιτιστικής κληρονομιάς, την δημόσια περιουσία του ελληνικού λαού, τις εκδόσεις και την έρευνα συρρικώνονται και δεν θα χρηματοδοτούνται πλέον, καθώς τα κονδύλια θα κατευθύνονται στην ΑΕ. Ο Σύλλογος Ελλήνων Αρχαιολόγων θεωρεί μείζον ζήτημα την πρόθεση αυτή, όπως και συνολικά την μετατροπή του ΟΔΑΠ σε όχημα ιδιωτικοποίησης των μνημείων και κατασπατάλησης των εσόδων από τους αρχαιολογικούς χώρους και τα μουσεία της χώρας σε αλλότριους σκοπούς. Η ανάθεση όλων σχεδόν των λειτουργιών του ΟΔΑΠ που αφορούν στην διαχείριση αρχαιολογικών χώρων και μουσείων, που δημιουργήθηκαν με χρήματα του ελληνικού λαού (εθνικούς ή κοινοτικούς πόρους) και τον κόπο των εργαζομένων στην Αρχαιολογική Υπηρεσία, συνιστά πλήρη ιδιωτικοποίησή τους, την υποταγή τους στο πρόσκαιρο κέρδος. Ο πολιτιστικός, κοινωνικός, εκπαιδευτικός, συμπεριληπτικός ρόλος της πολιτιστικής κληρονομιάς, που μάλιστα ορίζεται από τον Αρχαιολογικό Νόμο, παραγκωνίζεται πλήρως και τη θέση τους παίρνουν τα γεύματα, οι δεξιώσεις, η ιδιωτική χρήση και το κέρδος των ολίγων. Η κατεύθυνση του σχεδίου νόμου είναι να γίνει στα μνημεία, τα δημόσια μουσεία και τους αρχαιολογικούς χώρους ό,τι έχει συμβεί και με τα νησιά μας: να γίνουν απλησίαστα και αφιλόξενα για τους έλληνες πολίτες, παραδομένα στο κέρδος, κόντρα σε κάθε λογική αειφορίας.</t>
         </is>
       </c>
-      <c r="H69" t="s">
-[...6 lines deleted...]
-      <c r="A70">
+    </row>
+    <row r="72">
+      <c r="A72">
         <v>7689</v>
       </c>
-      <c r="B70">
-[...13 lines deleted...]
-      <c r="F70" s="1">
+      <c r="B72" s="2">
         <v>46222.81650463</v>
       </c>
-      <c r="G70" t="inlineStr">
+      <c r="C72"/>
+      <c r="D72" t="inlineStr">
         <is>
           <t>Άρθρο 108 
 Με το άρθρο 108 επιχειρείται να προστεθεί στο άρθρο 2 του Ν. 4858/2021 η έννοια του αρχαιολογικού πάρκου. Η έννοια του αρχαιολογικού πάρκου, όπως περιγράφεται στο εν λόγω άρθρο ταυτίζεται με τον αρχαιολογικό χώρο, όπως έχει ήδη οριστεί από το 2002 με τον Ν. 3028/2002, καθώς η  περιγραφή της νέας οντότητας γίνεται με αδόκιμες αναδιατυπώσεις του ορισμού του αρχαιολογικού χώρου, που στερούνται νέου περιεχομένου. Αυτό είναι εμφανές και από το γεγονός ότι το άρθρο περιλαμβάνει πρόβλεψη καθορισμού ζωνών στα αρχαιολογικά πάρκα, παραπέμποντας στα άρθρα του ν. 4858/2021 που σχετίζονται με τον καθορισμό ζωνών προστασίας στους αρχαιολογικούς χώρους, χωρίς να υπάρχει κάποιου είδους διάκριση. Ως προς το θέμα των ζωνών, σημειώνεται ότι ενώ το αρχαιολογικό πάρκο αποτελεί μια ενιαία εδαφική ενότητα, οι ζώνες αυτού, μπορεί να καθοριστούν γύρω από αυτό και όχι εντός των ορίων του. Κατά συνέπεια, με το συγκεκριμένο άρθρο του νομοσχεδίου προστίθεται πρόβλεψη επιπλέον θεσμικών γραμμών με αλληλοεπικάλυψη και σύγχυση περιεχομένου. Επιπλέον, θεσμοθετείται με ΥΑ του ΥΠΠΟ και όχι με ΚΥΑ, παρότι στον περιβάλλοντα χώρο δύνανται να υπάρχουν και ιδιοκτησίες και άλλες χρήσεις. Ως εκ τούτου, το άρθρο δεν είναι παραδεκτό, είναι αόριστο και για τον καθορισμό της έννοιας του αρχαιολογικού πάρκου απαιτείται περαιτέρω επεξεργασία.</t>
         </is>
       </c>
-      <c r="H70" t="s">
-[...6 lines deleted...]
-      <c r="A71">
+    </row>
+    <row r="73">
+      <c r="A73">
         <v>7691</v>
       </c>
-      <c r="B71">
-[...13 lines deleted...]
-      <c r="F71" s="1">
+      <c r="B73" s="2">
         <v>46222.878032407</v>
       </c>
-      <c r="G71" t="inlineStr">
+      <c r="C73"/>
+      <c r="D73" t="inlineStr">
         <is>
           <t>ΔΗΜΟΣΙΑ ΔΙΑΒΟΥΛΕΥΣΗ
 Παρατηρήσεις επί του άρθρου 127 (μεταβατική διάταξη) και συναφές αίτημα εναρμόνισης του άρθρου 9 του ν. 2121/1993 με τα ευρωπαϊκά δεδομένα Α. Επί της μεταβατικής διάταξης του άρθρου 127 Η μεταβατική διάταξη του άρθρου 127 παρατείνει την ισχύ των αποφάσεων του ΟΠΙ περί κατανομής της εύλογης αμοιβής του έτους 2025 για δύο επιπλέον έτη. Ως εμπλεκόμενος Οργανισμός Συλλογικής Διαχείρισης, θεωρούμε ενδεδειγμένο οι αποφάσεις του ΟΠΙ να βασίζονται σε επίκαιρα στοιχεία, αφενός για να είναι αυτές κατά το δυνατόν αιτιολογημένες, αφετέρου για να καθίσταται δυνατή η δικαστική τους αμφισβήτηση. Αρκετοί ΟΣΔ, ανάμεσά τους και ο ΞΕΝΟΦΩΝ, έχουμε ζητήσει επικαιροποίηση των δεδομένων που αφορούν στις συνήθειες του κοινού ως προς την αντιγραφή πνευματικών έργων μέσω νέας έρευνας πεδίου.
 Επισημαίνουμε επίσης ότι από τον Αύγουστο του 2025, ότε και εξεδόθη η απόφαση κατανομής εύλογης αμοιβής 2% και 6% για το έτος 2025, έχουμε νεότερες νομολογιακές εξελίξεις του ΔικΕΕ, οι οποίες αφορούν τον ορισμό των ιδιωτικών αντιγράφων που αποτελούν αντικείμενο αποζημίωσης και σε αυτά δεν συμπεριλαμβάνονται τα αντιγραμμένα/αποθηκευμένα αρχεία από συνδρομητικές υπηρεσίες streaming.
 Β. Επί της ανάγκης εναρμόνισης του άρθρου 9 του ν. 2121/1993 με το ευρωπαϊκό consensus. 
 Οι αποφάσεις του ΟΠΙ για την κατανομή της εύλογης αμοιβής 2% και 6% των τελευταίων ετων δεν περιλαμβανουν τους δημοσιογραφους στην κατηγορια των δημιουργων οπτικοακουστικων εργων, όπως ειναι, ενδεικτικά και οχι περιοριστικα, τα ντοκιμαντέρ, οι ενημερωτικές εκπομπές και τα βίντεο. Σημειωτέον ότι οι δημοσιογράφοι μετέχουν ήδη στην κατανομή της εύλογης αμοιβής και λαμβάνουν αμοιβή για τον λόγο, γραπτό και προφορικό·. Ο ΟΠΙ επικαλείται προς τούτο το άρθρο 9 του ν. 2121/1993,  μολονότι το επικαλούμενο τεκμήριο δεν έχει εμποδίσει, επί δεκαετίες, άλλες κατηγορίες δικαιούχων, όπως σεναριογράφους, μοντέρ και σκηνογράφους, να λαμβάνουν εύλογη αμοιβή. Με δεδομένο ότι το άρθρο 9 ερμηνεύεται από τον ΟΠΙ περιοριστικά μόνον ως προς τους δημοσιογράφους, προς άρση πάσης αμφισβήτησης ή διχογνωμίας, προτείνουμε την εναρμόνισή του άρθρου 9  με τo ευρωπαϊκό consensus.
 Συγκεκριμένα, προτείνουμε την εναρμόνιση του άρθρου 9 του ν. 2121/1993 διά της εισαγωγής ρύθμισης αντίστοιχης του άρθρου L.113-7 του γαλλικού Κώδικα Πνευματικής Ιδιοκτησίας. Το γαλλικό άρθρο εισάγει ευρεία οπτική: αναγνωρίζει την ιδιότητα του δημιουργού οπτικοακουστικού έργου σε κάθε φυσικό πρόσωπο που πραγματοποιεί την πνευματική δημιουργία του έργου, καταλαμβάνοντας έτσι και τον δημοσιογράφο που φέρει τη δημιουργική ευθύνη της πραγμάτωσης του ενημερωτικού οπτικοακουστικού έργου, ενώ μεταξύ των τεκμαιρόμενων συνδημιουργών περιλαμβάνει ρητά και τον δημιουργό του προφορικού κειμένου (auteur du texte parlé). Η γαλλική νομοθεσία και νομολογία εφαρμόζουν τη διάταξη όχι μόνο στα κινηματογραφικά έργα μυθοπλασίας, αλλά σε ευρύτερη κατηγορία οπτικοακουστικών παραγωγών, συμπεριλαμβανομένων των ντοκιμαντέρ, των ρεπορτάζ και των λοιπών ενημερωτικών οπτικοακουστικών έργων.
 Η εναρμόνιση αυτή κρίνεται αναγκαία, καθώς στις ευρωπαϊκές έννομες τάξεις οι δημοσιογράφοι-δημιουργοί οπτικοακουστικών έργων μετέχουν κανονικά στην αμοιβή ιδιωτικής αντιγραφής και για την οπτικοακουστική κατηγορία, επιπλέον της αμοιβής για τα γραπτά και προφορικά κείμενά τους. Ενδεικτικά αναφέρουμε ότι: (α) στη Γαλλία, ο οργανισμός συλλογικής διαχείρισης SCAM (Société civile des auteurs multimédia) περιλαμβάνει παγίως στο ρεπερτόριό του τα ντοκιμαντέρ και το οπτικοακουστικό ρεπορτάζ, αναγνωρίζει στους δημοσιογράφους την ιδιότητα του δημιουργού για τα οπτικοακουστικά τους έργα και τους αποδίδει, μεταξύ άλλων, αμοιβή ιδιωτικής αντιγραφής· (β) στη Γερμανία, η VG Wort διαθέτει, παράλληλα με τις διανομές για τα κείμενα του Τύπου, χωριστό τομέα διανομής για τα έργα λόγου που μεταδίδονται στην τηλεόραση, με ρητή πρόβλεψη για ρεπορτάζ, ανταποκρίσεις, παρουσιάσεις και συνεντεύξεις και με έσοδα προερχόμενα ιδίως από τις αμοιβές ιδιωτικής αντιγραφής· οι δημοσιογράφοι αμείβονται δηλαδή τόσο για τα κείμενά τους στον Τύπο όσο και, χωριστά, για το τηλεοπτικό τους έργο· (γ) στις Κάτω Χώρες, το Ίδρυμα Lira διανέμει την αμοιβή ιδιωτικής αντιγραφής (thuiskopievergoeding) στους δημοσιογράφους σε διακριτές κατηγορίες γραπτών, ηχητικών και οπτικοακουστικών έργων, έχοντας αποδώσει σε δημοσιογράφους αμοιβή και για ενημερωτικά προγράμματα επικαιρότητας που μεταδόθηκαν στο ραδιόφωνο και την τηλεόραση· (δ) στη Νορβηγία, η Ένωση Νορβηγών Δημοσιογράφων (Norsk Journalistlag), μέλος του οργανισμού συλλογικής διαχείρισης Norwaco, διανέμει ετησίως την αμοιβή ιδιωτικής αντιγραφής σε διακριτές κατηγορίες, οι οποίες περιλαμβάνουν τόσο την αρθρογραφία στον Τύπο όσο και το συντακτικό έργο σε τηλεόραση, ραδιόφωνο και podcast· (ε) στη Φινλανδία, ο οργανισμός Kopiosto, στις οργανώσεις-μέλη του οποίου ανήκει και η Ένωση Φινλανδών Δημοσιογράφων (Journalistiliitto), καταβάλλει την αποζημίωση ιδιωτικής αντιγραφής απευθείας και ατομικά στους δημιουργούς τηλεοπτικών προγραμμάτων. Αντίστοιχες ρυθμίσεις και πρακτικές ισχύουν μεταξύ άλλων στο Βέλγιο, την Αυστρία, τη Δανία και τη Σουηδία.
 Στις ευρωπαϊκές, επομένως, έννομες τάξεις τα ενημερωτικά οπτικοακουστικά έργα αντιμετωπίζονται ως έργα με δημιουργό, ο δε δημοσιογράφος που φέρει τη δημιουργική τους ευθύνη μετέχει κανονικά στην εύλογη αμοιβή και για την οπτικοακουστική κατηγορία. Ο αποκλεισμός της κατηγορίας αυτής στην ελληνική πρακτική συνιστά αδικαιολόγητη απόκλιση, την οποία το παρόν νομοσχέδιο προσφέρεται να θεραπεύσει. Είμαστε στη διάθεση του Υπουργείου και της νομοπαρασκευαστικής επιτροπής για την παροχή περαιτέρω νομικής τεκμηρίωσης, με παραπομπές στην ελληνική και τη συγκριτική βιβλιογραφία και νομολογία.
 Γ. Πρόταση
 Κατά συνέπεια, θεωρούμε ενδεδειγμένο και δικαιότερο η μεταβατική διάταξη του άρθρου 127 του παρόντος να ισχύσει για ένα (1) έτος, ώστε αφενός να μη διαταραχθεί η είσπραξη του έτους 2026, αφετέρου να υπάρξει επαρκής χρόνος για τη διενέργεια έρευνας καταγραφής των συνηθειών του κοινού. Η απόφαση κατανομής του ΟΠΙ για το έτος 2027 να είναι εκείνη που θα ισχύσει επί τριετία, με συνεκτίμηση βεβαίως των πρόσφατων νομολογιακών εξελίξεων του ΔικΕΕ και κατόπιν εναρμόνισης του άρθρου 9 του ν. 2121/1993 με το ευρωπαϊκό consensus κατά τα ανωτέρω.</t>
         </is>
       </c>
-      <c r="H71" t="s">
-[...6 lines deleted...]
-      <c r="A72">
+    </row>
+    <row r="74">
+      <c r="A74">
         <v>7692</v>
       </c>
-      <c r="B72">
-[...13 lines deleted...]
-      <c r="F72" s="1">
+      <c r="B74" s="2">
         <v>46222.902939815</v>
       </c>
-      <c r="G72" t="inlineStr">
+      <c r="C74"/>
+      <c r="D74" t="inlineStr">
         <is>
           <t>Αθήνα, 19.7.2026
 ΠΑΡΑΤΗΡΗΣΕΙΣ ΣΥΝΔΕΣΜΟΥ ΑΝΕΞΑΡΤΗΤΩΝ ΠΑΡΑΓΩΓΩΝ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΩΝ ΕΡΓΩΝ 
 Επί του Σχεδίου Νόμου του Υπουργείου Πολιτισμού
 με τίτλο
 «Σύσταση νομικού προσώπου ιδιωτικού δικαίου, με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ» (Hellenic Heritage Organisation SA), Αναδιοργάνωση του Οργανισμού Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων (Ο.Δ.Α.Π.) – Στρατηγική για την προστασία και ανάδειξη της ενάλιας πολιτιστικής κληρονομιάς της Ελλάδας – Ίδρυση Φορέα Διαχείρισης Επισκέψιμων Χώρων Ενάλιας Πολιτιστικής Κληρονομιάς – Εφαρμογή του εθνικού σχεδίου δράσης με σκοπό την ανάπτυξη του Οπτικοακουστικού Δημιουργικού Τομέα (Ο.Δ.Τ.) – Ρυθμίσεις για την προστασία των αρχαιοτήτων και της πολιτιστικής κληρονομιάς – Διαχείριση και διανομή αδιάθετων ποσών πνευματικών δικαιωμάτων – Θέματα Οργανισμού Πνευματικής Ιδιοκτησίας και άλλων εποπτευόμενων φορέων του Υπουργείου Πολιτισμού».
 ---
 Kατ’ αρχάς τονίζουμε πως αποτιμάται ως θετική η ένταξη του οπτικοακουστικού κλάδου στον πενταετή προγραμματισμό του Εθνικού Προγράμματος Ανάπτυξης του ν. 5264/2025,  ως μοχλού σταθερής, διαρκούς και ασφαλούς χρηματοδότησης, τόσο ως προς το σκέλος των επιλεκτικών προγραμμάτων ενίσχυσης όσο και ως προς το cash rebate. Παρέχεται έτσι στοιχειώδης ασφάλεια δικαίου, στοιχείο που συμβάλλει στη γενικότερη αναπτυξιακή στόχευση της χρηματοδότησης του ΟΔΤ ως δυναμικού και ταχέως αναπτυσσόμενου κλάδου της εθνικής οικονομίας.
 ΚΕΦΑΛΑΙΟ Β’
 ΕΠΕΝΔΥΤΙΚΟ ΠΡΟΓΡΑΜΜΑ ΣΤΗΡΙΞΗΣ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΩΝ ΕΡΓΩΝ ΜΕ ΤΗΝ ΟΝΟΜΑΣΙΑ «CASH REBATE GREECE»
 ΑΡΘΡΑ 76 – 82 
 Άρθρο 77
 Στον ορισμό του «δύσκολου οπτικοακουστικού» έχει απαλειφθεί για άγνωστο και ακατανόητο λόγο η περ. ε’ του ισχύοντος ορισμού περί δύσκολου οπτικοακουστικού έργου: «έχει περιορισμένες δυνατότητες εμπορικής εκμετάλλευσης» (αρ. 23 παρ. 2 ν. 5105/2024). Η περίπτωση αυτή δύσκολου έργου πρέπει να επανέλθει, διότι 1) προβλέπεται ευθέως στον Κανονισμό 651/2014 της Επιτροπής της 17.6.2014,  που κάνει αναφορά σε «εν γένει εμπορικώς δύσκολα έργα» (αρ. 2 περ. 120) και  2) παρέχει την δυνατότητα στα αρμόδια όργανα του ΕΚΚΟΜΕΔ να αντιμετωπίσουν εφαρμόσουν ορθά τους κανόνες σώρευσης για έργα με ιδιαίτερα χαρακτηριστικά, τα οποία έχουν περιορισμένες δυνατότητες εμπορικής εκμετάλλευσης. Συνιστά, δηλαδή, ένα ερμηνευτικό εργαλείο, το οποίο ο Έλληνας νομοθέτης δεν έχει κανένα λόγο να απεμπολήσει.
 Η αντιμετώπιση πχ του ελληνικού animation ως «εν γένει δύσκολου εμπορικού έργου» είναι ένα ζήτημα που πρέπει να εξεταστεί από το ΕΚΚΟΜΕΔ, εφόσον έχει πολλάκις διακηρυχθεί από αξιωματούχους του φορέα η πρόθεση ενίσχυσης και ανάπτυξης του εν λόγω είδους στην Χώρα.
 Άρθρο 78
 Παρ. 2
 Προτείνεται η ρητή συμπερίληψη της «αμοιβής παραγωγού» στις δαπάνες above the line, όπως ισχύει σε αλλοδαπά σχήματα cash rebate. Θα έπρεπε να θεωρείται αυτονόητη συμπερίληψη του έργου του παραγωγού, και της σχετικής αμοιβής, στο βασικό δημιουργικό κόστος παραγωγής. Αντ’ αυτού μέχρι σήμερα έχουμε παλινωδίες ως προς την δέουσα αντιμετώπισης της σχετικής δαπάνης, ερμηνευτικές αμφισημίες και αντικρουόμενες πρακτικές προτάσεις από όργανα του ΕΚΚΟΜΕΔ.
 Παρ. 7 
 Ως προς το animation  οι ρυθμίσεις περί Ελάχιστης Εγχώριας Επιλέξιμης Δαπάνης είναι  παντελώς εξωπραγματικές και ανεφάρμοστες, αποκλείοντας στην ουσία την εγχώρια παραγωγή από την υπαγωγή στο καθεστώς A’. Πρέπει να υπάρξει εξορθολογισμός των σχετικών ποσών με σημαντική μείωση της ΕΕΕΔ ή να εισαχθούν χρονικά κριτήρια για την υπαγωγή (π.χ ελάχιστη συνολική διάρκεια επεισοδίων).
 Παρ. 10
 Το συνολικό ποσό της ενίσχυσης ανά επενδυτικό σχέδιο στον καθεστώς FTV Greece πρέπει να παραμείνει με όριο στα 8.000.000 ευρώ.  Η επιπλέον ενίσχυση έως 10.000.000 ευρώ πρέπει να είναι επιτρεπτή μόνο κατόπιν της ειδικής διαδικασίας του ισχύοντος νομικού πλαισίου, εφόσον το σχέδιο κρίνεται ως στρατηγικό εθνικής αναπτυξιακής σημασίας. Η άνευ ουδεμίας περαιτέρω διατύπωσης δυνατότητα καταβολής έως 10.000.000 ευρώ ανά επενδυτικό σχέδιο, ήτοι 2.000.000 περισσότερα από το  ισχύον πλαφόν, συνεπάγεται υπέρμετρη ενίσχυση ενός συγκεκριμένου project εις βάρος άλλων, χωρίς καν να έχει τεκμηριωθεί ότι αυτό το σχέδιο έχει ιδιαίτερη προστιθέμενη αξία, εθνική αναπτυξιακή σημασία κοκ. 
 Αρ. 79 
 Παρ. 2.
 Η διάταξη περί δυνατότητας υποβολής έγγραφης αίτησης υπαγωγής, κατά το χρονικό διάστημα αναστολής λειτουργίας της πλατφόρμας, αξιολογείται καταρχήν ως θετική. Εντούτοις ο περιορισμός της δυνατότητας αυτής μόνο στα διεθνή / διασυνοριακά επενδυτικά σχέδια, είναι αντισυνταγματικός. Πρέπει να επεκταθεί η δυνατότητα αυτή στο σύνολο των επιλέξιμων σχεδίων, εφόσον τεκμηριώνεται η ανάγκη έγκαιρης υποβολής της αίτησης χρηματοδότησης βάσει των συγκεκριμένων χαρακτηριστικών και αναγκών του κάθε επενδυτικού σχεδίου. Διαφορετικά εισάγεται αυθαίρετη χαριστική ρύθμιση υπέρ συγκεκριμένων δικαιούχων εις βάρος άλλων, μολονότι η επείγουσα και επιτακτική ανάγκη υποβολής αίτησης υπαγωγής, ανεξαρτήτως λειτουργίας της πλατφόρμας, μπορεί να είναι κοινή.
 Παρ. 2.
@@ -3139,143 +1857,89 @@
 Αγνοείται η τύχη των μέχρι σήμερα «αναγνωστών», οι οποίοι δεν είναι μέλη του Μητρώου μεν, αναφέρονται δε ως «εξωτερικοί αναγνώστες» σε δύο μόνο σημεία του σχεδίου νόμου (αρ. 84 παρ. 2 περ. β’), χωρίς καμία περαιτέρω εξειδίκευση ως προς τον ρόλο τους.
 Ως εκ τούτου δυσκολευόμαστε να αποδεχθούμε πως θα επιτευχθεί η στόχευση του αρ. 88 παρ. 2, τουλάχιστον με τα δεδομένα που έχουμε ενώπιον μας. Ο θεσμός των «εξωτερικών αναγνωστών» στα Επιλεκτικά Προγράμματα πρέπει να ορισθεί με σαφήνεια στο παρόν νομοσχέδιο και να αποσαφηνιστούν οι αρμοδιότητές τους, όπως ισχύει άλλωστε και σήμερα. 
 Προφανώς η πρόθεση του νομοθέτη είναι να ρυθμιστούν αυτά τα θέματα μεταγενέστερα με απόφαση του ΔΣ (παρ. 8). Παρόλα αυτά μέχρι στιγμής υπάρχει μια πρόδηλη ασάφεια ανάμεσα στην σχέση 1) οργανικών μονάδων του ΕΚΚΟΜΕΔ, που εισηγούνται για τα θέματα που υπάγονται σε αυτές   2) Εμπειρογνωμόνων του Μητρώου και 3) «εξωτερικών αναγνωστών».
 Άρθρο 89
 Παρ. 5
 Η μορφή και οι τεχνικές προδιαγραφές του αντιγράφου προς κατάθεση πρέπει να ανταποκρίνονται στα μέσα ενσωμάτωσης του έργου εν έτει 2026, και όχι σε ανεφάρμοστες πλέον πρακτικές προηγούμενων δεκαετιών. Αυτό εξυπηρετεί προφανώς όχι μόνο τον παραγωγό ενός οπτικοακουστικού έργου αλλά και το ίδιο το ΕΚΚΟΜΕΔ και τις ανάγκες ασφαλούς απόθεσης της πολιτιστικής κληρονομιάς. Ο επακριβής καθορισμός των τεχνικών προδιαγραφών θα ήταν χρήσιμο να γίνει κατόπιν διαβούλευσης με τους παραγωγούς. 
 ΚΕΦΑΛΑΙΟ Ε’
 ΕΙΔΙΚΑ ΧΡΗΜΑΤΟΔΟΤΙΚΑ ΠΡΟΓΡΑΜΜΑΤΑ
 Άρθρο 92
 H διάταξη αυτή είναι απολύτως ορθή, εντούτοις παρόμοιο άρθρο έπρεπε να συμπεριληφθεί και στο ν. 5105/2024, ένα μέρος του οποίου βαίνει προς κατάργηση από 1.1.2027. 
 Η κατάργηση του ν. 4487/2017 από το ν. 5105/2024  δημιούργησε ακούσιο ρυθμιστικό κενό στο καθεστώς του tax relief (αρ. 71 Ε Κώδικα Φορολογίας Εισοδήματος)  και οι αιτήσεις παραγωγών για υπαγωγή στο καθεστώς αυτό μέσω ΠΣΚΕ απερρίφθησαν, παρόλο που για κάποιες είχαν ήδη εκδοθεί και θετικές γνωμοδοτήσεις από τα αρμόδια όργανα. Αυτή η  εμπλοκή προκλήθηκε από αβλεψία του νομοθέτη, η οποία φαίνεται – και ευελπιστούμε – να διορθώνεται με το παρόν άρθρο. Φρονούμε, βέβαια, πως αυτά τα θέματα μπορούν κάλλιστα να επιλύονται με την έκδοση ερμηνευτικών εγκυκλίων του Διοικητή της ΑΑΔΕ. Αν δεν συμβαίνει αυτό, πρέπει να παρεμβαίνει ο νομοθέτης, όπως πράττει με το υπό σχολιασμό άρθρο.
 Για τη δημιουργία ασφάλειας δικαίου και για λόγους προστασίας της εμπιστοσύνης των παραγωγών οπτικοακουστικών έργων στην ουσιαστική εφαρμογή του καθεστώτος  tax relief, το οποίο ουδέποτε καταργήθηκε ασφαλώς, προτείνουμε την προσθήκη εδαφίου β’  και γ’ στο αρ. 92 ως εξής: 
 «Αιτήσεις υπαγωγής στο καθεστώς του αρ. 71 Ε του Κώδικα Φορολογίας Εισοδήματος, οι  οποίες υπεβλήθησαν τόσο κατά τη διάρκεια  ισχύος  του  ν. 4487/2017 (Α’ 116), όσο και κατά τη διάρκεια ισχύος του ν. 5105/2024 (Α’ 61), εξετάζονται κανονικά βάσει της κείμενης νομοθεσίας. Τυχόν θετικές γνωμοδοτήσεις των αρμόδιων επιτροπών επί υποβληθέντων αιτημάτων  υπαγωγής παραμένουν σε ισχύ».
 ΚΕΦΑΛΑΙΟ Ζ’
 ΕΞΟΥΣΙΟΔΟΤΙΚΕΣ-ΜΕΤΑΒΑΤΙΚΕΣ-ΚΑΤΑΡΓΟΥΜΕΝΕΣ ΔΙΑΤΑΞΕΙΣ ΜΕΡΟΥΣ Δ’
 Άρθρο 102
 Θετική ρύθμιση η δυνατότητα λειτουργίας ειδικής ψηφιακής πλατφόρμας για το Cash Rebate. Εντούτοις προτείνουμε να απαλειφθούν οι λέξεις «δύναται να» και να καταστεί υποχρεωτική η έκδοση ΥΑ για ξεχωριστή πλατφόρμα. Η χρήση του ΟΠΣΚΕ είναι εξόχως προβληματική  για τα οπτικοακουστικά έργα. Έχουν δαπανηθεί, ως γνωστόν, πάρα πολλές εργατοώρες συναντήσεων μεταξύ ΕΚΚΟΜΕΔ και παραγωγών στην προσπάθεια να επιλυθούν πρακτικά και τεχνικά θέματα. 
 Το ΠΣΚΕ, παρά τα προβλήματά του, ανταποκρινόταν καλύτερα στις ανάγκες του CRGR. Έχει έρθει η στιγμή για τον σχεδιασμό και τη χρήση ad hoc πλατφόρμας. Στο βαθμό που θα διασφαλίζεταιι η διαλειτουργικότητά της με τα πληροφοριακά συστήματα της δημόσιας διοίκησης, θα είναι απόλυτα συμβατή και με τις απαιτήσεις του ενωσιακού δικαίου.
 Άρθρο 103
 Παρ. 9.
 Θετική ρύθμιση, εφόσον επιτευχθεί  ταχεία, έγκαιρη και έγκυρη επίλυση των  θεμάτων που ανακύπτουν. Είναι βέβαιο, πως και αυτή η μετάβαση θα συνοδευτεί από τις δυσχέρειες που διέπουν κάθε παρόμοιο εγχείρημα. Νομικά και τεχνικά ζητήματα, ειδικά κατά τις πρώτες εβδομάδες εφαρμογής του νέου πλαισίου, θα είναι στην ημερήσια διάταξη. Η σύσταση Help Desk πρέπει επίσης να εξεταστεί ως ένα πρώτο φίλτρο των εισερχομένων αιτημάτων, ερωτημάτων κλπ.
 ΕΙΔΙΚΗ ΜΝΕΙΑ ΓΙΑ ΤΟ ANIMATION: 
 Προς αποφυγή περιττών επαναλήψεων, ο ΣΑΠΟΕ υιοθετεί πλήρως ως προς την αντιμετώπιση του animation στο πλαίσιο του νομοσχεδίου τις θέσεις τις ASIFA HELLAS, όπως κατατίθενται στο πλαίσιο της τρέχουσας διαβούλευσης.</t>
         </is>
       </c>
-      <c r="H72" t="s">
-[...6 lines deleted...]
-      <c r="A73">
+    </row>
+    <row r="75">
+      <c r="A75">
         <v>7693</v>
       </c>
-      <c r="B73">
-[...13 lines deleted...]
-      <c r="F73" s="1">
+      <c r="B75" s="2">
         <v>46222.928831019</v>
       </c>
-      <c r="G73" t="inlineStr">
+      <c r="C75"/>
+      <c r="D75" t="inlineStr">
         <is>
           <t>Ο Πολιτισμός πρέπει να εκσυγχρονίζεται και να προωθείται, να μελετάται και να μεταδίδεται απο όλους προς όλους!!! Τα σχέδια της νέας εταιρείας Hellenic Heritage Α.Ε. περιλαμβάνουν το σύνολο του αντικειμένου παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών. Δεν υπάρχουν μέσα στα σχέδια αυτά οι απόφοιτοι της ειδικότητας " Αντιγραφέας Μνημείων και Εκθεμάτων" η οποία δημιουργήθηκε απο τον ΟΔΑΠ με σκοπό την εκπαίδευση εξειδικευμένου προσωπικού για τις ανάγκες των εργαστηρίων αυτών. Η ειδικότητα αυτή ιδρύθηκε με ρήτή δημόσια δήλωση του Υπουργείου Πολιτισμού οτι αποσκοπεί στην εκπαίδευση πιστοποιημένων τεχνικών για τα εργαστήρια του ΟΔΑΠ. Συνεπώς, η απουσία οποιασδήποτε πρόβλεψης για τους αποφοίτους αυτούς δημιουργεί θεσμικό κενό και αντίκειται στην αρχή της διοικητικής συνέχειας και της χρηστής διοίκησης , ιδίως όταν η Πολιτεία έχει υλοποιήσει δημόσια πολιτική που παράγει έννομα συμφέροντα. Η Πολιτεία σχεδίασε, ανακοίνωσε, υλοποίησε και τώρα θα πρέπει να διασφαλίσει οτι η εξειδικευμένη τεχνογνωσία όπως αυτή των "Αντιγραφεων Μνημείων και Εκθεμάτων", η οποία βασίζεται τόσο στις παραδοσιακές τεχνικές όσο και στις σύγχρονες ψηφιακές μεθόδους 3D, θα πρέπει να υπάρχει διότι είναι σημαντική και απαραίτητη, κατα τη μετάβαση στο νέο φορέα και όχι να χαθεί έτσι άσκοπα.</t>
         </is>
       </c>
-      <c r="H73" t="s">
-[...6 lines deleted...]
-      <c r="A74">
+    </row>
+    <row r="76">
+      <c r="A76">
         <v>7694</v>
       </c>
-      <c r="B74">
-[...13 lines deleted...]
-      <c r="F74" s="1">
+      <c r="B76" s="2">
         <v>46222.933275463</v>
       </c>
-      <c r="G74" t="inlineStr">
+      <c r="C76"/>
+      <c r="D76" t="inlineStr">
         <is>
           <t>Τα παρακάτω σχόλια αφορούν στις διαδικασίες αξιολόγησης των επιλεκτικών προγραμμάτων: όσον αφορά στα άρθρα 84 και 85 του  κεφαλαίου Γ',  η δημιουργία κεντρικής επιτροπής με τη συγκεκριμένη σύσταση μελών όπως αναφέρεται στο άρθρο 85, στερεί διαφάνεια και αμεροληψία στη διαδικασία αξιολόγησης, η οποία ως τώρα πραγματοποιείται από ανεξάρτητους αξιολογητές που προέρχονται από τον καλλιτεχνικό χώρο και στοιχειοθετείται με βάση συγκεκριμένα κριτήρια αξιολόγησης και τεκμηριωμένες γραπτές αξιολογήσεις. Επιπλέον, τα νέα βήματα αξιολόγησης, όπως αναφέρονται στο άρθρο 84, φαίνονται χρονοβόρα και με περισσότερη γραφειοκρατία, ενώ ως ζητούμενο διατυπώνεται η ταχύτητα και συντομία στις διαδικασίες.
 Επίσης, σχετικά με το Μητρώο  Εμπειρογνωμόνων (άρθρο 88) είναι αναγκαίο τα άτομα που θα καταρτίζουν τους αξιολογητές συγκεκριμένα των επιλεκτικών προγραμμάτων να είναι επαγγελματίες του οπτικοακουστικό χώρου, εφόσον οι αξιολογήσεις βασίζονται σε καλλιτεχνικά και δημιουργικά κριτήρια. Δεν διευκρινίζεται αν υπάρχει λόγος ύπαρξης π.χ. δικηγόρων και υπαλλήλων δημόσιων ελεγκτικών υπηρεσιών στην αξιολόγηση αυτών των προγραμμάτων, όπως αναφέρονται στο συγκεκριμένο άρθρο.</t>
         </is>
       </c>
-      <c r="H74" t="s">
-[...6 lines deleted...]
-      <c r="A75">
+    </row>
+    <row r="77">
+      <c r="A77">
         <v>7695</v>
       </c>
-      <c r="B75">
-[...13 lines deleted...]
-      <c r="F75" s="1">
+      <c r="B77" s="2">
         <v>46222.956736111</v>
       </c>
-      <c r="G75" t="inlineStr">
+      <c r="C77"/>
+      <c r="D77" t="inlineStr">
         <is>
           <t>ASIFA HELLAS (Ελληνική Ένωση Κινουμένων Σχεδίων)  επί του Σχεδίου Νόμου του Υπουργείου Πολιτισμού / Μέρος Δ’ του νομοσχεδίου με τίτλο: «Εφαρμογή του εθνικού σχεδίου δράσης με σκοπό την ανάπτυξη του Οπτικοακουστικού Δημιουργικού Τομέα (Ο.Δ.Τ.) (.)
 Η ASIFA Hellas , ως ο επίσημος θεσμικός συλλογικός φορέας που εκπροσωπεί τους δημιουργούς και τους παραγωγούς του κλάδου του animation στην Ελλάδα, συμμετέχει στη δημόσια διαβούλευση και καταθέτει τις επίσημες θέσεις της επί του νομοσχεδίου με τα εξής σχόλια:
 Άρθρο 77. 
 Δομικές ιδιαιτερότητες της παραγωγής Animation
 Το animation αποτελεί έναν δυναμικά αναπτυσσόμενο κλάδο της οπτικοακουστικής δημιουργίας με σημαντική πολιτιστική, εκπαιδευτική και οικονομική αξία διεθνώς και στη χώρα μας. Οι ιδιαιτερότητες και οι δυσκολίες που χαρακτηρίζουν την υλοποίηση ενός έργου κινουμένων σχεδίων διαφοροποιούν ουσιαστικά την παραγωγή animation από άλλες μορφές οπτικοακουστικής παραγωγής.
 Το γεγονός αυτό καθιστά επιτακτική την ανάγκη ενίσχυσης του κλάδου στο εν λόγω νομοσχέδιο, μέσα από προβλέψεις που λαμβάνουν υπόψη τα ιδιαίτερα χαρακτηριστικά του.
 Κύκλος παραγωγής: Το animation έχει τελείως διαφορετικό κύκλο παραγωγής από τα έργα ζωντανής δράσης (live action). Η προ-παραγωγή στα κινούμενα σχέδια διαρκεί πολλούς μήνες ή και χρόνια, ενώ η κύρια παραγωγή έχει μια εξ ολοκλήρου διαφορετική δομή.
 Εξειδικευμένος έλεγχος: Οι ελεγκτικοί μηχανισμοί του νέου καθεστώτος θα πρέπει να συμπεριλαμβάνουν και εξειδικευμένα στελέχη που να κατανοούν τη διαδικασία του animation.
 Προϋπολογισμοί (Budgets): Οι φόρμες των προϋπολογισμών πρέπει να συνάδουν με τις ειδικότητες των συνεργατών και το διάγραμμα εξέλιξης της παραγωγής (pipeline) των παραγωγών, τα οποία δεν είναι αντίστοιχα με αυτά των γυρισμάτων (έργων live action). 
 Επιλέξιμες δαπάνες: Οι επιλέξιμες δαπάνες πρέπει να συμβαδίζουν με τις πραγματικές δαπάνες μιας παραγωγής animation, που είναι εντελώς διαφορετικές από τον υπόλοιπο οπτικοακουστικό τομέα.
 ________________
 Άρθρο 77 παρ.δ  
 Αίτημα ένταξης στην κατηγορία «Δύσκολα Οπτικοακουστικά Έργα»
 Καλούμε την Πολιτεία, μέσω του νέου νομοσχεδίου, να εντάξει ρητά και de facto το σύνολο των παραγωγών κινουμένων σχεδίων (animation) στην κατηγορία των «δύσκολων οπτικοακουστικών έργων». Ο χαρακτηρισμός αυτός δεν αποτελεί προνομιακή μεταχείριση, αλλά αντικειμενική αναγνώριση της ανάγκης που απορρέει από τη δύσκολη φύση κλάδο της παραγωγής ενός έργου κινουμένων σχεδίων :
 Πολιτιστική πολυμορφία: Το animation αποτελεί ένα σύνθετο, υψηλής τεχνολογίας πολιτιστικό προϊόν με έντονο καλλιτεχνικό και παιδαγωγικό χαρακτήρα. Η στήριξή του ως «δύσκολο έργο» διασφαλίζει την πολιτιστική πολυμορφία, επιτρέποντας σε ανεξάρτητους δημιουργούς να παράγουν πρωτότυπο περιεχόμενο που μπορεί να ξεπεράσει τα σύνορα της χώρας.
 Ανάγκη κρατικής ενίσχυσης: Λόγω των περιορισμένων εγχώριων και ευρωπαϊκών χρηματοδοτικών πόρων, η επιβίωση και η ανάπτυξη των έργων αυτών στην παγκόσμια αγορά είναι αδύνατη χωρίς τη μέγιστη δυνατή κρατική ενίσχυση που προβλέπει ο νόμος για τα δύσκολα έργα.
 Επιχειρηματικό ρίσκο: Ο κύκλος παραγωγής του animation απαιτεί εξαιρετικά μεγάλο χρόνο υλοποίησης σε σύγκριση με τα έργα live action. Η μακρά διάρκεια των σταδίων της προ-παραγωγής και της κύριας ψηφιακής δημιουργίας δεσμεύει κεφάλαια και ανθρώπινους πόρους για χρόνια, αυξάνοντας κατακόρυφα το επιχειρηματικό ρίσκο των ελληνικών οπτικοακουστικών επιχειρήσεων.
 Για τους λόγους αυτούς, ζητούμε την αυτόματη ένταξη του animation στο καθεστώς των δύσκολων έργων, ώστε να ξεκλειδώσουν τα ανώτατα προβλεπόμενα ποσοστά ένταξης της κρατικής ενίσχυσης και να διασφαλιστεί η βιωσιμότητα των ελληνικών παραγωγών.
 _________________
 Άρθρο 78 παρ.7β
 Ανισορροπία με τα διεθνή πρότυπα τηλεοπτικών σειρών κινουμένων σχεδίων.
 Όσον αφορά την παραγωγή σειρών, είναι σημαντικό να ληφθεί υπόψη ότι η προϋπόθεση για όριο 16 επεισοδίων ανά έργο βρίσκεται σε αναντιστοιχία με τα διεθνή και ευρωπαϊκά πρότυπα των προγραμμάτων animation και αποτρέπει τις ξένες συμπαραγωγές, καθώς και την εξαγωγή ελληνικών σειρών στη διεθνή αγορά:
 26 επεισόδια: Μισή τηλεοπτική σεζόν / 6 μήνες.
 52 επεισόδια: Πλήρης τηλεοπτική σεζόν / 1 έτος.
@@ -3285,253 +1949,163 @@
 3 έως 7 λεπτά: Κυρίως για προσχολική ηλικία.
 11 λεπτά: Το πιο διαδεδομένο παγκοσμίως φορμάτ για παιδιά 6-9 ετών.
 22 λεπτά: Για εφήβους και ενήλικες.
 έως 44 λεπτά: Ωριαίο Φορματ 
 Συνακόλουθα, ζητούμε την πλήρη εξαίρεση του animation από το ανώτατο όριο αριθμού επεισοδίων που χρηματοδοτούνται.
 Ταυτόχρονα, οι ελάχιστες εγχώριες επιλέξιμες δαπάνες (Ε.Ε.Ε.Δ.) ύψους 80.000€ ανά παραγόμενο επεισόδιο,  βρίσκεται σε αναντιστοιχία με την πραγματικότητα των ελληνικών χρηματοδοτήσεων, καθώς και μεγάλου μέρους των ευρωπαϊκών χρηματοδοτήσεων, ειδικά χωρών που θεωρούνται από το Creative Europe MEDIA ως χώρες χαμηλής οπτικοακουστικής ικανότητας (Low audiovisual capacity countries), στις οποίες ανήκει και η Ελλάδα. 
 Ως εκ τούτου, εισηγούμαστε οι ειδικές προϋποθέσεις επιλεξιμότητας που αφορούν το animation να μην καθοριστούν οριστικά στο νομοσχέδιο, αλλά να αποτελέσουν αντικείμενο στοχευμένης διαβούλευσης στο πλαίσιο της σχετικής Κοινής Υπουργικής Απόφασης (ΚΥΑ) για τα έργα κινουμένων σχεδίων, καθώς πρόκειται για ζητήματα που απαιτούν ουσιαστικό διάλογο με τους επαγγελματίες του κλάδου ώστε το τελικό κανονιστικό πλαίσιο να ανταποκρίνεται στις ιδιαίτερες ανάγκες της παραγωγικής διαδικασίας.
 ________________
 Άρθρο 78 παρ.7ε
 Όσον αφορά τα οπτικοακουστικά έργα δεκαεπτά (17) επεισοδίων και άνω, επισημαίνουμε οτι ανεξαρτήτως ανώτατου αριθμού επεισοδίων δεν υπάρχει καμία αναφορά σε έργα κινουμένων σχεδίων ενώ γίνεται ειδική μνεία στην παρ.7β.
 _________________
 Άρθρο 84 Παρ. 4
 Στο νέο σχέδιο νόμου τίθενται πολύ στενές και ως εκ τούτου ανεφάρμοστες προθεσμίες από την προέγκριση έως την οριστικοποίηση του φακέλου, που δεν ανταποκρίνονται στην πραγματικότητα του κλάδου των κινουμένων σχεδίων. Για το λόγο αυτό, προτείνουμε να παραμείνει τουλάχιστον στα 3 χρόνια, όπως ισχύει βάση του τρέχοντος κανονισμού και είναι ούτως ή άλλως οριακή.
 _______________
 Άρθρο 103 
 Η Ιδιαίτερη σημασία του προγράμματος «CRGR-Animate» και επιπτώσεις της κατάργησης του.
 Η ASIFA Hellas (Ελληνικής Ένωση Κινουμένων Σχεδίων),  εκφράζει την έντονη ανησυχία της σχετικά με την κατάργηση του εξειδικευμένου και αυτοτελούς προγράμματος «CRGR-Animate» και την οριζόντια ενσωμάτωσή του στο ενιαίο καθεστώς «FTV GREECE».
 Το πρόγραμμα «CRGR-Animate» που θεσμοθετήθηκε στις 6 Ιανουαρίου 2026 και άνοιξε για υποβολές αιτήσεων στην πλατφόρμα στις 28 Απριλίου 2026, αποτέλεσε ένα ιστορικό ορόσημο για την εγχώρια παραγωγή, όπου για πρώτη φορά η Ελληνική Πολιτεία αναγνώρισε τις δομικές ιδιαιτερότητες του animation, προσφέροντας ένα στοχευμένο χρηματοδοτικό εργαλείο και αυτό έτυχε ενθουσιώδους διεθνούς αποδοχής.
 Η ανακοίνωση και έναρξη του προγράμματος δημιούργησε ουσιαστικές προσδοκίες ανάπτυξης και έχει ήδη ωθήσει την εκκίνηση νέων παραγωγών, οι οποίες προετοιμάζονται να ενταχθούν σε αυτό. Έχουν ήδη προσεγγίσει εταίρους για διεθνείς συμπαραγωγές, έχοντας πια τις κατάλληλες προϋποθέσεις και κίνητρα που αρμόζουν και χαρακτηρίζουν την υλοποίηση ενός έργου κινουμένων σχεδίων.
 Το «CRGR-Animate» έστειλε ένα ξεκάθαρο μήνυμα στο εξωτερικό, ότι η Ελλάδα επενδύει πλέον στοχευμένα και στρατηγικά στον κλάδο του animation. Η κατάργηση της αυτόνομης χρηματοδοτικής δομής σε τόσο σύντομο χρονικό διάστημα (3 μήνες) από την έναρξη λειτουργίας του, χωρίς να δοθεί ο απαραίτητος χρόνος ωρίμανσης του στην κοινότητα και στη διεθνή οπτικοακουστική βιομηχανία,του κλονίζει την αξιοπιστία του επενδυτικού πλαισίου και ανακόπτει από το Ελληνικό Animation την ώθηση που μόλις του δόθηκε, χωρίς να προλάβει να την αξιοποιήσει εμπράκτως.
 Οι παραγωγές animation καλούνται ξανά να ανταγωνιστούν άμεσα, για την ίδια δεξαμενή κονδυλίων, τα διεθνή και εγχώρια οπτικοακουστικά έργα ζωντανής δράσης (live action), χωρίς να λαμβάνεται υπόψη η εκ φύσεως απολύτως διαφορετική δομή και η αλυσίδα παραγωγής των κινουμένων σχεδίων.
 _____________________
 H ASIFA Hellas δηλώνει ότι συντάσσεται με τις τεκμηριωμένες παρατηρήσεις που έχουν διατυπωθεί από τον ΣΑΠΟΕ (Σύνδεσμος Ανεξάρτητων Παραγωγών Οπτικοακουστικών Έργων) αναφορικά με τα θέματα της λειτουργία του νέου καθεστώτος Cash Rebate («FTV GREECE») καθώς και του "Επιλεκτικού Προγράμματος Ενίσχυσης Οπτικοακουστικών Έργων" .</t>
         </is>
       </c>
-      <c r="H75" t="s">
-[...6 lines deleted...]
-      <c r="A76">
+    </row>
+    <row r="78">
+      <c r="A78">
         <v>7697</v>
       </c>
-      <c r="B76">
-[...13 lines deleted...]
-      <c r="F76" s="1">
+      <c r="B78" s="2">
         <v>46222.982268519</v>
       </c>
-      <c r="G76" t="inlineStr">
+      <c r="C78"/>
+      <c r="D78" t="inlineStr">
         <is>
           <t>Τα τελευταία πέντε χρόνια, το σύστημα με τους ανεξάρτητους αξιολογητές (readers) έχει λειτουργήσει θετικά, βελτιώνοντας τόσο τους χρόνους απόκρισης του φορέα, όσο και την αξιοπιστία των αξιολογήσεων. Λαμβάνοντας υπόψη ότι, δεν έχουν υπάρξει τα τελευταία χρόνια σημαντικές ενστάσεις για τον τρόπο αξιολόγησης των αιτήσεων χρηματοδότησης, προκαλεί απορία η σύσταση μίας νέας κεντρικής επιτροπής αξιολόγησης (άρθρο 85), η οποία φαίνεται να ακυρώνει, ή τουλάχιστον να μειώνει σημαντικά, τον ρόλο των προϊσταμένων των μονάδων αλλά και των readers. Δεν είναι σαφές ούτε για ποιο λόγο συστήνεται η νέα επιτροπή αξιολόγησης του άρθρου 85 και ποια ανάγκη καλύπτει, ούτε πώς θα λειτουργεί σε σχέση με την εισήγηση των προϊσταμένων και τις αξιολογήσεις των readers. Εφόσον, σύμφωνα με το αρ.85, παρ. 4δ, η νέα επιτροπή εγκρίνει ή απορρίπτει αιτήσεις χρηματοδότησης, αυτό δεν ακυρώνει τόσο τις εισηγήσεις των προϊσταμένων, όσο και τις αξιολογήσεις των readers; 
 Επιπροσθέτως, δεν γίνεται κατανοητό *τί* ακριβώς θα αξιολογεί η νέα επιτροπή ώστε να εγκρίνει ή να απορρίπτει προτάσεις και να κατανέμει τα ποσά. Θα έχει τον χρόνο να εξετάζει η επιτροπή αυτή, που θα απαρτίζεται από διοικητικούς του ΕΚΚΟΜΕΔ και επικεφαλής άλλων δημόσιων φορέων, το σύνολο των κατατεθειμένων προτάσεων (δηλαδή σενάρια ή/και αναλυτικούς φακέλους παραγωγής) ώστε να παίρνει την ευθύνη των τελικών αποφάσεων, ενδεχομένως ενάντια στις εισηγήσεις των προϊσταμένων, που βασίζονται με τη σειρά τους, εν πολλοίς, στις αξιολογήσεις των readers; Αν ναι, αυτό φαίνεται να ακυρώνει τον ρόλο των αξιολογητών. Αν όχι, δημιουργούνται ερωτηματικά για το κατά πόσο οι αποφάσεις της επιτροπής θα είναι τεκμηριωμένες και ως εκ τούτου δίκαιες και βάσιμες. 
 Το νομοσχέδιο θα έπρεπε να εξηγεί πλήρως και εμπεριστατωμένα τη χρησιμότητα της νέας κεντρικής επιτροπής, καθώς και τον λεπτομερή τρόπο λειτουργίας της. Ως έχει το άρθρο δημιουργεί εύλογα ερωτήματα για τη διαφάνεια και την αξιοπιστία της επιτροπής αυτής και είναι καλύτερο να αποσυρθεί.
 Τέλος, σημαντικές αμφιβολίες για την αξιοπιστία των αξιολογήσεων δημιουργεί και το άρθρο 88, παρ.3 (β,γ,δ,ε). Είναι προφανές ότι η καλλιτεχνική αξιολόγηση των αιτήσεων χρηματοδοτήσεων θα πρέπει να γίνεται μόνο από επαγγελματίες από τον χώρο του κινηματογράφου/των οπτικοακουστικών.</t>
         </is>
       </c>
-      <c r="H76" t="s">
-[...6 lines deleted...]
-      <c r="A77">
+    </row>
+    <row r="79">
+      <c r="A79">
         <v>7698</v>
       </c>
-      <c r="B77">
-[...13 lines deleted...]
-      <c r="F77" s="1">
+      <c r="B79" s="2">
         <v>46222.986168981</v>
       </c>
-      <c r="G77" t="inlineStr">
+      <c r="C79"/>
+      <c r="D79" t="inlineStr">
         <is>
           <t>ΑΠΟΣΥΡΣΗ ΤΟΥ ΝΟΜΟΣΧΕΔΙΟΥ ΓΙΑ ΤΟΝ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΟ ΤΟΜΕΑ
  Στις 7 Ιουλίου 2026 τέθηκε σε δημόσια διαβούλευση το σχέδιο νόμου του Υπουργείου Πολιτισμού που περιλαμβάνει, στο Μέρος Δ΄, την πλήρη αναδιατύπωση του θεσμικού πλαισίου χρηματοδότησης του ελληνικού κινηματογράφου και του οπτικοακουστικού τομέα. Η Ένωση Σκηνοθετών Δημιουργών Οπτικοακουστικών και Παραστατικών Τεχνών (ΕΣΔ) εκφράζει την κατηγορηματική της αντίθεση και ζητά την άμεση απόσυρσή του. Δεν είναι η πρώτη φορά που η ΕΣΔ στέκεται απέναντι σε αυτή την κατεύθυνση. Είχαμε εκφράσει την αντίθεσή μας στην ίδια αρχιτεκτονική ήδη από το 2024, με την ψήφιση του ν. 5105/2024 και τη συγχώνευση ΕΚΚ–ΕΚΟΜΕ στον σημερινό ΕΚΚΟΜΕΔ. Έναν χρόνο μετά, τον περασμένο Νοέμβριο, διοργανώσαμε ανοιχτή συζήτηση στο Φεστιβάλ Κινηματογράφου Θεσσαλονίκης, με θέμα τις πρώτες διαπιστώσεις από τη λειτουργία του νέου υπερ-οργανισμού. Ο ΕΚΚΟΜΕΔ διαχειρίζεται σήμερα χαρτοφυλάκιο μεγαλύτερο από αυτό πολλών υφυπουργών, αλλά και αρκετών υπουργών. Δεν καλύπτει πλέον μόνο τον κινηματογράφο. Καλύπτει το σύνολο του θεάματος-ακροάματος, τις ψηφιακές μορφές δημιουργίας , εικονική πραγματικότητα, τεχνητή νοημοσύνη, ψηφιακές πλατφόρμες, βιντεοπαιχνίδια, πολιτιστική διπλωματία. Σε 18.269 λέξεις του νομοσχεδίου για τον ΕΚΚΟΜΕΔ που διαχειρίζονται €750 εκατ. δημόσιου χρήματος ο σκηνοθέτης εμφανίζεται 4 φορές, ο σεναριογράφος 1, ο ηθοποιός 1(ως "πρωταγωνιστικών ρόλων"), ο ερμηνευτής 1, ο τεχνικός (ως πρόσωπο) 1, ο εργαζόμενος 3 (αποκλειστικά προσωπικό ΕΚΚΟΜΕΔ), ο δημιουργός ως πρόσωπο 3 (μόνο ως δηλώσεις σκοπού). Το νομοσχέδιο προχωρά ακόμα περισσότερο στην εμπορευματοποίηση της κινηματογραφικής τέχνης, αντιμετωπίζει τον κινηματογράφο ως επενδυτικό σχέδιο, όχι ως τέχνη με  ιδιαιτερότητές στο πλαίσιο της παραγωγής της. Η χρηματοδότηση συγκεντρώνεται σε συντριπτικό ποσοστό στο επενδυτικό εργαλείο (cash rebate), ενώ τα προγράμματα με πραγματικά καλλιτεχνικά κριτήρια παραμένουν στο περιθώριο ενός πολύ μικρότερου προϋπολογισμού. Το 1986: ο ν. 1597/1986, άρθρο 1 §1-2, όριζε ρητά ότι «η προστασία της κινηματογραφικής τέχνης αποτελεί υποχρέωση του Κράτους» και ότι «το Κράτος οφείλει να παίρνει τα αναγκαία μέτρα για την ηθική και υλική ενίσχυση». Ο ίδιος νόμος, στο άρθρο 2 §1 (μεταφέρθηκε αυτούσιο στο άρθρο 1 §2 του ν. 3905/2010), προσέθετε: «Η κινηματογραφική τέχνη είναι ελεύθερη... Η λογοκρισία και κάθε άλλο προληπτικό μέτρο απαγορεύεται». Το 2026 δεν υπάρχει καμία αντίστοιχη διάταξη ούτε θετική υποχρέωση στήριξης, ούτε αρνητική εγγύηση κατά της παρέμβασης. Παράλληλα, η δυνατότητα ανάκλησης ήδη εγκεκριμένης χρηματοδότησης «για λόγους δημοσίου συμφέροντος» χωρίς ο νόμος να ορίζει πουθενά τι ακριβώς αυτό σημαίνει, λειτουργεί ως εργαλείο ελέγχου και λογοκρισίας μέσω επιλεκτικής χρηματοδότησης και επιλεκτικής ανάκλησης. Κανένα έργο δεν μπορεί να θεωρείται πραγματικά ασφαλές όταν η τύχη του εξαρτάται από μια τόσο ασαφή, πολιτικά προσαρμόσιμη ρήτρα, εφαρμόσιμη από μια Επιτροπή Αξιολόγησης η οποία είναι η ίδια ελεγχόμενη. Στην πλειοψηφία τους, άμεσα ή έμμεσα, τα μέλη της σχετίζονται με το Υπουργείο Πολιτισμού. Το βάρος αυτής της ασυμμετρίας γίνεται ακόμη πιο εμφανές αν δει κανείς τι προβλέπεται όταν μια χρηματοδότηση πράγματι ανακαλείται. Η ίδια η Ανάλυση Συνεπειών Ρύθμισης του νομοσχεδίου διευκρινίζει ότι τέτοιες αποφάσεις συνοδεύονται από «ρητή πρόβλεψη ότι δεν γεννάται δικαίωμα αποζημίωσης» για τον θιγόμενο δικαιούχο. Η ίδια η κυβέρνηση αναγνωρίζει, δηλαδή, και θωρακίζει νομικά αυτή την ασυμμετρία εξουσίας, αντί να την περιορίζει. Το ίδιο το σχέδιο νόμου, τέλος, συγκεντρώνει ιδιαίτερα ευρείες αρμοδιότητες στο πρόσωπο του Διευθύνοντος Συμβούλου του ΕΚΚΟΜΕΔ· η υπερσυγκέντρωση εξουσίας σε ένα μοναδικό, μη αιρετό διοικητικό στέλεχος περιορίζει ακόμη περισσότερο τον έλεγχο. Και μέσα σε αυτό το πλαίσιο, ακόμη και η έννοια του «επιλεκτικού» για τον ελληνικό κινηματογράφο διαλύεται, καθώς μπορούν να ενταχθούν σε αυτό «ψηφιακά παιχνίδια (gaming), τεχνολογίες εμβύθισης (XR, VR, AR)... και κάθε άλλη καινοτόμο μορφή» μια ρήτρα σκόπιμα απεριόριστη, που επιτρέπει σε πόρους αποκλειστικά προορισμένους για τον ελληνικό κινηματογράφο να διοχετεύονται και αλλού. Αν η κυβέρνηση επιθυμούσε πραγματικά να προχωρήσει στις αναγκαίες βελτιώσεις της κινηματογραφικής πολιτικής και ενίσχυσης του οπτικοακουστικού τομέα, όφειλε να συνομιλήσει με τους ίδιους τους δημιουργούς και τους εργαζόμενους του οπτικοακουστικού χώρου, με τα σωματεία, τους φορείς. Πρέπει να γίνει κατανοητό: κάθε νόμος που σχεδιάζεται επί χάρτου από γραφειοκρατικές μειοψηφίες επηρεάζει τις ζωές μας και την ποιότητα του εγχώριου πολιτιστικού έργου, και δεν μπορεί να μας έρχεται στα μουλωχτά, με συνοπτικές διαδικασίες, χωρίς την ουσιαστική συμμετοχή των άμεσα ενδιαφερομένων. 
 ΖΗΤΑΜΕ: Την άμεση απόσυρση του νομοσχεδίου. Μετά την κατάργηση του ΕΚΚ, θεωρούμε ότι πρέπει να δημιουργηθεί ενιαίος φορέας παραγωγής και διανομής της εθνικής κινηματογραφίας, διακριτός από κάθε επενδυτικό εργαλείο προσέλκυσης ξένων κεφαλαίων. Μέχρι τότε, το ελάχιστο που θα μπορούσαμε να δεχθούμε ως υποχώρηση είναι: θεσμοθετημένη χρηματοδότηση των επιλεκτικών προγραμμάτων στα 16 εκατομμύρια ευρώ τον χρόνο, για την υλική ενίσχυση της κινηματογραφικής τέχνης , ως κατώτατο όριο, με δεσμευμένο κωδικό προϋπολογισμού αποκλειστικά για τον κινηματογράφο, και θεσμοθέτηση αναλογικής ποσόστωσης υπέρ των επιλεκτικών προγραμμάτων. Υποχρεωτική συνεισφορά 2–5% επί των εγχώριων εσόδων κάθε πλατφόρμας streaming προς όφελος της ελληνικής κινηματογραφικής τέχνης. Σταθερή κρατική χρηματοδότηση του πολιτισμού στο 2% του προϋπολογισμού, με δεσμευμένο κωδικό για την ελληνική κινηματογραφία. Η υπεράσπιση της καλλιτεχνικής δημιουργίας δεν είναι υπόθεση μόνο των συντελεστών και των εργαζομένων του οπτικοακουστικού χώρου αφορά κάθε πολίτη που θέλει να ζει σε έναν τόπο με ζωντανό, ελεύθερο πολιτισμό. 
 Το Δ.Σ. της ΕΝΩΣΗΣ ΣΚΗΝΟΘΕΤΩΝ ΔΗΜΙΟΥΡΓΩΝ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΩΝ ΚΑΙ ΠΑΡΑΣΤΑΤΙΚΩΝ ΤΕΧΝΩΝ</t>
         </is>
       </c>
-      <c r="H77" t="s">
-[...6 lines deleted...]
-      <c r="A78">
+    </row>
+    <row r="80">
+      <c r="A80">
         <v>7699</v>
       </c>
-      <c r="B78">
-[...13 lines deleted...]
-      <c r="F78" s="1">
+      <c r="B80" s="2">
         <v>46222.990405093</v>
       </c>
-      <c r="G78" t="inlineStr">
+      <c r="C80"/>
+      <c r="D80" t="inlineStr">
         <is>
           <t>ΥΠΟΜΝΗΜΑ ΕΠΙ ΤΗΣ ΔΗΜΟΣΙΑΣ ΔΙΑΒΟΥΛΕΥΣΗΣ
 Θέσεις της Ε.Κ.Β.Ε. για τις ρυθμίσεις που αφορούν το Ε.Κ.Κ.Ο.ΜΕ.Δ. στο σχέδιο νόμου «Hellenic Heritage»
 Η Ένωση Κινηματογραφιστών Βορείου Ελλάδος (Ε.Κ.Β.Ε.) εκφράζει την έντονη αντίθεσή της στις προτεινόμενες ρυθμίσεις για το Ε.Κ.Κ.Ο.ΜΕ.Δ., καθώς μεταβάλλουν ουσιωδώς τον προσανατολισμό του φορέα και το θεσμικό πλαίσιο στήριξης της οπτικοακουστικής παραγωγής στην Ελλάδα.
 Παράλληλα, θεωρούμε απαράδεκτο ένα τόσο εκτεταμένο και σύνθετο νομοθέτημα —περισσότερα από τριάντα 30(!)πυκνογραμμένα άρθρα— να τίθεται σε δημόσια διαβούλευση για μόλις δεκατρείς (13) ημέρες.
 Η διαδικασία είναι βεβιασμένη και δεν παρέχει στους επαγγελματικούς φορείς, στους δημιουργούς, στους εργαζομένους και στις επιχειρήσεις του κλάδου τον αναγκαίο χρόνο ώστε να αξιολογήσουν τις συνέπειες των διατάξεων και να καταθέσουν ολοκληρωμένες, τεκμηριωμένες προτάσεις.
 Ενδεικτικά εντοπίσαμε κάποια σημεία.
 1. Αλλοίωση του αρχικού σκοπού του Cash Rebate
 Ο Ν. 4487/2017 θέσπισε το Cash Rebate ως αναπτυξιακό και επενδυτικό εργαλείο, με σαφείς στόχους:
 την προσέλκυση διεθνών παραγωγών,
 την ανάπτυξη της ελληνικής οπτικοακουστικής βιομηχανίας,
 τη δημιουργία σταθερών θέσεων εργασίας,
 τη μεταφορά τεχνογνωσίας,
 την ενίσχυση της εξωστρέφειας,
 την αξιοποίηση ελληνικών συνεργείων, επιχειρήσεων και υποδομών.
 Το υπό διαβούλευση σχέδιο νόμου μετατοπίζει τον μηχανισμό από τον αρχικό αναπτυξιακό του σκοπό προς ένα γενικευμένο σύστημα επιδότησης τηλεοπτικού περιεχομένου.
 Η μετατόπιση αυτή δεν αποτελεί απλή διεύρυνση. Αποτελεί ουσιαστική αλλαγή της ταυτότητας και της αποστολής του Cash Rebate.
 2. Επιλεξιμότητα πρωινών εκπομπών, reality και τηλεπαιχνιδιών
 Το σχέδιο νόμου ανοίγει τη δυνατότητα χρηματοδότησης για:
 ψυχαγωγικές εκπομπές,
 εκπομπές λόγου,
 τηλεπαιχνίδια,
 talent shows,
 reality και scripted reality,
 εφόσον χαρακτηριστούν ως προγράμματα «πολιτιστικού χαρακτήρα».
 Η πρόβλεψη αυτή προκαλεί σοβαρά ερωτήματα:
 Ποιο συγκεκριμένο δημόσιο συμφέρον εξυπηρετεί η επιδότησή τους;
 Ποιο καλλιτεχνικό, πολιτιστικό ή αναπτυξιακό αποτέλεσμα παράγουν;
 Πώς ενισχύουν την εξωστρέφεια της ελληνικής οπτικοακουστικής βιομηχανίας;
 Πώς συμβάλλουν στην προσέλκυση διεθνών παραγωγών και επενδύσεων;
 Γιατί πρέπει να χρηματοδοτούνται από τους ίδιους περιορισμένους πόρους που προορίζονται για τον κινηματογράφο και την ανεξάρτητη παραγωγή;
 Η ΕΚΒΕ απορρίπτει ως απαράδεκτο το νομοσχέδιο για τις ρυθμίσεις</t>
         </is>
       </c>
-      <c r="H78" t="s">
-[...6 lines deleted...]
-      <c r="A79">
+    </row>
+    <row r="81">
+      <c r="A81">
         <v>7700</v>
       </c>
-      <c r="B79">
-[...13 lines deleted...]
-      <c r="F79" s="1">
+      <c r="B81" s="2">
         <v>46222.992951389</v>
       </c>
-      <c r="G79" t="inlineStr">
+      <c r="C81"/>
+      <c r="D81" t="inlineStr">
         <is>
           <t>Σχόλιο επί του άρθρου 27 – Μεταβατικές Διατάξεις
 Αναγκαία μεταβατική πρόβλεψη για τους αποφοίτους της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων»
 Το υπό διαβούλευση σχέδιο νόμου ιδρύει τη νέα εταιρεία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage)», στην οποία μεταφέρεται το αντικείμενο των εργαστηρίων παραγωγής μητρών, εκμαγείων, φυσικών και ψηφιακών μοντέλων και πιστοποιημένων αντιγράφων πολιτιστικών αγαθών.
 Κι ενώ το σχέδιο νόμου ρυθμίζει λεπτομερώς τη μεταφορά αρμοδιοτήτων, συμβάσεων και περιουσίας, δεν περιλαμβάνει καμία μεταβατική πρόβλεψη για τους αποφοίτους της μοναδικής δημόσιας ειδικότητας που δημιουργήθηκε αποκλειστικά για την κάλυψη αυτών ακριβώς των αναγκών και που ο ίδιος ο Οδαπ δημιούργησε και στήριξε.
 Στις 11 Αυγούστου 2021, κατά την επίσημη παρουσίαση της νέας ειδικότητας από το Υπουργείο Πολιτισμού, η Υπουργός Πολιτισμού κα Λίνα Μενδώνη δήλωσε ότι η ίδρυση της Σ.Α.Ε.Κ. «Αντιγραφέας Μνημείων και Εκθεμάτων» είχε ως σκοπό την εκπαίδευση πιστοποιημένων τεχνιτών για τα εργαστήρια του ΟΔΑΠ και ότι οι απόφοιτοι θα μπορούν να αξιοποιηθούν από τον Οργανισμό.
 Ανταποκρινόμενοι σε αυτή την πρωτοβουλία της Πολιτείας, ολοκληρώσαμε επιτυχώς τον διετή κύκλο σπουδών με Άριστα, αποκτήσαμε Βεβαίωση Επαγγελματικής Κατάρτισης και αναμένουμε την πιστοποίηση μας από τον ΕΟΠΠΕΠ.
 Το πιο σημαντικό όλων είναι ότι οι σπουδαστές δεν ήταν νέοι χωρίς επαγγελματική εμπειρία, αλλά ενεργοί εικαστικοί και συντηρητές έργων τέχνης με πτυχία , μεταπτυχιακά και χρόνια προϋπηρεσίας στον Οδαπ. Με απλά λόγια το επιστημονικό προσωπικό  που επί δεκαετίες αξιοποιούσαν ο ΤΑΠ, το ΤΑΠΑ και στη συνέχεια ο ΟΔΑΠ στα εργαστήρια παραγωγής εκμαγείων και αντιγράφων.
 Η Πολιτεία δεν επένδυσε στη δημιουργία μιας γενικής ειδικότητας αλλά επέλεξε να εξειδικεύσει επαγγελματίες σε ένα αντικείμενο που η ίδια αναγνώρισε ως αναγκαίο για τη διαφύλαξη και ανάδειξη της πολιτιστικής κληρονομιάς.
 Σήμερα, το αντικείμενο αυτό όχι μόνο δεν καταργείται, αλλά μεταφέρεται και ενισχύεται μέσω της νέας εταιρείας. Παρ' όλα αυτά, δεν υπάρχει καμία πρόβλεψη για τους ανθρώπους που εκπαιδεύτηκαν ειδικά για να το υπηρετήσουν είτε όσον αφορά τις παραδοσιακές τεχνικές όπως είναι τα καλούπια,η χύτευση και η ζωγραφική, είτε μέσα από νέες σύγχρονες μεθόδους όπως είναι η τρισδιάστατη εκτύπωση.
 Ζητάμε να προστεθεί στο άρθρο 27 μεταβατική διάταξη που να προβλέπει την αξιοποίηση ή τη συμμετοχή των αποφοίτων της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων» στον σχεδιασμό στελέχωσης των εργαστηρίων της νέας εταιρείας, σύμφωνα με τις αρχές της αξιοκρατίας και της ισχύουσας νομοθεσίας.
 Η Πολιτεία δημιούργησε αυτή την ειδικότητα, επένδυσε δημόσιους πόρους στην εκπαίδευση τους και δήλωσε δημόσια τον σκοπό της και οι σπουδαστές το στήριξαν. Η απουσία οποιασδήποτε μεταβατικής πρόβλεψης δημιουργεί αντικειμενικά ένα θεσμικό κενό, το οποίο μπορεί και πρέπει να καλυφθεί πριν από την ψήφιση του νομοσχεδίου.
 Η προτεινόμενη μεταβατική ρύθμιση δεν αποτελεί προνομιακή μεταχείριση. Αποτελεί τη φυσική συνέχεια μιας δημόσιας πολιτικής που η ίδια η Πολιτεία σχεδίασε, ανακοίνωσε και υλοποίησε.</t>
         </is>
       </c>
-      <c r="H79" t="s">
-[...6 lines deleted...]
-      <c r="A80">
+    </row>
+    <row r="82">
+      <c r="A82">
         <v>7701</v>
       </c>
-      <c r="B80">
-[...13 lines deleted...]
-      <c r="F80" s="1">
+      <c r="B82" s="2">
         <v>46222.99662037</v>
       </c>
-      <c r="G80" t="inlineStr">
+      <c r="C82"/>
+      <c r="D82" t="inlineStr">
         <is>
           <t>ΜΕΡΟΣ Δ΄ ΡΥΘΜΙΣΕΙΣ ΓΙΑ ΤΗΝ ΕΦΑΡΜΟΓΗ ΤΟΥ ΕΘΝΙΚΟΥ ΣΧΕΔΙΟΥ ΔΡΑΣΗΣ ΓΙΑ ΤΗΝ ΑΝΑΠΤΥΞΗ ΤΟΥ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΟΥ ΔΗΜΙΟΥΡΓΙΚΟΥ ΤΟΜΕΑ (Άρθρα 74-104)
 Η Ένωση Ελληνικού Ντοκιμαντέρ εκπροσωπεί εκατοντάδες ενεργούς επαγγελματίες όλων των ειδικοτήτων στο χώρο του ντοκιμαντέρ με συνεχή παρουσία στην Ελλάδα και το εξωτερικό και ενεργή συμβολή στην ανάπτυξη της οπτικοακουστικής παραγωγής και του σύγχρονου ελληνικού πολιτισμού.
 Η ΕΕΝ εκφράζει την διαμαρτυρία της για το ασφυκτικό χρονικό περιθώριο της δημόσιας διαβούλευσης δώδεκα ημερών για ένα νομοσχέδιο που θα καθορίσει το μέλλον της εθνικής κινηματογραφικής πολιτικής. Η διαδικασία απαξιώνει τον ουσιαστικό διάλογο, ιδιαίτερα όταν το κείμενο αγνοεί σε μεγάλο βαθμό τις τεκμηριωμένες προτάσεις που έχουν καταθέσει οι επαγγελματικοί φορείς του κλάδου.
 Τόσο το Κεφάλαιο Β΄ για το «Cash Rebate Greece» όσο και το Κεφάλαιο Γ΄ για τα Επιλεκτικά Προγράμματα περιλαμβάνουν εξαιρετικά προβληματικές ρυθμίσεις. Απαιτούμε την πλήρη απόσυρση του άρθρου 85 για την Κεντρική Επιτροπή Αξιολόγησης, καθώς και της περ. θ΄ της παρ. 8 του άρθρου 84, που επιτρέπει την ανάκληση χρηματοδότησης για αόριστους λόγους «δημόσιου συμφέροντος». Η διάταξη αυτή αφήνει περιθώρια αυθαίρετων ερμηνειών και ενδέχεται να λειτουργήσει ως μηχανισμός προληπτικής λογοκρισίας. Παρά τη ριζική αντίθεσή μας, θα καταθέσουμε προτάσεις που, κατ’ ελάχιστον, μπορούν να περιορίσουν τις αρνητικές συνέπειες του νομοσχεδίου. 
 Η εθνική κινηματογραφική πολιτική δεν μπορεί να διαμορφώνεται χωρίς ουσιαστική διαβούλευση με την κινηματογραφική κοινότητα. Απαιτούμε ένα θεσμικό πλαίσιο που θα εγγυάται ανεξάρτητη αξιολόγηση, διαφάνεια, λογοδοσία και εμπιστοσύνη στους δημιουργούς και όχι τη συγκέντρωση υπερεξουσιών σε κεντρικά όργανα.
 Παρακάτω τα σχόλια μας:
 Άρθρο 77
 Να αντικατασταθεί η κύρωση της ολικής απώλειας της ενίσχυσης με αναλογική αντιμετώπιση, ώστε:
 •	οι δαπάνες που πραγματοποιήθηκαν πριν από την ημερομηνία υποβολής της αίτησης να χαρακτηρίζονται ως μη επιλέξιμες, 
 •	χωρίς να αποκλείεται η επιλεξιμότητα του υπόλοιπου επενδυτικού σχεδίου. 
 Παράλληλα, να προβλεφθεί ρητά ότι η Χορηγούσα Αρχή οφείλει να τεκμηριώνει με συγκεκριμένα και αντικειμενικά αποδεικτικά στοιχεία την ημερομηνία έναρξης των εργασιών.
 Άρθρο 78 παρ. 5δ
 Στις περιπτώσεις οπτικοακουστικών έργων που αναπτύσσονται και υλοποιούνται από ανεξάρτητη εταιρεία παραγωγής, ακόμη και όταν κύριος παραγωγός ή δικαιούχος των περιουσιακών δικαιωμάτων είναι η Ε.Ρ.Τ. Α.Ε., δικαιούχος της ενίσχυσης μπορεί να ορίζεται η ανεξάρτητη εταιρεία παραγωγής, εφόσον αυτή φέρει την ευθύνη υλοποίησης της παραγωγής και πραγματοποιεί τις επιλέξιμες δαπάνες.
 Προτείνεται να προστεθεί 
 Η κρατική ενίσχυση μέσω του Cash Rebate αποτελεί σημαντικό δημόσιο αναπτυξιακό εργαλείο και δεν μπορεί να λειτουργεί ανεξάρτητα από τις υποχρεώσεις που ήδη επιβάλλει η εθνική νομοθεσία στους τηλεοπτικούς οργανισμούς για τη χρηματοδότηση της ελληνικής κινηματογραφικής παραγωγής. Η συμμόρφωση με την υποχρέωση επένδυσης του 1,5% πρέπει να αποτελεί βασική προϋπόθεση επιλεξιμότητας για τη λήψη δημόσιας ενίσχυσης, ώστε να διασφαλίζεται η ίση μεταχείριση, η συνέπεια της πολιτιστικής πολιτικής και να αποφεύγεται το παράδοξο να επιδοτούνται με δημόσια κεφάλαια φορείς ή επιχειρήσεις που δεν εκπληρώνουν τις ήδη υφιστάμενες νόμιμες υποχρεώσεις τους προς την ελληνική κινηματογραφία.
 Επιπλέον, σε περίπτωση διαπιστωμένων και ληξιπρόθεσμων οφειλών ή ανεκπλήρωτων υποχρεώσεων που απορρέουν από την εφαρμογή της σχετικής νομοθεσίας, θα μπορούσε να προβλεφθεί μηχανισμός συμψηφισμού της δικαιούμενης ενίσχυσης με τα οφειλόμενα ποσά ή, εναλλακτικά, αναστολή της καταβολής της ενίσχυσης έως την πλήρη τακτοποίηση των σχετικών υποχρεώσεων.
 Άρθρο 78 περ. στ) 
 Προτείνεται να τροποποιηθεί ώστε να απαλειφθούν οι αναφορές σε τηλεπαιχνίδια, διαγωνιστικά τηλεοπτικά προγράμματα, reality και λοιπά προγράμματα γενικής ψυχαγωγίας, διατηρώντας ως επιλέξιμα μόνο τα οπτικοακουστικά έργα που πληρούν τα πολιτιστικά κριτήρια του άρθρου 54 του Γ.Α.Κ.
 Η ένταξη προγραμμάτων γενικής ψυχαγωγίας στο πεδίο εφαρμογής του Cash Rebate Greece αποδυναμώνει τον πολιτιστικό του χαρακτήρα και δημιουργεί τον κίνδυνο διάχυσης των περιορισμένων δημόσιων πόρων σε έργα που δεν υπηρετούν τον σκοπό της πολιτιστικής ενίσχυσης. Το πρόγραμμα οφείλει να προσανατολίζεται κατά προτεραιότητα στη στήριξη κινηματογραφικών ταινιών, σειρών, ντοκιμαντέρ, έργων animation, πρώτων και δεύτερων έργων δημιουργών και γενικότερα των πολιτιστικών και «δύσκολων οπτικοακουστικών έργων», όπως αυτά αναγνωρίζονται από το ίδιο το νομοσχέδιο και το άρθρο 54 του Γ.Α.Κ
 Άρθρο 78 παρ. 7
 Να προστεθεί: «Οι τηλεοπτικές σειρές δημιουργικής τεκμηρίωσης (ντοκιμαντέρ), ανεξαρτήτως του φορέα μετάδοσης, υπάγονται στη Δράση Film Greece, εκτός εάν πρόκειται για παραγωγές που αναπτύσσονται και υλοποιούνται από αδειοδοτημένο πάροχο περιεχομένου ή από συνδεδεμένη εταιρεία του τότε υπάγονται στη Δράση Film TV» 
 Άρθρο 79 παρ. 4 
 Προτείνεται, όταν οι δύο αξιολογητές διαφωνούν ως προς το αποτέλεσμα της αξιολόγησης, η αίτηση να παραπέμπεται σε τρίτο ανεξάρτητο αξιολογητή ή σε αρμόδια επιτροπή. Η αυτόματη απόρριψη ενός επενδυτικού σχεδίου λόγω μίας μόνο αρνητικής αξιολόγησης δεν διασφαλίζει την αντικειμενικότητα της διαδικασίας και ενδέχεται να οδηγήσει σε άδικες απορρίψεις.
 Άρθρο 79 παρ. 6 και 8
@@ -3549,78 +2123,60 @@
 Επιπλέον, προτείνεται να προβλεφθεί μεγαλύτερη ευελιξία ως προς τη δυνατότητα παράτασης του χρόνου ολοκλήρωσης, ιδίως για έργα δημιουργικής τεκμηρίωσης, διεθνείς συμπαραγωγές και έργα που εξαρτώνται από πραγματικά γεγονότα ή μακροχρόνιες διαδικασίες παρατήρησης. Στις περιπτώσεις αυτές η εξέλιξη του ίδιου του θέματος του έργου μπορεί να καθιστά αναγκαία την παράταση της παραγωγικής διαδικασίας χωρίς υπαιτιότητα του δικαιούχου.
 Άρθρο 85 
 Η Ένωση Ελληνικού Ντοκιμαντέρ θεωρεί ότι οι διατάξεις που αφορούν την οργάνωση, τη διαδικασία αξιολόγησης και τη λειτουργία των Επιλεκτικών Προγραμμάτων Χρηματοδότησης δεν θα πρέπει να αποτελούν αντικείμενο νομοθετικής ρύθμισης, αλλά να εξειδικεύονται μέσω του Κανονισμού Χρηματοδότησης του Ε.Κ.Κ.Ο.ΜΕ.Δ., κατόπιν ουσιαστικής διαβούλευσης με τους επαγγελματικούς φορείς του οπτικοακουστικού τομέα. Με τον τρόπο αυτό διασφαλίζεται η δυνατότητα ταχύτερης προσαρμογής του συστήματος στις ανάγκες της κινηματογραφικής παραγωγής, χωρίς να απαιτείται κάθε φορά νομοθετική τροποποίηση.
 Παράλληλα, προτείνεται η κατάργηση της Κεντρικής Επιτροπής Αξιολόγησης και Επιλογής. Το σχέδιο νόμου ήδη προβλέπει αξιολόγηση από ανεξάρτητους αξιολογητές του Μητρώου Εμπειρογνωμόνων και έλεγχο από τις αρμόδιες υπηρεσίες του Ε.Κ.Κ.Ο.ΜΕ.Δ. Η δημιουργία ενός δεύτερου οργάνου με αρμοδιότητα να αποκλίνει από τις εισηγήσεις των αξιολογητών, να καθορίζει το ύψος της χρηματοδότησης και να λαμβάνει την τελική απόφαση για την επιλογή των έργων αποδυναμώνει τον θεσμό της ανεξάρτητης αξιολόγησης και συγκεντρώνει υπέρμετρη διακριτική ευχέρεια, χωρίς να ενισχύει αντίστοιχα τη διαφάνεια και την αξιοπιστία της διαδικασίας.
 Η αξιολόγηση των έργων θα πρέπει να βασίζεται αποκλειστικά στην τεκμηριωμένη κρίση ανεξάρτητων εμπειρογνωμόνων, οι οποίοι επιλέγονται με διαφανή διαδικασία από το Μητρώο Εμπειρογνωμόνων, με βάση την ειδικότητα και το είδος του έργου. Η τελική διοικητική απόφαση του Ε.Κ.Κ.Ο.ΜΕ.Δ. θα πρέπει να περιορίζεται στον έλεγχο νομιμότητας, επιλεξιμότητας και ορθής εφαρμογής των κανόνων του προγράμματος, χωρίς δυνατότητα ουσιαστικής ανατροπής της αξιολόγησης.
 Σε περίπτωση που η διατήρηση της Κεντρικής Επιτροπής κριθεί αναγκαία, προτείνεται να θεσπιστούν ουσιαστικές εγγυήσεις διαφάνειας και ανεξαρτησίας. Ειδικότερα, οι αξιολογητές να επιλέγονται με τυχαία κλήρωση από το Μητρώο, με βάση την εξειδίκευσή τους, ενώ τα έργα ντοκιμαντέρ να αξιολογούνται αποκλειστικά από επαγγελματίες με αποδεδειγμένη εμπειρία στον χώρο της δημιουργικής τεκμηρίωσης. Επιπλέον, κάθε απόκλιση της Κεντρικής Επιτροπής από τη βαθμολογία ή τις εισηγήσεις των ανεξάρτητων αξιολογητών θα πρέπει να αιτιολογείται ειδικά και πλήρως, ενώ η αρμοδιότητά της να περιορίζεται κυρίως στην εξέταση ενστάσεων και στον έλεγχο της ορθής εφαρμογής των κανόνων του προγράμματος.
 Τέλος, προτείνεται να προβλεφθεί μεγαλύτερη ευελιξία ως προς την παράταση του χρόνου ολοκλήρωσης των έργων, ιδίως για ντοκιμαντέρ, διεθνείς συμπαραγωγές και έργα που εξαρτώνται από πραγματικά γεγονότα, μακροχρόνιες διαδικασίες παρατήρησης και χρηματοδοτικά πλάνα. Στις περιπτώσεις αυτές, η εξέλιξη του ίδιου του αντικειμένου του έργου μπορεί να καθιστά αναγκαία την παράταση της παραγωγικής διαδικασίας χωρίς υπαιτιότητα του δικαιούχου και χωρίς να αλλοιώνεται ο δημιουργικός και πολιτιστικός χαρακτήρας του έργου.
 Η κρατική πολιτική για τον κινηματογράφο οφείλει να υπηρετεί όχι μόνο την ανάπτυξη της οπτικοακουστικής βιομηχανίας, αλλά και την προστασία της ανεξάρτητης δημιουργίας, της καλλιτεχνικής πολυφωνίας και της πολιτιστικής αποστολής του ελληνικού κινηματογράφου. Για τον λόγο αυτό, οι αποφάσεις χρηματοδότησης πρέπει να στηρίζονται σε αντικειμενικά, διαφανή και ελέγξιμα κριτήρια, με θεσμικές εγγυήσεις που ενισχύουν την εμπιστοσύνη του δημιουργικού και παραγωγικού κόσμου στο σύστημα χρηματοδότησης.
 Άρθρο 86 παρ.1 
 Προτείνεται η εισήγηση προς το Διοικητικό Συμβούλιο για την έγκριση ή τροποποίηση των Κανονισμών Χρηματοδότησης να γίνεται από τη Διεύθυνση Ελληνικού Κινηματογράφου, η οποία διαθέτει την εξειδικευμένη γνώση και την επιχειρησιακή ευθύνη των επιλεκτικών προγραμμάτων, ή κατόπιν κοινής εισήγησης της Διεύθυνσης και του Διευθύνοντος Συμβούλου. Με τον τρόπο αυτό ενισχύεται η θεσμική συνέχεια, η τεχνοκρατική τεκμηρίωση και η αποτελεσματική λειτουργία του Προγράμματος, ανεξάρτητα από τις εκάστοτε διοικητικές αλλαγές.
 Άρθρο 80 
 Προτείνεται η προθεσμία υποβολής ένστασης να αυξηθεί από δέκα (10) σε είκοσι (20) ημέρες.
 Οι αποφάσεις που αφορούν την ένταξη, την απόρριψη ή την ανάκληση επενδυτικών σχεδίων συχνά βασίζονται σε σύνθετα πραγματικά, οικονομικά και νομικά δεδομένα, η αξιολόγηση των οποίων απαιτεί επαρκή χρόνο προκειμένου ο ενδιαφερόμενος να προετοιμάσει τεκμηριωμένα τις απόψεις και τις αντιρρήσεις του.
 Η παράταση της προθεσμίας θα ενίσχυε την αποτελεσματική άσκηση του δικαιώματος προσφυγής χωρίς να επηρεάζει ουσιωδώς την ταχύτητα λειτουργίας του Προγράμματος.
 Άρθρο 88 
 Προτείνεται να προβλεφθεί ρητά ότι οι αξιολογητές επιλέγονται αποκλειστικά με βάση την αποδεδειγμένη επαγγελματική εμπειρία τους στο συγκεκριμένο είδος και αντικείμενο του προς αξιολόγηση έργου (όπως ντοκιμαντέρ, μυθοπλασία, animation, μικρού μήκους κλπ), ώστε κάθε πρόταση να αξιολογείται από εμπειρογνώμονες με ουσιαστική γνώση και εξειδίκευση στο αντίστοιχο πεδίο. Η πρόβλεψη αυτή ενισχύει την ποιότητα, την αξιοπιστία και την αντικειμενικότητα της διαδικασίας αξιολόγησης.
 Άρθρο 89  
 Προτείνεται να προβλεφθεί ρητά ότι η μη τήρηση των υποχρεώσεων σήμανσης δεν αποτελεί λόγο ολικής ανάκτησης της ενίσχυσης, εφόσον ο δικαιούχος συμμορφωθεί εντός εύλογης προθεσμίας ή η παράλειψη δεν επηρεάζει ουσιωδώς τους σκοπούς της χρηματοδότησης.
 Η ανάκτηση της ενίσχυσης θα πρέπει να είναι ανάλογη προς τη βαρύτητα της παράβασης, σύμφωνα με την αρχή της αναλογικότητας, ώστε τυπικές ή τεχνικές παραλείψεις να μη συνεπάγονται δυσανάλογες οικονομικές κυρώσεις για τους δικαιούχους.
 Άρθρο 90 
 Προτείνεται να αποσαφηνιστεί ότι η διαδικασία βεβαίωσης και ανάκτησης της ενίσχυσης ενεργοποιείται μετά την έκδοση οριστικής και επαρκώς αιτιολογημένης διοικητικής πράξης ανάκτησης και μετά την ολοκλήρωση των προβλεπόμενων διοικητικών διαδικασιών εξέτασης τυχόν ενστάσεων ή αντιρρήσεων του δικαιούχου.
 Άρθρο 91 
 Προτείνεται να προβλεφθεί ρητά ότι το Πρόγραμμα Εξωστρέφειας δύναται να ενισχύει δράσεις επαγγελματικής δικτύωσης (networking), matchmaking, forums συμπαραγωγών, pitching και λοιπές δράσεις ανάπτυξης διεθνών συνεργασιών μεταξύ Ελλήνων και αλλοδαπών δημιουργών, παραγωγών και λοιπών επαγγελματιών του οπτικοακουστικού τομέα. Επιπλέον, προτείνεται να προβλεφθεί ότι οι δράσεις αυτές μπορούν να υλοποιούνται και από αναγνωρισμένους επαγγελματικούς φορείς και ενώσεις του οπτικοακουστικού τομέα, συμβάλλοντας ουσιαστικά στην εξωστρέφεια και τη διεθνή παρουσία της ελληνικής παραγωγής.</t>
         </is>
       </c>
-      <c r="H80" t="s">
-[...6 lines deleted...]
-      <c r="A81">
+    </row>
+    <row r="83">
+      <c r="A83">
         <v>7702</v>
       </c>
-      <c r="B81">
-[...13 lines deleted...]
-      <c r="F81" s="1">
+      <c r="B83" s="2">
         <v>46223.01525463</v>
       </c>
-      <c r="G81" t="inlineStr">
+      <c r="C83"/>
+      <c r="D83" t="inlineStr">
         <is>
           <t>Παρατηρήσεις και σχολιασμός του  Συνδέσμου Ελλήνων Παραγωγών ΣΕΠΚΤΒ&amp;amp;Π
 επί του παρόντος σχεδίου Νόμου του Υπουργείου Πολιτισμού.
 Ο Σύνδεσμος Ελλήνων Παραγωγών - ΣΕΠΚΤΒ&amp;amp;Π υποστηρίζει τη μεταρρύθμιση και τον στόχο ανάπτυξης του οπτικοακουστικού τομέα. Οι ακόλουθες παρατηρήσεις αποσκοπούν στη βελτίωση του σχεδίου νόμου, ώστε να διασφαλιστούν η διαφάνεια, η πολυφωνία, ο υγιής ανταγωνισμός και η βιωσιμότητα της ανεξάρτητης παραγωγής
 ΑΡΘΡΟ 77 — Ορισμοί
 Το Πρόβλημα: Το άρθρο δεν περιλαμβάνει ορισμό του «ανεξάρτητου παραγωγού». Χωρίς αυτόν τον ορισμό, οποιαδήποτε αναφορά ή πρόνοια προστασίας των εγχώριων δημιουργών στα επόμενα άρθρα καθίσταται νομικά μετέωρη και ανεφάρμοστη στην πράξη.
 Τεκμηρίωση: Η εισαγωγή σαφούς ορισμού αποτελεί πάγια ευρωπαϊκή πρακτική (Ofcom στη Βρετανία, CNC στη Γαλλία) προκειμένου να διαχωρίζεται η υγιής επιχειρηματικότητα του ελεύθερου δημιουργού από καθετοποιημένους ομίλους ΜΜΕ.
 Πρόταση Τροποποίησης:
 «Προτείνεται η προσθήκη του ακόλουθου ορισμού στο άρθρο 77: "Ανεξάρτητος παραγωγός": Εταιρεία παραγωγής οπτικοακουστικών έργων που δεν συνδέεται μετοχικά, εταιρικά, διοικητικά ή συμβατικά με αδειοδοτημένο πάροχο περιεχομένου επίγειας ψηφιακής τηλεοπτικής ευρυεκπομπής ή με εταιρεία του ομίλου του, σε ποσοστό που υπερβαίνει το 25% του μετοχικού ή εταιρικού κεφαλαίου της, κατά την ημερομηνία υποβολής της αίτησης.»
 ΑΡΘΡΟ 78 §2α — Όριο Δαπανών Above-The-Line (ATL)
 Το Πρόβλημα: Το οριζόντιο πλαφόν 30% για τις δαπάνες βασικού δημιουργικού κόστους (above-the-line) αδικεί κατάφωρα τα ντοκιμαντέρ, τις ταινίες μικρού μήκους και τα «δύσκολα οπτικοακουστικά έργα».
 Τεκμηρίωση: Στις κατηγορίες αυτές (που παράγονται κατεξοχήν από ανεξάρτητους παραγωγούς), οι αμοιβές των δημιουργών (σενάριο, σκηνοθεσία) αποτελούν δομικά μεγαλύτερο ποσοστό του προϋπολογισμού, καθώς οι καθαρά τεχνικές δαπάνες (below-the-line) είναι αναλογικά χαμηλότερες. Το οριζόντιο 30% αποκλείει de facto αυτά τα έργα από τη χρηματοδότηση.
 Πρόταση Τροποποίησης:
 «Προτείνεται η τροποποίηση της παρ. 2α του άρθρου 78 ως εξής: Το ανώτατο όριο για τις δαπάνες above-the-line ορίζεται σε 30% των επιλέξιμων δαπανών. Κατ’ εξαίρεση, για τις κατηγορίες των "δύσκολων οπτικοακουστικών έργων", των ντοκιμαντέρ και των ταινιών μικρού μήκους, το ανώτατο όριο above-the-line ανέρχεται σε 40% των επιλέξιμων δαπανών.»
 ΑΡΘΡΟ 78 §6β — Δράση "TV Greece": Δικαιούχοι
 Το Πρόβλημα: Η διάταξη ορίζει ως αποκλειστικούς δικαιούχους της Δράσης "TV Greece" τους αδειοδοτημένους τηλεοπτικούς παρόχους και τις θυγατρικές τους. Ο ανεξάρτητος παραγωγός υποχρεούται να αιτηθεί μόνο ως εκτελεστής «για λογαριασμό» καναλιού, με την ενίσχυση να εισπράττεται από το κανάλι.
 Τεκμηρίωση: Η δομή αυτή αναπαράγει και επιδοτεί κρατικά τη μονοψωνιακή ισχύ των καναλιών, στερώντας τη ρευστότητα από τη βάση της παραγωγής. Οι δημόσιοι πόροι για την ανάπτυξη του κλάδου πρέπει να ενισχύουν τον παραγωγό, όχι τον αγοραστή.
 Πρόταση Τροποποίησης:
 «Προτείνεται η προσθήκη νέας υποπερίπτωσης στην παρ. 6β του άρθρου 78: Εναλλακτικά, όταν ανεξάρτητος παραγωγός αναλαμβάνει την εκτέλεση παραγωγής βάσει σύμβασης με αδειοδοτημένο πάροχο, δύναται να ορίζεται ως άμεσος δικαιούχος της ενίσχυσης, εφόσον τούτο ορίζεται ρητά στη μεταξύ τους σύμβαση. Στην περίπτωση αυτή, η ενίσχυση καταβάλλεται απευθείας στον παραγωγό.»
 ΑΡΘΡΟ 82 — Προκηρύξεις: Απουσία Ποσόστωσης (Quota)
 Το Πρόβλημα: Δεν προβλέπεται καμία υποχρέωση για τους τηλεοπτικούς παρόχους που επιδοτούνται να αναθέτουν μέρος της παραγωγής τους σε τρίτους, ανεξάρτητους παραγωγούς.
 Τεκμηρίωση: Υπάρχει άμεσος κίνδυνος οι δημόσιοι πόροι να απορροφηθούν εξ ολοκλήρου εσωτερικά από θυγατρικές εταιρείες των τηλεοπτικών ομίλων. Ευρωπαϊκά κράτη με ισχυρή βιομηχανία (Βρετανία 25%, Γαλλία, Γερμανία) εφαρμόζουν αυστηρές ποσοστώσεις για να εξασφαλίσουν την πολυφωνία και την υγεία της αγοράς.
 Πρόταση Τροποποίησης:
 «Προτείνεται η προσθήκη νέου άρθρου 82α με τίτλο "Ποσοστώσεις Ανεξάρτητης Παραγωγής": Αδειοδοτημένοι πάροχοι που λαμβάνουν ενίσχυση βάσει της Δράσης TV Greece υποχρεούνται να αναθέτουν κατ' ελάχιστον το 30% του ετήσιου προϋπολογισμού παραγωγής για τον οποίο λαμβάνουν ενίσχυση σε ανεξάρτητους παραγωγούς, όπως αυτοί ορίζονται στο άρθρο 77. Η τήρηση της υποχρέωσης αυτής αποτελεί απαράβατη προϋπόθεση για τη λήψη οποιασδήποτε επόμενης ενίσχυσης.»
 ΑΡΘΡΟ 83 — Επιλεκτικό Πρόγραμμα Κινηματογράφου
@@ -3635,305 +2191,197 @@
 «Προτείνεται η τροποποίηση της παρ. 2β του άρθρου 84: Σε κάθε διαδικασία αξιολόγησης επενδυτικού σχεδίου συμμετέχει υποχρεωτικά ομάδα τριών (3) αξιολογητών, εκ των οποίων ο ένας (1) διαθέτει αποδεδειγμένη καλλιτεχνική εμπειρία, ο δεύτερος (1) αποδεδειγμένη παραγωγική εμπειρία και ο τρίτος (1) εξειδικευμένη οικονομική εμπειρία στον οπτικοακουστικό τομέα (κατά το πρότυπο του CNC και του Creative Europe MEDIA).»
 ΑΡΘΡΟ 85 — Κεντρική Επιτροπή Αξιολόγησης και Επιλογής
 Το Πρόβλημα: Η πενταμελής Επιτροπή δεν περιλαμβάνει κανένα μέλος με πραγματική, αποδεδειγμένη επαγγελματική εμπειρία στην παραγωγή οπτικοακουστικών έργων.
 Τεκμηρίωση: Η Επιτροπή αυτή καλείται να κρίνει τη βιωσιμότητα προϋπολογισμών, τη ρεαλιστικότητα χρηματοδοτικών σχημάτων και την υλοποιησιμότητα σχεδίων. Η γνώση αυτή είναι άκρως εξειδικευμένη και δεν αντικαθίσταται από διοικητική/θεσμική εμπειρία. Η απουσία της αυξάνει τον κίνδυνο σπατάλης δημόσιου χρήματος σε ανεφάρμοστα έργα.
 Πρόταση Τροποποίησης:
 «Προτείνεται η τροποποίηση του άρθρου 85 ως προς τη σύνθεση της Επιτροπής: α) Τουλάχιστον δύο (2) από τα πέντε μέλη της Επιτροπής απαιτείται να διαθέτουν αποδεδειγμένη επαγγελματική εμπειρία τουλάχιστον τριών (3) ετών στην παραγωγή οπτικοακουστικών έργων. β) Τουλάχιστον ένα (1) μέλος προτείνεται από κοινού από τους αναγνωρισμένους επαγγελματικούς συνδέσμους παραγωγών. γ) Αποκλείονται από τη συμμετοχή στην Επιτροπή πρόσωπα που τελούν σε σχέση εξαρτημένης εργασίας, έμμισθης εντολής ή εμπορικής συνεργασίας με αδειοδοτημένους τηλεοπτικούς παρόχους ή θυγατρικές τους κατά τα τρία (3) έτη που προηγούνται του διορισμού τους.»
 Άρθρο 86 — Κριτήρια Βαθμολόγησης
 Αν τα κριτήρια μοριοδότησης δεν δίνουν βαθμούς για «ανεξαρτησία του παραγωγού» ως θετικό στοιχείο, όλα τα άλλα γίνονται τυπικά. Πρόταση: να προστεθεί ρητό κριτήριο — π.χ. +10 μόρια για ανεξάρτητους παραγωγούς όπως ορίζονται στο άρθρο 77.
 ΑΡΘΡΟ 87 — Έλεγχος Σώρευσης Κρατικών Ενισχύσεων και Αριθμός Ταυτότητας Έργου (ΑΤΕ)
 Το Πρόβλημα: Ο Αριθμός Ταυτότητας Έργου (ΑΤΕ) είναι ένα εξαιρετικό εργαλείο, όμως παρακολουθεί αποκλειστικά τις ενισχύσεις που χορηγεί το ΕΚΚΟΜΕΔ, χωρίς να διασταυρώνεται συστηματικά με άλλες εθνικές βάσεις κρατικών ενισχύσεων (Φορολογικά κίνητρα 71Ε ΚΦΕ, ΕΣΠΑ, Αναπτυξιακός).
 Τεκμηρίωση / Το Επιχείρημα: Χωρίς αυτή τη διασταύρωση, είναι αδύνατο να ελεγχθεί το πραγματικό, συνολικό ύψος της δημόσιας στήριξης που λαμβάνει ένας όμιλος για ένα έργο. Η πρόταση αυτή βασίζεται σε απόλυτα ασφαλές νομικό έδαφος, καθώς επικαλείται τη συμμόρφωση με τον Γενικό Απαλλακτικό Κανονισμό (ΓΑΚ) της Ε.Ε. και προστατεύει άμεσα το δημόσιο συμφέρον και τη διαφάνεια.
 Πρόταση Τροποποίησης:
 «Προτείνεται η τροποποίηση του άρθρου 87 με την προσθήκη της εξής ρητής υποχρέωσης: Ο Αριθμός Ταυτότητας Έργου (ΑΤΕ) διασυνδέεται υποχρεωτικά και διασταυρώνεται αυτόματα με το Κεντρικό Μητρώο Κρατικών Ενισχύσεων (ΚΜΚΕ) του Υπουργείου Εθνικής Οικονομίας και Οικονομικών, καθώς και με τα αντίστοιχα μητρώα της ΑΑΔΕ (συμπεριλαμβανομένων των στοιχείων του άρθρου 71Ε του ΚΦΕ). Ο έλεγχος σώρευσης των ενισχύσεων πραγματοποιείται επί του συνόλου της δημόσιας χρηματοδότησης που λαμβάνει ο δικαιούχος ή ο όμιλος στον οποίο ανήκει, διασφαλίζοντας την πλήρη εναρμόνιση με τα ευρωπαϊκά όρια του ΓΑΚ.»
 ΑΡΘΡΟ 88 — Μητρώο Εμπειρογνωμόνων ΟΔΤ
 Το Πρόβλημα: Η τριμελής επιτροπή εισαγωγής στο Μητρώο (§6) αποτελείται αποκλειστικά από τους Γενικούς Διευθυντές του ΕΚΚΟΜΕΔ, ενώ δεν ορίζονται ελάχιστα κριτήρια επαγγελματικής εμπειρίας για τους ιδιώτες που εγγράφονται (§3α).
 Τεκμηρίωση: Ο φορέας που χορηγεί τις ενισχύσεις ελέγχει μονομερώς και το ποιος τις αξιολογεί, γεγονός που πλήττει την αμεροληψία του συστήματος. Παράλληλα, η απουσία ελάχιστου κατωφλίου εμπειρίας υποβαθμίζει το επίπεδο των αξιολογήσεων.
 Πρόταση Τροποποίησης:
 «Προτείνεται η τροποποίηση του άρθρου 88 ως εξής: α) Στην τριμελή επιτροπή εισαγωγής στο Μητρώο (§6) συμμετέχει υποχρεωτικά τουλάχιστον ένα (1) μέλος που προτείνεται από τους αναγνωρισμένους επαγγελματικούς φορείς του κλάδου. β) Για την εγγραφή ιδιωτών με εμπειρία στην παραγωγή (§3α), ορίζεται ως ελάχιστη προϋπόθεση η τριετής (3) αποδεδειγμένη επαγγελματική δραστηριότητα στον κλάδο, με συμμετοχή σε παραγωγές άνω συγκεκριμένου προϋπολογισμού (κατ' ελάχιστον 100.000€).»
 ΑΡΘΡΟ 89 §5 — Υποχρεωτική Κατάθεση Αντιγράφου
 Το Πρόβλημα: Η υποχρέωση κατάθεσης αντιγράφου του έργου δεν συνοδεύεται από ρητή διασφάλιση των πνευματικών δικαιωμάτων (IP) και των δικαιωμάτων εμπορικής εκμετάλλευσης του παραγωγού.
 Τεκμηρίωση: Η παράλειψη αυτή δημιουργεί σοβαρή νομική ανασφάλεια σχετικά με τη χρήση, την πρόσβαση και τη διαχείριση του έργου μετά τον έλεγχο.
 Πρόταση Τροποποίησης:
 «Προτείνεται η προσθήκη δύο εδαφίων στο τέλος της παρ. 5 του άρθρου 89: Η κατάθεση αντιγράφου δεν συνεπάγεται σε καμία περίπτωση μεταβίβαση, εκχώρηση ή περιορισμό οποιουδήποτε δικαιώματος πνευματικής ιδιοκτησίας ή εμπορικής εκμετάλλευσης του έργου. Το κατατεθέν αντίγραφο δεν δύναται να τεθεί στη διάθεση τρίτων ή να χρησιμοποιηθεί για οποιονδήποτε άλλο σκοπό πλην του τυπικού ελέγχου, της τεκμηρίωσης και της αρχειοθέτησης, χωρίς τη ρητή γραπτή συναίνεση του δικαιούχου.»</t>
         </is>
       </c>
-      <c r="H81" t="s">
-[...6 lines deleted...]
-      <c r="A82">
+    </row>
+    <row r="84">
+      <c r="A84">
         <v>7703</v>
       </c>
-      <c r="B82">
-[...13 lines deleted...]
-      <c r="F82" s="1">
+      <c r="B84" s="2">
         <v>46223.030208333</v>
       </c>
-      <c r="G82" t="inlineStr">
+      <c r="C84"/>
+      <c r="D84" t="inlineStr">
         <is>
           <t>Το Μέρος Γ του νόμου ιδρύει ένα ΝΠΔΔ που υποκαθιστά τις αρμοδιότητες, τον διοικητικό και τον επιστημονικό ρόλο της καθ’ ύλην αρμόδιας Ειδικής Περιφερειακής Υπηρεσίας της ΓΔΑΠΚ του ΥΠΠΟ, της Εφορείας Εναλίων Αρχαιοτήτων (ΕΕΑ). Για την ρύθμιση αυτή δεν παρουσιάζεται καμία αιτιολογία, καθώς το άνοιγμα των ενάλιων αρχαιολογικών χώρων στο καταδυτικό κοινό, η ίδρυση εκθέσεων (σε Πύλο και Ρόδο), καθώς και η προετοιμαζόμενη έκθεση στο Εθνικό Μουσείο Εναλίων Αρχαιοτήτων στον Πειραιά, αποτελούν το μακροχρόνιο έργο του επιστημονικού, διοικητικού και τεχνικού προσωπικού της ΕΕΑ, το οποίο με αυτή τη ρύθμιση αποσιωπάται και παραγκωνίζεται. Η ανάγκη για την ίδρυση ΝΠΔΔ που αναλαμβάνει έργο μιας δημόσιας υπηρεσίας, που μάλιστα εκτελείται εδώ και χρόνια, δεν τεκμαίρεται.
 Το ΝΠΔΔ παίρνει αρμοδιότητες από την ΕΕΑ και κοστίζει πολύ περισσότερο.
 Αντί να ενισχυθεί η ΕΕΑ με προσωπικό και πόρους, ιδρύεται ένα ΝΠΔΔ που θα κοστίζει πολύ περισσότερο. Η σύγκριση των δύο οργανογραμμάτων είναι αποκαλυπτική. 
 Η Εφορεία Εναλίων Αρχαιοτήτων είναι Ειδική Περιφερειακή Υπηρεσία της ΓΔΑΠΚ του ΥΠ.ΠΟ. με αρμοδιότητα σε όλη την Ελληνική Επικράτεια, με αποστολή την προστασία και ανάδειξη των ενάλιων αρχαιοτήτων, που συνίστανται σε ναυάγια αρχαίων πλοίων, οικισμών ή αρχαίων λιμενικών εγκαταστάσεων, που βρίσκονται εντός των θαλασσών, των λιμνών και των ποταμών, καθώς και τα ναυάγια πλοίων και αεροσκαφών άνω των 50 ετών από την ημερομηνία ναυαγήσεώς τους. Το προσωπικό της σήμερα είναι μόλις 63 εργαζόμενοι όλων των ειδικοτήτων, πολλοί από αυτούς καταδυόμενοι, με 22 κενές θέσεις. Η διάρθρωσή της είναι:
 -Διευθυντής
 -4 Τμηματάρχες (Τμήμα Διοικητικής Οικονομικής και Τεχνικής Υποστήριξης, Τμήμα Εναλίων Αρχαιολογικών Χώρων, Μνημείων και Ερευνών, Τμήμα Ερευνών Αρχαιολογικών Έργων και Τεκμηρίωσης, Δημοσίευσης και Αρχείου, Τμήμα Συντήρησης Αρχαιοτήτων και Έργων Τέχνης)
 -3 γραφεία που λειτουργούν σε επίπεδο Τμήματος (Γραφείο Κρήτης, Βορείου Ελλάδος, Πελοποννήσου)
 Ο φορέας που περιγράφεται στο σχέδιο νόμου διαθέτει 35 οργανικές θέσεις, και διοικείται:
 -ΔΣ με 7 αμειβόμενα μέλη (είτε με μισθό, είτε αμοιβή για τις συνεδριάσεις)
 -Γενικό Διευθυντή
 -4 Διευθυντές (Διεύθυνση Εναλίων Αρχαιολογικών Χώρων και Μνημείων, Διεύθυνση Έρευνας, Εκπαίδευσης, Επικοινωνίας και Προβολής Πολιτιστικών Δράσεων, Διεύθυνση Διοικητικού – Οικονομικού, Διεύθυνση Τεχνικών Υπηρεσιών)
 -6 Τμηματάρχες (1 Αυτοτελές Τμήμα Νομικής Υποστήριξης και 5 επικεφαλής Γραφείων σε επίπεδο Τμήματος)
 Είναι προφανές ότι αν οι 35 οργανικές θέσεις συστήνονταν και πληρώνονταν στην ΕΕΑ του ΥΠΠΟ, όλοι οι στόχοι που περιγράφονται στο άρθρο 55 θα εκπληρώνονταν με ακόμη μεγαλύτερη επάρκεια, χωρίς το επιπλέον κόστος ενός πολυδάπανου φορέα που θα επιβαρύνει τον κρατικό προϋπολογισμό. Επιπλέον, καθώς η ΕΕΑ είναι η μόνη υπηρεσία εναλίων αρχαιοτήτων, το καταδυόμενο προσωπικό της είναι το μόνο με την εμπειρία για την επίτευξη των στόχων που περιγράφονται ψευδεπίγραφα ως στόχοι του νέου φορέα.
 Οι στόχοι που αναφέρονται στο άρθρο 55 έχουν ήδη επιτευχθεί από την ΕΕΑ
 Η οριοθέτηση, ανάδειξη και επισκεψιμότητα των ενάλιων αρχαιολογικών χώρων της Αλοννήσου και του Δυτικού Παγασητικού έχουν πραγματοποιηθεί από την ΕΕΑ με τη χρηματοδότηση δύο χρηματοδοτικών προγραμμάτων, του BLUEMED και του ΠΕΠ Θεσσαλίας ήδη από το 2020. Έχει αναπτυχθεί ειδικό λογισμικό φύλαξης και προστασίας, με χρήση Τεχνητής Νοημοσύνης. Έχουν καταρτιστεί και εγκριθεί από το ΥΠΠΟ Μελέτες Οργάνωσης της Επίσκεψης (ολοκληρωμένο πλαίσιο επίσκεψης) σε 4 επισκέψιμους ενάλιους αρχαιολογικούς χώρους. Το έργο αυτό, μάλιστα, έχει βραβευτεί δύο φορές σε διεθνείς διοργανώσεις. Το έργο βρίσκεται σε εξέλιξη μέσω του ΠΕΠ Θεσσαλίας.
 Η ΕΕΑ έχει πραγματοποιήσει εκπαιδευτικά προγράμματα, έχει κάνει συνεργασίες με τις τοπικές κοινωνίες για ανάδειξη και προβολή χώρων ενάλιας πολιτιστικής κληρονομιάς, διαθέτει εξειδικευμένο καταδυτικό επιστημονικό προσωπικό με δημοσιεύσεις διεθνούς κύρους, έχει αναπτύξει σχέσεις με άλλους φορείς ενάλιας πολιτιστικής κληρονομιάς στην Ευρώπη (πχ Γαλλία, Ιταλία), έχει συμμετάσχει σε ερευνητικά προγράμματα, διαθέτει βιβλιοθήκη σε θέματα ενάλιας πολιτιστικής κληρονομιάς. Έχει αποδώσει 91 νεότερα ναυάγια-μνημεία δωρεάν για επίσκεψη στο καταδυτικό κοινό.
 Οι στόχοι που αναφέρονται για τον Φορέα, ως πιθανοί να επιτευχθούν μελλοντικά, έχουν ήδη επιτευχθεί από την ΕΕΑ. Αν η χρηματοδότηση που προορίζεται για τον Φορέα (άρθρο 56, αναμένουμε και την έκθεση του ΓΛΚ για να φανεί πραγματικά το κόστος αυτής της ρύθμισης) δινόταν στην ΕΕΑ, το έργο της θα ήταν πολλαπλάσιο, προς όφελος των μνημείων, της χώρας, της ενάλιας αρχαιολογίας και του καταδυτικού τουρισμού.
 Οι ενάλιες αρχαιότητες στο σχέδιο νόμου αντιμετωπίζονται ως «προϊόντα» και όχι ως πολιτιστική κληρονομιά χρήζουσα προστασίας
 Η σύσταση του φορέα αντιμετωπίζει τους ενάλιους αρχαιολογικούς χώρους ως δύο διακριτές κατηγορίες: τους επισκέψιμους, που παραχωρούνται στον φορέα, και τους μη επισκέψιμους, που παραμένουν στην ΕΕΑ. Οι ενάλιοι αρχαιολογικοί χώροι έχουν ανάγκη από την ίδια προστασία, είτε είναι επισκέψιμοι είτε όχι. Έχουν ανάγκη από έρευνα, ανασκαφή, τεκμηρίωση, συντήρηση, ανάδειξη και προβολή τόσο ως μεμονωμένα μνημεία όσο και ως σύνολο. Το ενάλιο πολιτιστικό απόθεμα της Αλοννήσου, για παράδειγμα, δεν εξαντλείται στους 4 ΕΕΑΧ. Είναι απαράδεκτος, τόσο από αρχαιολογική σκοπιά όσο και από τη σκοπιά της ανάδειξης, ο χωρισμός μεταξύ των ναυαγίων, των λιμενικών έργων στα οποία τα πλοία που ναυάγησαν κατευθύνονταν, των απορρίψεων στη θάλασσα και άλλων αρχαιολογικών ενδείξεων ναυτικής δραστηριότητας που αποτελούν ένα σύνολο και αφηγούνται την ιστορία της ναυσιπλοΐας σε έναν τόπο. Στην θαλάσσια περιοχή Φούρνοι-Κορσεαί έχουν βρεθεί 60 ναυάγια, ενώ έχουν κηρυχτεί μόνο δύο ΕΕΑΧ (με βάση τα βάθη, την ορατότητα, την ασφάλεια των δυτών). Με βάση την νέα ρύθμιση (άρθρο 67), τους 2 ΕΕΑΧ στους Φούρνους θα τους διαχειρίζεται ο Φορέας-ΝΠΔΔ και όλα τα υπόλοιπα θα τα διαχειρίζεται η ΕΕΑ, κάτι που είναι επιστημονικά, διοικητικά και διαχειριστικά εντελώς αβάσιμο και δεν θα μπορέσει να λειτουργήσει. Επιπλέον, προδίδει ασύγγνωστη άγνοια το ότι πουθενά στον Φορέα δεν προβλέπεται συντήρηση, ενώ οι επισκέψιμοι ενάλιοι χώροι χρήζουν τακτικής συντήρησης.
 Τόσο το ΔΣ του Φορέα, όσο και ο Γενικός Διευθυντής δεν έχουν τα προσόντα που απαιτούνται για την διαχείριση ενάλιων αρχαιολογικών χώρων, παρότι όλοι γνωρίζουν ότι το αντικείμενο της ενάλιας αρχαιολογίας είναι απολύτως εξειδικευμένο και η επισκεψιμότητα σχετίζεται άρρηκτα με την κατάδυση. Ο νέος Φορέας δεν έχει διασύνδεση με την ΕΕΑ: στο ΔΣ του τοποθετείται ο εκάστοτε Γενικός Διευθυντής Αρχαιοτήτων και Πολιτιστικής Κληρονομιάς, όχι όμως ο εκάστοτε Διευθυντής της ΕΕΑ.
 Σε αντίθεση με τα ΝΠΔΔ του Ν. 5021, όπως και το Μουσείο της Ακρόπολης, οι Γενικοί Διευθυντές των οποίων είναι αρχαιολόγοι με διδακτορικό στην αρχαιολογία ή την μουσειολογία, εδώ εισάγεται η θλιβερή πρωτοτυπία τα επιστημονικά προσόντα του Γενικού Διευθυντή να είναι τα εξής: «στην αρχαιολογία, στις νομικές ή οικονομικές σπουδές, στις σπουδές οργάνωσης και διοίκησης επιχειρήσεων ή πολιτιστικής διαχείρισης ή σε άλλη επιστήμη συναφή προς τους σκοπούς, τον χαρακτήρα και τη λειτουργία του Φορέα» με διδακτορικό δίπλωμα Α.Ε.Ι. «ή αυτοτελή μεταπτυχιακό τίτλο σπουδών διάρκειας τουλάχιστον ενός (1) ακαδημαϊκού έτους Α.Ε.Ι., πανεπιστημιακού ή τεχνολογικού τομέα» στα εξής αντικείμενα: «στις οικονομικές σπουδές, στις σπουδές οργάνωσης και διοίκησης επιχειρήσεων ή πολιτιστικής διαχείρισης ή σε άλλη επιστήμη συναφή προς τους σκοπούς, τον χαρακτήρα και τη λειτουργία του Φορέα» (άρθρο 65). 
 Είναι πραγματικά σοκαριστικό και δείχνει την περιφρόνηση της πολιτικής ηγεσίας του ΥΠΠΟ στην αρχαιολογία και τους προσοντούχους επιστήμονες του κλάδου, που είναι πολλοί στη χώρα. Ο Γενικός Διευθυντής δεν χρειάζεται καν να είναι αρχαιολόγος. Δεν χρειάζεται καν να έχει διδακτορικό. Δεν αποτελεί προσόν για την διαχείριση ενάλιων αρχαιολογικών χώρων η ειδίκευση στην ενάλια αρχαιολογία! Θεωρείται επαρκής για να διαχειριστεί ενάλιους αρχαιολογικούς χώρους, τις εκθέσεις (και το Μουσείο Εναλίων Αρχαιοτήτων;)και την ενάλια έρευνα, κάποιος που έχει απλώς μεταπτυχιακό στις οικονομικές σπουδές ή στην διοίκηση επιχειρήσεων. Η ρύθμιση που εισάγει το ΥΠΠΟ είναι αδιανόητη και ευθεία προσβολή για το σύνολο της αρχαιολογικής κοινότητας, όπως και για τον Αρχαιολογικό Νόμο. Δυστυχώς, είναι συμβατό με την οπτική της ηγεσίας του ΥΠΠΟ που δεν βλέπει τους ενάλιους χώρους ως αρχαιολογικούς χώρους και ιστορικούς τόπους -όπως επιτάσσει ο Αρχαιολογικός Νόμος- με πολιτιστική, εκπαιδευτική και κοινωνική σημασία, αλλά μονάχα ως «τουριστικό προϊόν» με οικονομική αξία.
 Και μάλιστα τόσο το ΔΣ όσο και ο Γενικός Διευθυντής έχουν θητεία 5 χρόνων, και ο Γενικός Διευθυντής με την δυνατότητα παράτασης για άλλα 10 χρόνια (άρθρο 64).
 Ποια είναι η ακίνητη περιουσία και οι εκθέσεις που θα διαχειρίζεται ο Φορέας;
 Σε όλη τη ρύθμιση γίνεται εμφανές, χωρίς ποτέ να λέγεται ρητά, ότι ο ίδιος Φορέας θα διαχειρίζεται «ακίνητη και κινητή περιουσία», αναψυκτήρια, πωλητήρια, θα ενοικιάζει χώρους για να προσπορίζεται έσοδα, καθώς και χερσαιους χώρους προβολής της ενάλιας πολιτιστικής κληρονομιάς. Δεν αναφέρεται πουθενά συγκεκρικένα ποιοι είναι αυτοί οι χώροι.
 Πιθανώς η πολιτική ηγεσία θέλει να αποφύγει -διά της αποσιωπήσεως- την κριτική για το ότι το Εθνικό Μουσείο Εναλίων, έργο ορόσημο του Ταμείου Ανάκαμψης και Ανθεκτικότητας, κόστους 107 εκ. ευρώ, όπως ήταν αναμενόμενο δεν κατάφερε να ολοκληρωθεί έως τις 30/6/2026, οπότε και το ΤΑΑ τελείωσε. Το κτίριο δεν έχει καν ολοκληρωθεί, συνεπεια του λάθος σχεδιασμού στον οποίο επέμεινε εξ αρχής η πολιτική ηγεσία του ΥΠΠΟ. Κανένα μεγάλο Μουσείο της χώρας δεν ολοκληρώθηκε ποτέ εντός 3 ετών. Ένα Μουσείο 24.000 τ.μ.  ήταν αδύνατο να ολοκληρωθεί και να εγκαινιαστεί στο α εξάμηνο του 2026, όπως είχε δεσμευτεί η Υπουργός και ο Πρωθυπουργός. Δεν γνωρίζουμε με ποιον τρόπο και με ποια χρηματοδότηση θα ολοκληρωθεί και αν θα ζητηθεί επιστροφή χρημάτων στο ΤΑΑ λόγω μη ολοκλήρωσης. Η ευθύνη βαρύνει ολοκληρωτικά την πολιτική ηγεσία, που επέλεξε αυτόν τον σχεδιασμό. 
 Ο ίδιος «λανθασμένος» σχεδιασμός που οδηγεί τώρα σε ένα ΝΠΔΔ, που δεν καλύπτει καμία πραγματική δημόσια ανάγκη, το οποίο σύμφωνα με το άρθρο 73, θα εξυπηρετείται διοικητικά και οικονομικά από τις υπηρεσίες του ΥΠΠΟ. 
 Ποια είναι η πραγματική σκοπιμότητα ίδρυσης αυτού του Φορέα;
 Υποκρύπτεται, χωρίς να αναφέρεται ρητά, στο άρθρο 69: «Το Σχέδιο Δράσης της παρ. 1 έχει πενταετή διάρκεια, η οποία μπορεί να παραταθεί με απόφαση του Υπουργού Πολιτισμού. Για κάθε δράση περιλαμβάνει το αναλυτικό περιεχόμενό της, τον αρμόδιο δημόσιο φορέα για την εφαρμογή ή την εποπτεία της εφαρμογής της, τον υπεύθυνο διοίκησης ή εποπτείας της εφαρμογής της, τον προϋπολογισμό, την πηγή χρηματοδότησης και το χρονοδιάγραμμα εφαρμογής της δράσης.»
 Σκοπός της ρύθμισης είναι να υπεισέλθει μέσω του Φορέα ΝΠΔΔ, η αντισυνταγματική ανάθεση της διαχείρισης, της τεκμηρίωσης, προστασίας και της οργάνωσης της επίσκεψης στους ενάλιους χώρους σε φορείς εκτός ΥΠΠΟ, όπως τους ΟΤΑ, ή ακόμη και ιδιωτικές εταιρείες. Πρόκειται για τον πραγματικό σκοπό της πολιτικής ηγεσίας του ΥΠΠΟ, που προσπαθεί να τον κάνει πράξη μέσω υποκρυπτόμενης διάταξης στο εν λόγω σχέδιο νόμου («τον αρμόδιο δημόσιο φορέα για την εφαρμογή ή την εποπτεία της εφαρμογής της, τον υπεύθυνο διοίκησης ή εποπτείας της εφαρμογής της»), ώστε να κατοχυρώσει στην πράξη την διαχείριση των ενάλιων αρχαιολογικών χώρων από φορείς εκτός Αρχαιολογικής Υπηρεσίας και εκτός ΥΠΠΟ, κατά παράβαση του Συντάγματος και του Αρχαιολογικού Νόμου. Για το λόγο αυτό το σχέδιο νόμου πρέπει να αποσυρθεί, άλλως να καταψηφιστεί.</t>
         </is>
       </c>
-      <c r="H82" t="s">
-[...6 lines deleted...]
-      <c r="A83">
+    </row>
+    <row r="85">
+      <c r="A85">
         <v>7704</v>
       </c>
-      <c r="B83">
-[...13 lines deleted...]
-      <c r="F83" s="1">
+      <c r="B85" s="2">
         <v>46223.032384259</v>
       </c>
-      <c r="G83" t="inlineStr">
+      <c r="C85"/>
+      <c r="D85" t="inlineStr">
         <is>
           <t>Το σχέδιο νόμου του ΥΠΠΟ για την Ανώνυμη Εταιρεία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ» (Hellenic Heritage Organisation SA). βλάπτει σοβαρά το δημόσιο συμφέρον, μετατρέπει τα μνημεία σε οίκους εμπορίου και θέτει σε επισφάλεια τα εργασιακά δικαιώματα των υπαλλήλων.
 Οι διατάξεις του προβλέπουν την συρρίκνωση του ΟΔΑΠ -σε αρμοδιότητες και σε προσωπικό- και τον παραγκωνισμό της Αρχαιολογικής Υπηρεσίας από τα μνημεία! Η διαχείριση αρχαιολογικών χώρων, μνημείων, μουσείων ιστορικών τόπων, η διαχείριση των εισιτηρίων, τα πωλητήρια, τα αναψυκτήρια, η κινητή και ακίνητη περιουσία του ΟΔΑΠ και του ΥΠΠΟ, ανατίθεται σε μία Ανώνυμη Εταιρεία που θα μπορεί να δρα ως «εκπρόσωπος του ΟΔΑΠ και του ΥΠΠΟ»!
 Το Υπουργείο Πολιτισμού και ο ΟΔΑΠ αρνούνται να ανταποκριθούν στον βασικό τους ρόλο, που είναι η διαχείριση των αρχαιολογικών χώρων με τρόπο ώστε να είναι προσβάσιμοι, διδακτικοί και λειτουργικοί για τους επισκέπτες. Παρά τα εκατομμύρια των εσόδων από τα εισιτήρια, αρνούνται να προσλάβουν το αναγκαίο τακτικό προσωπικό για να προσφέρουν τα βασικά και απαραίτητα, προκρίνοντας τις συμβάσεις ορισμένου χρόνου, τις ιδιωτικές εταιρείες και τώρα την Ανώνυμη Εταιρεία. Ήδη η κατάσταση με την αύξηση των εισιτηρίων έχει οδηγήσει χιλιάδες οικογένειες να μην μπορούν πλέον να επισκεφτούν ούτε καν τα μνημεία και τα μουσεία που βρίσκονται στην περιοχή τους. Το σχέδιο νόμου αντιμετωπίζει τα μνημεία ως «εμπόρευμα».
 Δεν ξεκίνησαν όλα τώρα. Εδώ και χρόνια ο ΟΔΑΠ έχει αποστεί από τον κοινωνικό και πολιτιστικό ρόλο του και έχει επικεντρωθεί στο να μοιράζει έργα και κονδύλια του ΤΑΑ, είτε υψηλών προϋπολογισμών σε έργα μηδενικής κοινωνικής ανταποδοτικότητας είτε σε πληθώρα έργων με την γνωστή τακτική των απευθείας αναθέσεων σε ιδιώτες, ενώ παράλληλα προχωρά την πλήρη εμπορευματοποίηση των αρχαιολογικών χώρων και των μνημείων της χώρας. Η ίδια πολιτική θα ανατεθεί τώρα σε μια ΑΕ εκτός δημόσιου λογιστικού, εκτός κάθε διαφάνειας και θεσμικής δικλείδας. Το παράδειγμα του ΟΠΕΠ ΑΕ, που έκλεισε υπό το βάρος σκανδάλων, φαίνεται ότι αποτελεί οδηγό για μίμηση και όχι για αποφυγή!
 Το θέματα αυτά αφορούν όλους τους εργαζόμενους και τις εργαζόμενες στο ΥΠΠΟ, τακτικό και έκτακτο προσωπικό, αφορούν όλους τους πολίτες και τη διαφύλαξη της πολιτιστικής κληρονομιάς. Προσπαθούν να καθησυχάσουν τους εργαζόμενους και τις εργαζόμενες, όμως γνωρίζουμε πολύ καλά τι έχει συμβεί με τα δικαιώματα των υπαλλήλων στα Μουσεία που μετατράπηκαν σε ΝΠΔΔ, των εργαζόμενων στα εκδοτήρια εισιτηρίων και στα πωλητήρια που δόθηκαν σε ιδιώτες. Οι πρώτοι που θα πληγούν είναι οι εργαζόμενοι του ΟΔΑΠ, μόνιμοι και έκτακτοι.
 Τα σωματεία που υπογράφουμε τασσόμαστε κατά του σχεδίου νόμου. Λέμε όχι στην εμπορευματοποίηση και την ιδιωτικοποίηση του πολιτισμού, όχι στις ελαστικές εργασιακές σχέσεις. Αγωνιζόμαστε γιατί τον πολιτισμό ως κοινωνικό αγαθό.
 Ο πολιτισμός είναι κοινωνικό αγαθό και δικαίωμα όλων των πολιτών</t>
         </is>
       </c>
-      <c r="H83" t="s">
-[...6 lines deleted...]
-      <c r="A84">
+    </row>
+    <row r="86">
+      <c r="A86">
         <v>7705</v>
       </c>
-      <c r="B84">
-[...13 lines deleted...]
-      <c r="F84" s="1">
+      <c r="B86" s="2">
         <v>46223.035439815</v>
       </c>
-      <c r="G84" t="inlineStr">
+      <c r="C86"/>
+      <c r="D86" t="inlineStr">
         <is>
           <t>Ο Ενιαίος Σύλλογος Αττικής, Στερεάς και Νήσων εκφράζει την ισχυρή διαφωνία του με την μετεξέλιξη του ΟΔΑΠ -είτε αυτοτελώς, όπως μέχρι σήμερα, είτε μέσα από τη σύσταση μιας ΑΕ, όπως με το παρόν σχέδιο νόμου- από «ταμείο αναδιανομής» των εσόδων από αρχαιολογικούς χώρους και μουσεία της χώρας σε όχημα ιδιωτικοποίησης και εμπορευματοποίησης των μνημείων και κατασπατάλησης πόρων.
 Το τέως Ταμείο Αρχαιολογικών Πόρων και Απαλλοτριώσεων, που μετεξελίχθηκε σε Οργανισμό Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων με τον νόμο 4761/2020, και διαχειρίζεται τα εισιτήρια, τα πωλητήρια, τα αναψυκτήρια, τα ακριβή αντίγραφα, τα τελευταία 4 χρόνια, με «καύσιμη ύλη» τον πακτωλό χρημάτων του Ταμείου Ανάκαμψης, μεταξύ άλλων:
 –Εισηγήθηκε στο ΥΠΠΟ και πέτυχε την υπέρογκη αύξηση των εισιτηρίων των αρχαιολογικών χώρων, των μνημείων και των μουσείων της χώρας, την κατάργηση της μειωμένης τιμής του χειμώνα που εξυπηρετούσε κυρίως τους Έλληνες επισκέπτες, την κατάργηση του ενιαίου εισιτηρίου, την κατάργηση της έκπτωσης 50% για τους επισκέπτες άνω των 65 ετών (για το καλοκαίρι). Όλα αυτά προστίθενται στην ακρίβεια και υπόλοιπα αντιλαϊκά μέτρα της κυβέρνησης, με αποτέλεσμα χιλιάδες πολίτες να αποτρέπονται από την επίσκεψη στους αρχαιολογικούς χώρους και τα μουσεία. Είναι ενδεικτικό το παράδειγμα για την επίσκεψη σε αρχαιολογικούς χώρους της Αθήνας, όπου με την κατάργηση του ενιαίου εισιτηρίου διάρκειας 5 ημερών το κόστος για την επίσκεψη στους ίδιους αρχαιολογικούς χώρους αυξήθηκε ανά επισκέπτη από τα 30 ευρώ στα 103 ευρώ! Στην πρόσφατη μελέτη επισκεπτών της Pulse, για λογαριασμό του ΥΠΠΟ, καταγράφηκε η δυσαρέσκεια των πολιτών για την αύξηση αυτή. Το ΥΠΠΟ, που δήθεν πρόβαλε τα αποτελέσματα της έρευνας αυτής, αποσιώπησε εντελώς όσα είπαν οι πολίτες για το απαράδεκτα αυξημένο εισιτήριο. Δεν τείνει ευήκοα ώτα σε αυτά που καταγράφουν οι εργαζόμενοι των αρχαιολογικών χώρων για περιστατικά Ελλήνων επισκεπτών που φτάνουν μέχρι την είσοδο του αρχαιολογικού χώρου αλλά δεν μπαίνουν μέσα λόγω του τσουχτερού εισιτηρίου.
 –Έχει αναθέσει σε ιδιώτες, έναντι αδράς αμοιβής, την διαχείριση των εισιτηρίων των μεγαλύτερων αρχαιολογικών χώρων: της Ακρόπολης, της Αρχαίας Ολυμπίας, της Επιδαύρου, των Δελφών και της Λίνδου. Τα ταμεία των αρχαιολογικών χώρων με την μεγαλύτερη επισκεψιμότητα σήμερα βρίσκονται στα χέρια ιδιωτικών εταιρειών! Δεν ξεχνάμε ότι η ανάθεση των εισιτηρίων της Ακρόπολης σε ιδιωτική εταιρεία έγινε αμέσως μετά τις καταγγελίες των αρχαιοφυλάκων για το πώς διάφοροι επιτήδειοι είχαν βρει τρόπους να παρουσιάζουν πλαστά ηλεκτρονικά εισιτήρια και να θησαυρίζουν εις βάρος είτε των επισκεπτών είτε των δημοσίων εσόδων (υπόθεση την οποία ερεύνησε η Οικονομική Αστυνομία και βρίσκεται σήμερα στις εισαγγελικές αρχές). Μάλιστα, αντί οι υπάλληλοι αυτοί να επιβραβευτούν, απομακρύνθηκαν από την διαχείριση των εισιτηρίων της Ακρόπολης!
 –Εισηγήθηκε και πέτυχε να διαχειρίζεται «πριβέ επισκέψεις» στην Ακρόπολη, έναντι 5000 ευρώ ανά επίσκεψη, τις οποίες ανέθεσε επίσης σε ιδιωτική εταιρεία. Ουδείς γνωρίζει σε τι συνίσταται αυτή η «ιδιωτική χρήση» που είναι ούτως ή άλλως απαράδεκτη για δημόσια μνημεία.
 –Ανέθεσε τα αναψυκτήρια των μεγαλύτερων αρχαιολογικών χώρων της χώρας σε μία μόνο αλυσίδα, η οποία μάλιστα τα επινοικιάζει σε άλλους επιχειρηματίες, λειτουργώντας δηλαδή ως «μεσίτης». Η αιτιολογία για αυτή τη σκανδαλώδη σύμβαση ήταν ότι, μαζί με τα κυλικεία των μεγάλων αρχαιολογικών χώρων, η ανάδοχος εταιρεία θα άνοιγε και τα κυλικεία των μικρότερων χώρων και μνημείων, που δεν είναι τόσο προσοδοφόρα. Καλό θα ήταν να απαντήσει το ΥΠΠΟ πόσα κυλικεία από αυτά που περιλαμβάνονταν στην σύμβαση σήμερα είναι κλειστά για το κοινό, παρά τους όρους της σύμβασης.
 –Ξεκινά ιδιωτικά γεύματα σε αρχαιολογικούς χώρους και μνημεία βαφτίζοντας τα με τον κακόηχο τίτλο «Eaternity Greece». Με το πρόσχημα της «προβολής της τοπικής γαστρονομίας», διοργανώθηκαν πριβέ γεύματα προσβολής των μνημείων, όπως το κρητικό γλέντι στον τόπο μαρτυρίου της Σπιναλόγκας το περασμένο καλοκαίρι. Πρόσφατα ανακοίνωσε ότι πλέον συγκεκριμένοι αρχαιολογικοί χώροι θα διατίθενται και για ιδιωτικά γεύματα. Μεταξύ των μνημείων αυτών και o μαρτυρικός τόπος του Επταπυργίου! Την ίδια ώρα που το προσωπικό του ΥΠΠΟ μειώνεται και καταργούνται σταδιακά οι εκπαιδευτικές δράσεις και δράσεις κοινού που πραγματοποιούσαν οι ίδιες οι Υπηρεσίες του ΥΠΠΟ, ανοιχτές, δωρεάν και προσβάσιμες σε όλους και όλες, με το πρόσχημα της «γαστρονομίας» θα διοργανώνονται στους ίδιους αρχαιολογικούς χώρους κλειστές εκδηλώσεις ιδιωτικής φύσης, με πανάκριβο εισιτήριο, από το οποίο θα πλουτίζουν οι εκάστοτε διοργανωτές, ενώ θα εμπεδώνεται η λογική ότι οι αρχαιολογικοί χώροι και τα μνημεία είναι μόνο για τους «έχοντες».
 –Είναι σε διαδικασία να αναθέσει σε ιδιωτική εταιρεία ακόμη και τα πωλητήρια 21 αρχαιολογικών χώρων. Μάλιστα, 9.920 ευρώ (από τον τακτικό προϋπολογισμό του ΟΔΑΠ) κοστίζει μόνο η «Μελέτη» που αναθέτει ο ΟΔΑΠ σε ιδιώτη για να «εκτιμήσει» το ύψος του ενοικίου! Πρόκειται για πωλητήρια που μόλις δημιουργήθηκαν, όπως αυτό της Ακρόπολης, με χρήματα του ΤΑΑ και των ελληνικού λαού, και τώρα θα παραδοθούν ολοκαίνουρια σε ιδιώτες.
 –Αντί να προσλάβει μόνιμο προσωπικό, έχει αναθέσει στοιχειώδεις λειτουργίες που κανονικά διεκπεραιώνονται από τους υπαλλήλους του, σε ιδιωτικές εταιρείες έναντι αδράς αμοιβής ή ακόμη και σε εργαζόμενους με “μπλοκάκι“. Με την ιδιωτικοποίηση των πωλητηρίων και των εισιτηρίων, αντί για υπαλλήλους του ΟΔΑΠ (μόνιμους ή ΙΔΑΧ), θα προσλαμβάνονται υπάλληλοι του εκάστοτε ιδιώτη, ευέλικτοι, χωρίς δικαιώματα, με 13ωρη εργασία. Λογιστικές εργασίες, διοικητικές εργασίες, σελίδες στα Μέσα Κοινωνικής Δικτύωσης, ακόμη και η συγγραφή κειμένων για αρχαιολογικούς χώρους και μνημεία ανατίθενται σε ιδιώτες «συμβούλους». Πρόκειται για ένα μεγάλο πλήγμα στα εργασιακά δικαιώματα όλων μας και πλήγμα στα δημοσία έσοδα.
 Ενδεικτικό των αποτελεσμάτων αυτής της κατάστασης είναι τα ευτελούς ποιότητας “γιλέκα αναγνώρισης” για το προσωπικό φύλαξης και καθαριότητας μουσείων και αρχαιολογικών χώρων που έστειλε στο τέλος του 2025 ο ΟΔΑΠ στις Υπηρεσίες του ΥΠΠΟ.
 –Δεν δίνει λόγο για το αποτέλεσμα αυτών των πολιτικών. Ας πάρουμε το πιο απλό παράδειγμα: τι συμβαίνει με το πωλητήριο στα λουλουδάδικα της Βουλής, το οποίο εγκαινίασε με τυμπανοκρουσίες η Υπουργός με τον Πρωθυπουργό; Ο ΟΔΑΠ νοικιάζει το πωλητήριο από την ΕΤΑΔ. Ρωτάμε: Ποιο είναι το οικονομικό αποτέλεσμα της επιλογής να μεταφερθεί εκεί το κεντρικό πωλητήριο του ΟΔΑΠ; Πόσα ήταν τα έσοδα και πόσα τα έξοδα αυτού του πωλητηρίου; Γιατί παραχωρούν τώρα το μοναδικό κεντρικό πωλητήριο του ΟΔΑΠ σε ιδιωτική εταιρεία να το λειτουργεί; Ένα ακόμη παράδειγμα: τι έσοδα και τι κόστος είχε η εξαγγελία του ΟΔΑΠ να συσκευάσει και πωλεί σε εξωφρενική τιμή λάδι από την αρχαία Ολυμπία και την Ήλιδα; Είναι αλήθεια ότι οι συσκευασίες έμειναν στην πλειονότητά τους στα ράφια των πωλητηρίων; Με ποια οικονομοτεχνική μελέτη η δράση επεκτείνεται και σε λάδι από τους Δελφούς, την Ακρόπολη Αθηνών (;) και την αρχαία Μεσσήνη;
 Ο ΟΔΑΠ έχει αποστεί από τον ρόλο του, που είναι η μέριμνα για τις ανάγκες των μνημείων (απαλλοτριώσεις, εργασίες, εκδόσεις) και έχει επικεντρωθεί στο να μοιράζει έργα και κονδύλια του ΤΑΑ, δυσθεώρητων προϋπολογισμών, σε ιδιώτες, ενώ παράλληλα προχωρά την πλήρη εμπορευματοποίηση των αρχαιολογικών χώρων και των μνημείων της χώρας.
 Την ίδια στιγμή, αλλάζει τις συνθήκες εργασίας για όλους τους εργαζόμενους: εργασίες που ως τώρα εκτελούσε το προσωπικό του ΟΔΑΠ, τώρα την αναθέτει σε «εξωτερικούς συνεργάτες», σε «εργολαβικούς εργαζόμενους», σε υπαλλήλους ιδιωτών που δεν ελέγχονται για το αν καταβάλλουν νόμιμες αποδοχές, αν τηρούν το ωράριο και τα νόμιμα δικαιώματα των εργαζόμενων και αν αποδίδουν στο δημόσιο τα έσοδά του.
 Η ανάθεση κάθε μικρής ή μεγάλης λειτουργίας του ΟΔΑΠ σε ιδιωτικές εταιρείες, τα κονδύλια του ΤΑΑ που ξοδεύονται αφειδώς, η μη λογοδοσία, οι απευθείας αναθέσεις και οι διαγωνισμοί με μόνο μία υποψήφια εταιρεία, το γεγονός ότι τα πρακτικά του ΔΣ του ΟΔΑΠ δεν αναρτώνται στην ΔΙΑΥΓΕΙΑ, δημιουργούν γύρω από τον ΟΔΑΠ και το ΔΣ του σκιές για την συνολική διαχείριση.
 Όλα τα παραπάνω πρόκειται να ενταθούν με το παρόν σχέδιο νόμου, που συστήνει μια ΑΕ εκτός δημόσιου λογιστικού και με μόνο κριτήριο το κέρδος.
 Ο Ενιαίος Σύλλογος Υπαλλήλων ΥΠΠΟ Αττικής, Στερεάς και Νήσων παλεύει για να σταματήσει η ιδιωτικοποίηση των εσόδων από τα μνημεία, η εμπορευματοποίηση των αρχαιολογικών χώρων, η προσπάθεια η διαχείριση της πολιτιστικής κληρονομιάς να περιχαρακωθεί και να αποτελέσει ακόμα ένα «προϊόν» στο οποίο θα έχουν πρόσβαση μόνο όσοι έχουν πλούσια βαλάντια.</t>
         </is>
       </c>
-      <c r="H84" t="s">
-[...6 lines deleted...]
-      <c r="A85">
+    </row>
+    <row r="87">
+      <c r="A87">
         <v>7706</v>
       </c>
-      <c r="B85">
-[...13 lines deleted...]
-      <c r="F85" s="1">
+      <c r="B87" s="2">
         <v>46223.040231481</v>
       </c>
-      <c r="G85" t="inlineStr">
+      <c r="C87"/>
+      <c r="D87" t="inlineStr">
         <is>
           <t>Προτάσεις της Εταιρείας Ελλήνων Σκηνοθετών 
 για το σχέδιο νόμου του Υπουργείου Πολιτισμού με τίτλο: «Σύσταση νομικού προσώπου ιδιωτικού δικαίου, με την επωνυμία «Οργανισμός Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς ΑΕ» (Hellenic Heritage Organisation SA), Αναδιοργάνωση του Οργανισμού Διαχείρισης και Ανάπτυξης Πολιτιστικών Πόρων(Ο.Δ.Α.Π.)- Στρατηγική για την προστασία και ανάδειξη της ενάλιας πολιτιστικής κληρονομιάς της Ελλάδας – ίδρυση Φορέα Διαχείρισης Επισκέψιμων Χώρων Ενάλιας Πολιτιστικής Κληρονομιάς- Εφαρμογή του εθνικού σχεδίου δράσης με σκοπό την ανάπτυξη του Οπτικοακουστικού Δημιουργικού Τομέα (Ο.Δ.Τ.) – Ρυθμίσεις για την προστασία των αρχαιοτήτων και της πολιτιστικής κληρονομιάς – Διαχείριση και διανομή αδιάθετων ποσών πνευματικών δικαιωμάτων – Θέματα Οργανισμού Πνευματικής Ιδιοκτησίας και άλλων εποπτευόμενων φορέων του Υπουργείου Πολιτισμού».
 Α. Ως προς το άρθρο 85 προτείνονται οι εξής τροποποιήσεις:
 1. Η πενταμελής Κεντρική Επιτροπή Αξιολόγησης και Επιλογής, να αποτελείται από:
 α) τον Γενικό Διευθυντή Ελληνικού Κινηματογράφου του Ε.Κ.Κ.Ο.ΜΕ.Δ., ως Πρόεδρο,
 β) τον Γενικό Διευθυντή Οικονομικής και Διοικητικής Υποστήριξης του Ε.Κ.Κ.Ο.ΜΕ.Δ., ως μέλος,
 γ) τον Πρόεδρο του Διοικητικού Συμβουλίου του Διεθνούς Φεστιβάλ Κινηματογράφου Θεσσαλονίκης (Δ.Φ.Κ.Θ.) ή ένα (1) πρόσωπο με αποδεδειγμένη επαγγελματική εμπειρία στον κινηματογραφικό και οπτικοακουστικό τομέα, που υποδεικνύεται από το Διοικητικό Συμβούλιο του Δ.Φ.Κ.Θ.,
 δ) και ε) δύο (2) πρόσωπα με αποδεδειγμένη επαγγελματική εμπειρία στον κινηματογραφικό και οπτικοακουστικό τομέα, που υποδεικνύονται από τον Υπουργό Πολιτισμού.
 Η πρότασή μας στηρίζεται στην απαρέγκλιτη τήρηση της  θεσμικότητας. Τα θεσμικά όργανα της πολιτείας στο χώρο του πολιτισμού (π.χ. ΥΠΠΟ, ΕΚΚΟΜΕΔ κλπ) και μόνον αυτά να έχουν τη δυνατότητα ορισμού των εκπροσώπων στην Κεντρική Επιτροπή Αξιολόγησης και Επιλογής, καθώς αυτά τα θεσμικά όργανα τελικώς λογοδοτούν στην κοινωνία. Αντιθέτως, η παροχή δυνατότητας σε ιδιώτες να ορίζουν εκπρόσωπό τους στην ανωτέρω Επιτροπή απειλεί να ανοίξει τον “ασκό του Αιόλου”, αφού συχνά παρατηρούνται ανταγωνισμοί, εκ διαμέτρου αντίθετες απόψεις, ακόμη και τριβές μεταξύ ιδιωτών που δραστηριοποιούνται στο χώρο του πολιτισμού. Επίσης, οι ιδιώτες δεν λογοδοτούν στην κοινωνία αλλά μόνο σε συλλογικά όργανα που εκλέγουν οι ίδιοι.
 2. Ο ρόλος της Επιτροπής να είναι γνωμοδοτικός και όχι αποφασιστικός. Η γνωμοδότησή της να προωθείται στον Διευθύνοντα Σύμβουλο του ΕΚΚΟΜΕΔ,  ο οποίος, εν συνεχεία, θα εισηγείται στο Δ.Σ. του ΕΚΚΟΜΕΔ για τις τελικές αποφάσεις.
 Η πρότασή μας στηρίζεται στο επιτυχημένο μοντέλο που εφαρμόζεται εδώ και δεκαετίες στο ΥΠΠΟ, στον τομέα της προστασίας των αρχαίων και σύγχρονων μνημείων, μέσω των αντίστοιχων γνωμοδοτικών οργάνων ΚΑΣ και ΚΣΝΜ.
 Επίσης η πρότασή μας συμβάλλει στην τήρηση της ιεραρχικής αντιμετώπισης των θεμάτων εντός του ΕΚΚΟΜΕΔ και στην αποφυγή ενδεχόμενων τριβών μεταξύ των μελών της Επιτροπής και του οργανισμού του ΕΚΚΟΜΕΔ.
 3. Τέλος, προτείνουμε στην πρώτη βαθμίδα κρίσης των κατατεθειμένων σεναριακών προτάσεων,  την ύπαρξη, επιτέλους, επώνυμων αναγνωστών (readers), οι οποίοι υπεύθυνα και αναλυτικά  θα αιτιολογούν τόσο τις θετικές όσο και τις αρνητικές εκτιμήσεις τους για την κάθε πρόταση. 
 Η συγκεκριμένη πρόταση θεωρούμε ότι θα βελτιώσει σημαντικά την περαιτέρω επεξεργασία των προτεινόμενων ελληνικών  σεναρίων.
 ΤΟ Δ.Σ. ΤΗΣ ΕΤΑΙΡΕΙΑΣ ΕΛΛΗΝΩΝ ΣΚΗΝΟΘΕΤΩΝ</t>
         </is>
       </c>
-      <c r="H85" t="s">
-[...6 lines deleted...]
-      <c r="A86">
+    </row>
+    <row r="88">
+      <c r="A88">
         <v>7707</v>
       </c>
-      <c r="B86">
-[...13 lines deleted...]
-      <c r="F86" s="1">
+      <c r="B88" s="2">
         <v>46223.040289352</v>
       </c>
-      <c r="G86" t="inlineStr">
+      <c r="C88"/>
+      <c r="D88" t="inlineStr">
         <is>
           <t>Με το άρθρο 123 δίνεται άλλη μία παράταση στην εκκαθάριση του Ταμείου Αλληλοβοηθειας Υπαλλήλων ΥΠΠΟ, που έχει ξεκινήσει από το 2019! Θυμίζουμε την τότε παρέμβαση μας στην Βουλή, που καθίσταται επίκαιρη ξανά, ειδικά η ακροτελεύτια παράγραφος
 "Με βάση τα παραπάνω καθίσταται σαφές ότι η προτεινόμενη ρύθμιση είναι αντιφατική, ψευδεπίγραφη και νομικά έωλη (δεν υφίσταται νομικά η έννοια της «εκκαθάρισης εν λειτουργία», αλλά της «λύσης και εκκαθάρισης»), γεννά ερωτηματικά για τις πραγματικές προθέσεις των συντακτών της, ειδικά ενώ βρίσκονται σε εξέλιξη διαδικασίες δικαστικής διερεύνησης διαχειριστικών και οικονομικών υποθέσεων του ΤΑΥΠ ΥΠΠΟ παρελθόντων ετών και έχουν ασκηθεί διώξεις για κακουργηματικές πράξεις, και δεν εξασφαλίζει τις κατακτήσεις των εργαζόμενων του ΥΠΠΟΑ"
 https://eniaiosyppo.gr/2019/11/%cf%80%ce%b1%cf%81%ce%ad%ce%bc%ce%b2%ce%b1%cf%83%ce%b7-%cf%83%cf%84%ce%b7-%ce%b2%ce%bf%cf%85%ce%bb%ce%ae-%ce%b3%ce%b9%ce%b1-%cf%84%ce%bf-%ce%ac%cf%81%ce%b8%cf%81%ce%bf-%ce%bd%cf%8c%ce%bc%ce%bf%cf%85/
 Χρήσιμο είναι επίσης να θυμίσουμε την δικαστική εξέλιξη της υπόθεσης στον πρώτο βαθμό: https://eniaiosyppo.gr/2025/10/%ce%b3%ce%b9%ce%b1-%cf%84%ce%b7%ce%bd-%ce%b4%ce%b9%ce%ba%ce%b1%cf%83%cf%84%ce%b9%ce%ba%ce%ae-%ce%b1%cf%80%cf%8c%cf%86%ce%b1%cf%83%ce%b7-%cf%83%cf%87%ce%b5%cf%84%ce%b9%ce%ba%ce%ac-%ce%bc%ce%b5-%cf%84-2/</t>
         </is>
       </c>
-      <c r="H86" t="s">
-[...6 lines deleted...]
-      <c r="A87">
+    </row>
+    <row r="89">
+      <c r="A89">
         <v>7708</v>
       </c>
-      <c r="B87">
-[...13 lines deleted...]
-      <c r="F87" s="1">
+      <c r="B89" s="2">
         <v>46223.049814815</v>
       </c>
-      <c r="G87" t="inlineStr">
+      <c r="C89"/>
+      <c r="D89" t="inlineStr">
         <is>
           <t>ΘΕΣΕΙΣ ΤΗΣ ΕΛΛΗΝΙΚΗΣ ΕΤΑΙΡΕΙΑΣ ΠΕΡΙΒΑΛΛΟΝΤΟΣ ΚΑΙ ΠΟΛΙΤΙΣΜΟΥ (ΕΛΛΕΤ)
 επί του σχεδίου νόμου του Υπουργείου Πολιτισμού για τη σύσταση του Οργανισμού Ανάπτυξης και Διαχείρισης Ελληνικής Πολιτιστικής Κληρονομιάς Α.Ε. (Hellenic Heritage), την αναδιοργάνωση του Ο.Δ.Α.Π., τη διαχείριση της ενάλιας πολιτιστικής κληρονομιάς και τη ρύθμιση θεμάτων προστασίας των αρχαιοτήτων
 Α. Γενική τοποθέτηση και αντικείμενο των παρατηρήσεων
 Το υπό διαβούλευση σχέδιο νόμου δεν συνιστά αμιγώς οργανωτικό νομοθέτημα. Πέρα από τη σύσταση της Hellenic Heritage και την αναδιοργάνωση του Ο.Δ.Α.Π., εισάγει εργαλεία που καθορίζουν τον τρόπο με τον οποίο η πολιτιστική κληρονομιά εντάσσεται και οργανώνεται στον χώρο: τα σχέδια διαχείρισης αρχαιολογικών χώρων (άρθρο 107), τη νέα κατηγορία του αρχαιολογικού πάρκου (άρθρο 108), τα προγράμματα αξιοποίησης ακίνητης περιουσίας, αρχαιολογικών χώρων και μνημείων (άρθρα 6, 7 και 33) και το σχέδιο δράσης για τους επισκέψιμους ενάλιους χώρους (άρθρα 67 έως 69). Με τα εργαλεία αυτά η πολιτιστική προστασία παύει να λειτουργεί μόνο ως απαγόρευση επέμβασης ή ως αδειοδοτική προϋπόθεση και αποκτά χαρακτήρα ειδικής μορφής χωρικής οργάνωσης.
 Η ΕΛΛΕΤ αξιολογεί θετικά την εισαγωγή των σχεδίων διαχείρισης και του αρχαιολογικού πάρκου. Πρόκειται για εργαλεία που, εφόσον διαμορφωθούν ορθά, μπορούν να καλύψουν ένα διαχρονικό κενό μεταξύ του αρχαιολογικού και του πολεοδομικού δικαίου και να αντιμετωπίσουν με ενιαίο τρόπο την προστασία, την επισκεψιμότητα, τη φέρουσα ικανότητα και την ανάδειξη κάθε χώρου. 
 Η ΕΛΛΕΤ υπενθυμίζει ότι όλες οι διατάξεις που αφορούν την αξιοποίηση ακινήτων, αρχαιολογικών χώρων και μνημείων υπόκεινται σε αυστηρή ιεράρχηση: προηγείται η προστασία, ακολουθεί η ανάδειξη και μόνον εντός των ορίων αυτών χωράει η αξιοποίηση. Η ιεράρχηση αυτή δεν είναι διακήρυξη αρχών· απορρέει από το άρθρο 24 του Συντάγματος και από την Ευρωπαϊκή Σύμβαση για την προστασία της αρχαιολογικής κληρονομιάς (Βαλέτα, 1992, ν. 3378/2005), της οποίας το άρθρο 4 επιβάλλει τη διατήρηση στη θέση εύρεσης και το άρθρο 5 απαιτεί οι εγκαταστάσεις και οι διαμορφώσεις υποδοχής επισκεπτών να μην προσβάλλουν τον χαρακτήρα των χώρων και του περιβάλλοντός τους.
 Β. Γενικές παρατηρήσεις οριζόντιας εφαρμογής
 Η ΕΛΛΕΤ διατυπώνει έξι οριζόντιες θέσεις που διατρέχουν το σύνολο των χωρικών διατάξεων του νομοσχεδίου και προτείνεται να αποτυπωθούν ρητά στο κείμενο.
 Β1. Σύνδεση με τα εργαλεία χωρικού και πολεοδομικού σχεδιασμού
 Τα σχέδια διαχείρισης και τα αρχαιολογικά πάρκα δεν μπορούν να λειτουργούν παράλληλα και ασύνδετα με τον χωρικό σχεδιασμό. Το νομοσχέδιο δεν αποσαφηνίζει τη σχέση τους με τα Ειδικά και Περιφερειακά Χωροταξικά Πλαίσια, τα Τοπικά και Ειδικά Πολεοδομικά Σχέδια (Τ.Π.Σ. και Ε.Π.Σ.), τις ζώνες προστασίας αρχαιολογικών χώρων και τα σχέδια βιώσιμης αστικής κινητικότητας. Η ΕΛΛΕΤ προτείνει να προβλεφθεί ρητά ότι τα σχέδια διαχείρισης και οι πράξεις κήρυξης αρχαιολογικών πάρκων εναρμονίζονται με τον υπερκείμενο χωρικό σχεδιασμό, ενσωματώνονται στα υποκείμενα Τ.Π.Σ. και Ε.Π.Σ. κατά την εκπόνηση ή αναθεώρησή τους και λειτουργούν ως δεσμευτική κατεύθυνση για αυτά, χωρίς να υποκαθιστούν τις εγγυήσεις του πολεοδομικού δικαίου.
 Β2. Φέρουσα ικανότητα ως δεσμευτικό περιεχόμενο
 Η ρύθμιση της επισκεψιμότητας που αναφέρει το άρθρο 107 παραμένει χωρίς μετρήσιμο περιεχόμενο. Η ΕΛΛΕΤ προτείνει τα σχέδια διαχείρισης να προσδιορίζουν υποχρεωτικά τη φέρουσα ικανότητα του χώρου με τεκμηριωμένη μεθοδολογία, κατά το πρότυπο της Έκθεσης Εκτίμησης Φέρουσας Ικανότητας (ΕκΕΦΙ), ώστε να αποφευχθούν αποκλίνουσες και αυθαίρετες προσεγγίσεις. Η υπέρβαση της φέρουσας ικανότητας στους μείζονες αρχαιολογικούς προορισμούς αποτελεί ήδη υπαρκτό φαινόμενο υπερτουρισμού και όχι θεωρητικό κίνδυνο.
 Β3. Ουσιαστική διαβούλευση και συμμετοχή των αρμόδιων αρχών
 Το άρθρο 107 προβλέπει διαβούλευση τριάντα εργάσιμων ημερών, ορίζει όμως ρητά ότι οι παρατηρήσεις δεν δεσμεύουν την υπηρεσία. Η πρόβλεψη αυτή υποβαθμίζει τη διαβούλευση σε τυπική διατύπωση. Η ΕΛΛΕΤ προτείνει η αρμόδια υπηρεσία να υποχρεούται να αξιολογεί αιτιολογημένα τις υποβαλλόμενες παρατηρήσεις και να διασφαλίζεται η θεσμική συμμετοχή των οικείων Ο.Τ.Α. και Περιφερειών, καθώς και του φορέα διαχείρισης των προστατευόμενων περιοχών, όπου ο χώρος εμπίπτει σε περιοχή του δικτύου Natura 2000.
 Β4. Προστασία του τοπίου
 Η θέα προς το μνημείο, ο περιβάλλων χώρος και η μορφολογία των συνοδευτικών εγκαταστάσεων συνιστούν αναπόσπαστα στοιχεία της προστασίας. Η ΕΛΛΕΤ ζητεί την ενσωμάτωση της διάστασης του τοπίου σε όλα τα εργαλεία του νομοσχεδίου, σύμφωνα με την Ευρωπαϊκή Σύμβαση του Τοπίου (Φλωρεντία, 2000, ν. 3827/2010), η οποία αναγνωρίζει το τοπίο ως στοιχείο δημόσιου συμφέροντος και ως πόρο που πρέπει να προστατεύεται, να διαχειρίζεται και να σχεδιάζεται.
 Β5. Προσβασιμότητα και διαχείριση των ροών επισκεπτών
  Τα σχέδια διαχείρισης αντιμετωπίζουν τον αρχαιολογικό χώρο κυρίως ως προς την εσωτερική του λειτουργία και αδιαφορούν για τον τρόπο προσέλευσης των επισκεπτών. Η σχέση του χώρου με την περιβάλλουσα περιοχή έχει διαχρονικά υποτιμηθεί, πρακτική που πρέπει να ανατραπεί προς όφελος τόσο του μνημείου όσο και του τόπου. Η ΕΛΛΕΤ προτείνει τα σχέδια διαχείρισης να ενσωματώνουν αρχές βιώσιμης προσβασιμότητας και διαχείρισης των ροών επισκεπτών, σε συνδυασμό με ψηφιακό εκσυγχρονισμό, ώστε η προσέλευση να αντιμετωπίζεται ως στοιχείο της φέρουσας ικανότητας και όχι ως εξωγενής παράγοντας.
 Γ. Παρατηρήσεις κατ' άρθρο
 Άρθρο 6 – Αρμοδιότητες της Εταιρείας
 Η παρ. 2 αναθέτει στην Εταιρεία, μεταξύ άλλων, την υλοποίηση ανέγερσης, επισκευής και συντήρησης φυλακίων, εκδοτηρίων, πωλητηρίων, αναψυκτηρίων και λοιπών κτιρίων εξυπηρέτησης επισκεπτών σε αρχαιολογικούς χώρους, ιστορικούς τόπους και μνημεία (περ. ε), τη συλλογή καρπών εντός αρχαιολογικών χώρων (περ. στ) και τον σχεδιασμό υπηρεσιών γαστρονομίας εντός αυτών (περ. ια). Οι κατασκευές εξυπηρέτησης επισκεπτών δεν είναι ουδέτερες τεχνικές εγκαταστάσεις. Αποτελούν στοιχεία του αρχαιολογικού και πολιτιστικού τοπίου και, εφόσον σχεδιαστούν με κριτήρια κοινής τεχνικής εξυπηρέτησης, μπορούν να αλλοιώσουν τον χαρακτήρα του χώρου. Η αρμοδιότητα ανέγερσης κτιρίων ανατίθεται σε φορέα με λειτουργικό και εμπορικό προσανατολισμό, χωρίς να συνοδεύεται από ρητές αρχιτεκτονικές και μορφολογικές προδιαγραφές.
 Το άρθρο 5 της Σύμβασης της Βαλέτα (ν. 3378/2005) επιβάλλει οι εγκαταστάσεις υποδοχής επισκεπτών να μην προσβάλλουν τον αρχαιολογικό χαρακτήρα των χώρων και του περιβάλλοντός τους. Η προσωρινότητα ή ο εξυπηρετικός χαρακτήρας μιας κατασκευής δεν αίρει την ανάγκη ελέγχου της επίδρασής της.
 Να προβλεφθεί ρητά ότι οι κατασκευές εξυπηρέτησης επισκεπτών υλοποιούνται βάσει ειδικών αρχιτεκτονικών και μορφολογικών προδιαγραφών, με περιορισμένο δομικό αποτύπωμα, αρχή της αναστρεψιμότητας όπου είναι τεχνικά εφικτό, συμβατότητα υλικών και ένταξη στο τοπίο, και ότι εντάσσονται υποχρεωτικά στο σχέδιο διαχείρισης του άρθρου 9Α του Κώδικα (ν. 4858/2021), κατόπιν γνώμης του αρμόδιου Συμβουλίου.
 Άρθρο 7 – Πρόγραμμα αξιοποίησης και γαστρονομικές εκδηλώσεις
@@ -3952,534 +2400,335 @@
 α) Χωρικό περιεχόμενο. Το περιεχόμενο της παρ. 2 είναι κυρίως διαχειριστικό. Προτείνεται να προστεθεί περίπτωση που ορίζει ότι το σχέδιο προσδιορίζει τη φέρουσα ικανότητα του χώρου, τις επιτρεπτές διαδρομές και τα σημεία στάσης, τις ζώνες αυξημένης προστασίας και υποδοχής κοινού, τις επιτρεπόμενες εγκαταστάσεις και τη σχέση του χώρου με τον αστικό ή περιαστικό ιστό.
 β) Προσέλευση και ροές επισκεπτών. Το σχέδιο διαχείρισης προσδιορίζει τον τρόπο προσέλευσης και τη διαχείριση των ροών επισκεπτών, περιλαμβανομένης της διασύνδεσης με τα δίκτυα δημόσιων συγκοινωνιών και, όπου απαιτείται, με τη διαχείριση της κρουαζιέρας και των οργανωμένων μετακινήσεων, καθώς και ψηφιακών εργαλείων, όπως η ηλεκτρονική κράτηση εισιτηρίων και η διαφοροποίηση τιμών ανά χρονική ζώνη, ως μέσο ρύθμισης της φέρουσας ικανότητας. Η προσβασιμότητα διασφαλίζεται για τα άτομα με αναπηρία και τα εμποδιζόμενα άτομα.
 γ)  Σχέση με τον χωρικό σχεδιασμό. Να προβλεφθεί ρητά ότι το σχέδιο διαχείρισης εναρμονίζεται με τον υπερκείμενο χωροταξικό σχεδιασμό και ενσωματώνεται στα Τοπικά και Ειδικά Πολεοδομικά Σχέδια της περιοχής κατά την εκπόνηση ή αναθεώρησή τους. Όπου ο χώρος εμπίπτει σε περιοχή του δικτύου Natura 2000 ή σε άλλη προστατευόμενη περιοχή, το σχέδιο να καταρτίζεται σε συνεργασία με τις αρμόδιες αρχές και να είναι συμβατό με τους στόχους διατήρησής της.
 δ) Διαβούλευση. Η πρόβλεψη ότι οι παρατηρήσεις δεν δεσμεύουν την υπηρεσία να αντικατασταθεί από υποχρέωση αιτιολογημένης αξιολόγησης των παρατηρήσεων και ρητή πρόσκληση των οικείων Ο.Τ.Α. και Περιφερειών.
 ε) Προθεσμίες. Η οκταετής προθεσμία για τους οργανωμένους χώρους είναι υπερβολικά μακρά για τους χώρους υψηλής επισκεψιμότητας. Προτείνεται προτεραιοποίηση των κορεσμένων και υψηλής πίεσης χώρων με συντομότερη προθεσμία, αντίστοιχη της τριετίας που προβλέπεται για τα μνημεία UNESCO.
 Άρθρο 108 – Ορισμός αρχαιολογικού πάρκου (νέα περ. η στο άρθρο 2 ν. 4858/2021)
 Ορίζεται το αρχαιολογικό πάρκο ως οριοθετημένη εδαφική ενότητα εντός της οποίας διατηρούνται και προστατεύονται στη θέση τους αρχαιολογικά μνημεία ή μνημειακά σύνολα, με συνδυασμένη προστασία, έρευνα, ανάδειξη και ελεγχόμενη πρόσβαση, στο πλαίσιο ενιαίου σχεδίου διαχείρισης. Το πάρκο μπορεί να περιλαμβάνει και αστικές ή αγροτικές εκτάσεις και στοιχεία του φυσικού περιβάλλοντος. Κηρύσσεται με απόφαση του Υπουργού, ενώ γύρω του δύναται να καθορίζεται ζώνη προστασίας. Η εισαγωγή του αρχαιολογικού πάρκου ως ειδικής μορφής χωρικής οργάνωσης είναι θετική. Ο ορισμός όμως αφήνει δύο κρίσιμα κενά. Πρώτον, η ζώνη προστασίας προβλέπεται ως δυνητική και όχι ως κανόνας, μολονότι το πάρκο μπορεί να εκτείνεται σε αστικές, αγροτικές και φυσικές εκτάσεις. Δεύτερον, δεν καθορίζεται η σχέση του πάρκου με τα εργαλεία του χωρικού σχεδιασμού ούτε προβλέπονται ειδικοί όροι δόμησης και χρήσεων γης εντός του. Υπάρχει έτσι ο κίνδυνος το αρχαιολογικό πάρκο να απορροφηθεί από την έννοια της αξιοποίησης και να λειτουργήσει ως θεματικός ή τουριστικός χώρος.
 Ο πρωτεύων σκοπός της προστασίας, τον οποίο ρητά διατηρεί ο ορισμός, απαιτεί δεσμευτικούς όρους χρήσεων και δόμησης και όχι μόνο δυνητική ζώνη προστασίας. Η ένταξη στοιχείων του φυσικού περιβάλλοντος ενεργοποιεί τη συναρμοδιότητα με το καθεστώς των προστατευόμενων περιοχών.
 Να ενισχυθεί ο ορισμός ως εξής:
 •	Η ζώνη προστασίας γύρω από το αρχαιολογικό πάρκο να καθορίζεται κατά κανόνα, και όχι δυνητικά, όταν το πάρκο περιλαμβάνει αστικές, αγροτικές ή φυσικές εκτάσεις.
 •	Εντός του αρχαιολογικού πάρκου να ισχύουν ειδικοί όροι δόμησης και χρήσεων γης, οι οποίοι εναρμονίζονται με τα Τοπικά και Ειδικά Πολεοδομικά Σχέδια και υπερισχύουν ως δεσμευτική κατεύθυνση.
 •	Οι εμπορικές, γαστρονομικές και εκδηλωσιακές χρήσεις να επιτρέπονται μόνον επικουρικά, εντός του ενιαίου σχεδίου διαχείρισης και εφόσον δεν αλλοιώνουν τη μνημειακή, ιστορική και τοπιακή φυσιογνωμία, σύμφωνα με το άρθρο 5 της Σύμβασης της Βαλέτα.
 •	Όπου το πάρκο επικαλύπτεται με περιοχή του δικτύου Natura 2000 ή άλλη προστατευόμενη περιοχή, η κήρυξη και η οριοθέτηση να γίνονται σε συνεργασία με τις αρμόδιες περιβαλλοντικές αρχές.
 Δ. Σύνοψη προτεραιοτήτων
 Η ΕΛΛΕΤ θεωρεί ότι το νομοσχέδιο κινείται προς τη σωστή κατεύθυνση με την εισαγωγή των σχεδίων διαχείρισης και του αρχαιολογικού πάρκου, χρειάζεται όμως συγκεκριμένες προσθήκες ώστε τα νέα εργαλεία να συγκροτήσουν ένα ενιαίο σύστημα προστατευτικής χωρικής διαχείρισης και να μην διολισθήσουν στη λογική της αξιοποίησης. Κατά σειρά προτεραιότητας, η ΕΛΛΕΤ ζητεί:
 1.	Ρητή σύνδεση των σχεδίων διαχείρισης (άρθρο 107) και των αρχαιολογικών πάρκων (άρθρο 108) με τον χωρικό και πολεοδομικό σχεδιασμό.
 2.	Υποχρεωτικό προσδιορισμό της φέρουσας ικανότητας ως δεσμευτικού περιεχομένου, με τεκμηριωμένη μεθοδολογία.
 3.	Ειδικές αρχιτεκτονικές και μορφολογικές προδιαγραφές για τις υποδομές εξυπηρέτησης επισκεπτών και υπαγωγή τους στα σχέδια διαχείρισης.
 4.	Επικουρικό χαρακτήρα και φίλτρο συμβατότητας για τις γαστρονομικές και εκδηλωσιακές δράσεις (άρθρα 7 και 33).
 5.	Ενίσχυση της ζώνης προστασίας και θέσπιση ειδικών όρων δόμησης και χρήσεων εντός των αρχαιολογικών πάρκων.
 6.	Ουσιαστική διαβούλευση με αιτιολογημένη αξιολόγηση των παρατηρήσεων και συμμετοχή της αυτοδιοίκησης και των αρμόδιων περιβαλλοντικών αρχών.
 7.	Αναβάθμιση του Σχεδίου Δράσης για την ενάλια κληρονομιά σε ουσιαστικό θαλάσσιο χωρικό εργαλείο.
 Η ΕΛΛΕΤ παραμένει στη διάθεση των αρμόδιων υπηρεσιών για την περαιτέρω τεκμηρίωση και εξειδίκευση των ανωτέρω προτάσεων.</t>
         </is>
       </c>
-      <c r="H87" t="s">
-[...6 lines deleted...]
-      <c r="A88">
+    </row>
+    <row r="90">
+      <c r="A90">
         <v>7710</v>
       </c>
-      <c r="B88">
-[...13 lines deleted...]
-      <c r="F88" s="1">
+      <c r="B90" s="2">
         <v>46223.065949074</v>
       </c>
-      <c r="G88" t="inlineStr">
+      <c r="C90"/>
+      <c r="D90" t="inlineStr">
         <is>
           <t>Σχόλιο επί των άρθρων 48, 49 και 50:
 Στον ν.4761/2020, προβλέπονταν 5 οργανικές θέσεις μηχανικών ΠΕ, με ειδικότητα αγρονόμου τοπογράφου μηχανικού και το 2025 αυξήθηκαν σε 6 με βάση την απόφαση ΡΜΦΕ46ΜΖΜ4-8Ο0.  Με το προτεινόμενο νομοσχέδιο προτείνεται, μεταξύ άλλων,  η κατάργηση των 2 οργανικών θέσεων  μηχανικών ΠΕ, με ειδικότητα αγρονόμου τοπογράφου μηχανικού , χωρίς καμία αιτιολόγηση ή διαβούλευση με το προσωπικό της τεχνικής υπηρεσίας . Είναι δε απορίας άξιο πως προτάθηκε η κατάργηση των θέσεων αυτών, ενώ ήδη η μία είναι ήδη δεσμευμένη  και πρόκειται να καλυφθεί με την προκήρυξη 2ΓΒ/2026 και ενώ συμμετέχει ο ΟΔΑΠ στην κινητικότητα του 2026 για 2 θέσεις μηχανικών της αυτής ειδικότητας, με απόσπαση . Η υποστελέχωση του Τμήματος είναι εμφανής (εργάζονται 3 αγρονόμοι τοπογράφοι μηχανικοί ΠΕ και 1 τοπογράφος ΤΕ), έχει δε αποτυπωθεί σε έγγραφα και στις πράξεις της διοίκησης. 
 Οι δύο  οργανικές θέσεις  μηχανικών ΠΕ, με ειδικότητα αγρονόμου τοπογράφου μηχανικού , που προτείνεται να καταργηθούν,  με βάση το ψηφιακό οργανόγραμμα αφορούν στο Τμήμα Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων  το οποίο έχει ως κύριο αντικείμενο τις κτηματογραφήσεις για απαλλοτριώσεις ακινήτων για αρχαιολογικούς σκοπούς σε όλη την Ελληνική Επικράτεια.  
 Σημειώνεται επίσης ότι καταργείται και μία θέτη ΤΕ αορίστου χρόνου, η οποία ,αν και στον ν.4761/2020 δεν προσδιορίζεται η ειδικότητα όπως σε όλες τις θέσεις αορίστου χρόνου,  στο ψηφιακό οργανόγραμμα αναφερόταν με την ειδικότητα του τοπογράφου. Δεδομένου ότι τα ΤΕΙ έχουν καταργηθεί ,αλλά και από το γεγονός ότι το Τμήμα Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων  είναι διευθύνουσα υπηρεσία για αναθέσεις μελετών κτηματογράφησης οπότε θα ήταν προτιμότερο η θέση να μετατραπεί σε ΠΕ, καθώς δικαίωμα επίβλεψης για μελέτες σύμφωνα με το άρθρο 183 του ν.4412/16 έχουν μόνο ΠΕ.
  Σε κάθε περίπτωση είναι εμφανώς παράλογο να καταργούνται θέσεις από το  Τμήμα της τεχνικής υπηρεσίας του ΟΔΑΠ του οποίου το αντικείμενο δεν έχει μεταβληθεί και από το οποίο δεν έχουν εκχωρηθεί αρμοδιότητες στην ανώνυμη εταιρεία. Επιπλέον το αντικείμενο του Τμήματος είναι εξειδικευμένο, απαιτείται η στελέχωση με μηχανικούς με ειδικότητα αγρονόμου τοπογράφου ΠΕ, που έχουν εξιδείκευση σε θέματα όχι μόνο αποτυπώσεων, αλλά κτηματολογίου και διαχείρισης γεωχωρικών δεδομένων.</t>
         </is>
       </c>
-      <c r="H88" t="s">
-[...6 lines deleted...]
-      <c r="A89">
+    </row>
+    <row r="91">
+      <c r="A91">
         <v>7712</v>
       </c>
-      <c r="B89">
-[...13 lines deleted...]
-      <c r="F89" s="1">
+      <c r="B91" s="2">
         <v>46223.070659722</v>
       </c>
-      <c r="G89" t="inlineStr">
+      <c r="C91"/>
+      <c r="D91" t="inlineStr">
         <is>
           <t>Σχετικά με το άρθρο 85 του Κεφαλαίου Γ: 
 Δεν διευκρινίζεται για ποιο λόγο κρίνεται αναγκαίο τα κινηματογραφικά σχέδια, τα οποία έχουν ήδη αξιολογηθεί από επαγγελματίες και ειδικούς του κινηματογράφου, να επανεξετάζονται από την προτεινόμενη πενταμελή Κεντρική Επιτροπή Αξιολόγησης και Επιλογής. 
 Το ισχύον σύστημα αξιολόγησης είναι αξιοκρατικό και διασφαλίζει την αντικειμενικότητα της διαδικασίας, καθώς, στα περισσότερα προγράμματα χρηματοδότησης, κάθε σχέδιο αξιολογείται ανώνυμα από τρεις καταξιωμένους επαγγελματίες του κινηματογραφικού και οπτικοακουστικού χώρου. Σε περίπτωση σημαντικής απόκλισης μεταξύ των βαθμολογιών τους, προβλέπεται αξιολόγηση και από τέταρτο ανεξάρτητο αξιολογητή, γεγονός που ενισχύει περαιτέρω την αξιοπιστία και την αμεροληψία του συστήματος. 
 Τα κριτήρια αξιολόγησης των σχεδίων στα επιλεκτικά προγράμματα, καθώς και τα πρόσωπα που αναλαμβάνουν την αξιολόγηση, οφείλουν να βασίζονται στην εξειδικευμένη γνώση της κινηματογραφικής τέχνης και της οπτικοακουστικής δημιουργίας και θεωρίας. Η εισαγωγή μιας Κεντρικής Επιτροπής, η οποία δύναται να ανατρέπει ή να διαφοροποιεί το αποτέλεσμα της αξιολόγησης των ανεξάρτητων αξιολογητών, αποδυναμώνει τον θεσμικό τους ρόλο και υποβαθμίζει το κύρος και την ευθύνη των ανεξάρτητων αξιολογητών, οι οποίοι επιλέγονται ακριβώς λόγω της αποδεδειγμένης γνώσης και εμπειρίας τους στην κινηματογραφική τέχνη.</t>
         </is>
       </c>
-      <c r="H89" t="s">
-[...6 lines deleted...]
-      <c r="A90">
+    </row>
+    <row r="92">
+      <c r="A92">
         <v>7714</v>
       </c>
-      <c r="B90">
-[...13 lines deleted...]
-      <c r="F90" s="1">
+      <c r="B92" s="2">
         <v>46223.119282407</v>
       </c>
-      <c r="G90" t="inlineStr">
+      <c r="C92"/>
+      <c r="D92" t="inlineStr">
         <is>
           <t>Σχόλιο για το νομοσχέδιο συνολικά.
 Δεν υπάρχει καμία αναγκαιότητα ίδρυσης ΑΕ που να αντικαθιστά αρμοδιότητες του ΟΔΑΠ. Όπως αναφέρεται και στην αιτιολογική έκθεση του νομοσχεδίου, κατά τα πέντε και πλέον έτη εφαρμογής του ν. 4761/2020 οι στόχοι επιτεύχθηκαν σε πολύ ικανοποιητικό βαθμό. Οι οργανικές θέσεις στον αυτά τα χρόνια ήταν πολύ κάτω από τις 300 οργανικές θέσεις που προβλεπόταν, περίπου 50%, ενώ εάν διατίθενται ακόμη και οι 234 θέσεις που προβλέπονται με τις προτεινόμενες τροποποιήσεις το έργο του ΟΔΑΠ θα προσέγγιζε την εκπλήρωσή τους, πόσο μάλλον με τις 90 επιπλέον θέσεις που  θα προσλαμβάνονταν στην εταιρεία. Συνεπώς με την κατάλληλη ενίσχυση σε εξειδικευμένο προσωπικό ο ΟΔΑΠ με το ισχύον καθεστώς του (ΝΠΔΔ) θα ανταποκρίνονταν στις απαιτήσεις λειτουργίας ενός σύγχρονου και αποδοτικού οργανισμού, ενώ ταυτόχρονα θα αποτελούσε εγγύηση για την προστασία και ανάδειξη της πολιτιστικής κληρονομιάς.
 Σε κάθε περίπτωση και με βάση τα ανωτέρω, το άρθρο 48 του νομοσχεδίου με το οποίο το σύνολο των οργανικών θέσεων του Ο.Δ.Α.Π. τροποιπείται σε διακόσιες τριάντα τέσσερις (234) πρέπει να καταργηθεί και οι θέσεις να παραμείνουν τριακόσιες (300).
 Σχόλια για το άρθρο 49.
 Οι θέσεις των μηχανικών ΠΕ ειδικότητας Αγρονόμου - Τοπογράφου στη Δ/νση Μελετών, Εργων, Αποτυπώσεων και Αξιοποίησης Ακίνητης Περιουσίας πρέπει να παραμείνουν όσες προβλέπονται στο ισχύον καθεστώς, καθώς οι αρμοδιότητες του Τμήματος Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων για το οποίο προβλέφθηκαν εξαρχής οι θέσεις αυτές, παραμένουν στο ακέραιο, συνεπώς υποβαθμίζονται οι δυνατότητες ανταπόκρισης του Τμήματος στους σκοπούς του οργανισμού και του Υπ. Πολιτισμού γενικότερα.
 Ειδικότερα, στο Τμήμα αυτό, μεταξύ άλλων, καταργούνται οι δύο (2) κενές οργανικές θέσεις μονίμων υπαλλήλων ΠΕ Μηχανικών με ειδικότητα Αγρονόμου Τοπογράφου Μηχανικού (εκ των οποίων η μία είναι ήδη δεσμευμένη να καλυφθεί με την προκήρυξη 2ΓΒ/2026) το οποίο είναι καταφανώς λανθασμένο και αδικαιολόγητο με βάση τις ανάγκες της Υπηρεσίας.
 Στο εν λόγω νομοσχέδιο αναφέρονται μόνο τέσσερις (4) θέσεις της ειδικότητας αυτής οι οποίες είναι ήδη καλυμμένες. Συγκεκριμένα οι τρεις (3) αφορούν το Τμήμα Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων και η μία (1) το Τμήμα Αξιοποίησης Ακίνητης Περιουσίας. Ας σημειωθεί το γεγονός ότι η αύξηση των θέσεων από πέντε (5) σε έξι (6) έγινε με πρόσφατη πράξη της διοίκησης (ΟΔΑΠ/ΓΔ/ΔΕΟΛ/7965/8-4-2025, ΑΔΑ ΡΜΦΕ46ΜΖΜ4-8O0).
 Το θέμα της ανάγκης στελέχωσης του Τμήματος Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων με ΠΕ Μηχανικούς, με ειδικότητα Αγρονόμου Τοπογράφου Μηχανικού, έχει επισημανθεί πολλές φορές με υπηρεσιακά σημειώματα της Προϊσταμένης του Τμήματος και του Προϊσταμένου της Δ/νσης και έχουν γίνει αποδεκτά από τη διοίκηση με ενέργειες όπως με τη συμμετοχή στην κινητικότητα (2 θέσεις αγρονόμου τοπογράφου μηχανικού με απόσπαση), την προκήρυξη για κάλυψη μονίμου υπαλλήλου μηχανικού της αυτής ειδικότητας και το αίτημα κάλυψης 2 θέσεων ΣΟΧ αγρονόμων τοπογράφων μηχανικών.
 Βάσει του νομοσχεδίου, έχουν περιοριστεί οι αρμοδιότητες του ΟΔΑΠ σε αντίθεση όμως με αυτές του Τμήματος Αποτυπώσεων, Κτηματολογίου και Γεωχωρικών Δεδομένων. Συγκεκριμένα το Τμήμα αυτό σύμφωνα με τον νόμο 4761/2020 (άρθρο 27, παρ. 4) «…είναι αρμόδιο για τη διενέργεια διαδικασιών κτηματογράφησης, τοπογραφικών εργασιών και μελετών και την τοπογραφική αποτύπωση αρχαιολογικών χώρων, μνημείων, καθώς και των ακινήτων ιδιοκτησίας Ο.Δ.Α.Π., την εκπόνηση και έλεγχο κτηματολογικών μελετών, κτηματολογικών διαγραμμάτων και πινάκων απαλλοτρίωσης των προς απαλλοτρίωση ακινήτων, καθώς και για την ανάπτυξη, τήρηση, διαχείριση και επεξεργασία των σχετικών γεωχωρικών δεδομένων. Λειτουργεί ως Διευθύνουσα Υπηρεσία στη φάση της εκτέλεσης σύμβασης ανάθεσης για την εκπόνηση τοπογραφικών μελετών ή για την παροχή λοιπών συναφών επιστημονικών υπηρεσιών». 
 Οι ανωτέρω αρμοδιότητες παραμένουν στο ακέραιο βάσει του υποβληθέντος νομοσχεδίου, ενώ με βάση την προσθήκη στην παράγραφο δ του άρθρο 16 «….και αποζημιώσεων για ρυμοτομικές απαλλοτριώσεις ακινήτων προς ωφέλεια του Υπουργείου Πολιτισμού, ….» διαφαίνεται ότι θα αυξηθεί το αντικείμενο του Τμήματος έστω σε επίπεδο τεχνικής συνδρομής.
 Επισημαίνεται τέλος ότι υπάρχει αυξανόμενη ροή των υποθέσεων, τόσο των κτηματογραφήσεων όσο και ειδικών τεχνικών θεμάτων που προκύπτουν με το Κτηματολόγιο και αφορούν σε όλη την ελληνική επικράτεια.
 Με βάση τα ανωτέρω αποδεικνύεται η εσφαλμένη κατάργηση των θέσεων των μονίμων υπαλλήλων ΠΕ Μηχανικών με ειδικότητα Αγρονόμου Τοπογράφου Μηχανικού, οι οποίες με βάση τα πάγια αιτήματα των εργαζομένων στο Τμήμα θα έπρεπε να αυξηθούν και όχι να μειωθούν.</t>
         </is>
       </c>
-      <c r="H90" t="s">
-[...6 lines deleted...]
-      <c r="A91">
+    </row>
+    <row r="93">
+      <c r="A93">
         <v>7715</v>
       </c>
-      <c r="B91">
-[...13 lines deleted...]
-      <c r="F91" s="1">
+      <c r="B93" s="2">
         <v>46223.122800926</v>
       </c>
-      <c r="G91" t="inlineStr">
+      <c r="C93"/>
+      <c r="D93" t="inlineStr">
         <is>
           <t>Σχόλια και προτάσεις της ΕΛΛΗΝΙΚΗΣ ΑΚΑΔΗΜΙΑΣ ΚΙΝΗΜΑΤΟΓΡΑΦΟΥ επί του:
 ΜΕΡΟΥΣ Δ΄ ΡΥΘΜΙΣΕΙΣ ΓΙΑ ΤΗΝ ΕΦΑΡΜΟΓΗ ΤΟΥ ΕΘΝΙΚΟΥ ΣΧΕΔΙΟΥ ΔΡΑΣΗΣ ΓΙΑ ΤΗΝ ΑΝΑΠΤΥΞΗ ΤΟΥ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΟΥ ΔΗΜΙΟΥΡΓΙΚΟΥ ΤΟΜΕΑ (Άρθρα 74-104)
 Αρ. 79
 Παρ. 6
 Η παρ. 6 περί δυνατότητας ανάκλησης της απόφασης ένταξης εάν εμφανιστούν νέα στοιχεία που τεκμηριώνουν ότι το επενδυτικό σχέδιο, κατά την υλοποίησή του, έχει πορνογραφικό χαρακτήρα, υποκινεί τη βία ή παραβιάζει τα ανθρώπινα δικαιώματα (περ. δ’) είναι πολλαπλώς προβληματική και αντισυνταγματική.
 Υπενθυμίζεται πως κατά το ελληνικό Σύνταγμα η Τέχνη είναι ελεύθερη και μάλιστα χωρίς να προβλέπεται επιφύλαξη υπέρ του νόμου, όπως συμβαίνει στα περισσότερα συνταγματικά δικαιώματα (αρ. 16 παρ. 1). Εξ άλλου υπάρχουν σχετικές προβλέψεις στον ισχύοντα ν. 5105/2024, ο οποίος εντάσσει στα μη επιλέξιμα έργα :
 […] προγράμματα που θίγουν την ανθρώπινη αξιοπρέπεια και προγράμματα που εισάγουν ή προάγουν διακρίσεις βάσει φύλου, φυλετικής ή εθνοτικής καταγωγής, εθνικότητας, θρησκείας ή πεποιθήσεων, αναπηρίας, ηλικίας ή σεξουαλικού προσανατολισμού (αρ. 26 παρ. 7 ν. 5105/2024).
 Άρθρο 83
 Παρ. 4
 Ζητάμε για μία ακόμα φορά, επιτακτικά, την εφαρμογή του άρθρου 17 παρ. 2  του ν. 4779/2021 (Α’ 27), με τον οποίο ενσωματώθηκε στην εθνική έννομη τάξη η Οδηγία 2010/33/ΕΕ, όπως τροποποιήθηκε και ισχύει με την Οδηγία 2018/1808/ΕΕ. Η εν λόγω διάταξη προβλέπει τα εξής: «Οι πάροχοι υπηρεσιών μέσων επικοινωνίας οφείλουν να συνεισφέρουν οικονομικά, κάθε χρόνο, ποσό ίσο με το 1,5% του κύκλου εργασιών τους που αφορά στην εν λόγω δραστηριότητα είτε α) για την παραγωγή ελληνικών οπτικοακουστικών έργων, είτε β) για την αγορά δικαιωμάτων σε ελληνικά οπτικοακουστικά έργα που δεν έχουν ακόμα κυκλοφορήσει, είτε γ) καταβάλλοντας το ποσό αυτό σε ειδικό λογαριασμό του Εθνικού Κέντρου Οπτικοακουστικών Μέσων και Επικοινωνίας Α.Ε. (Ε.Κ.Ο.Μ.Ε.) που συστάθηκε με τον ν. 4339/2015 (Α΄133) προοριζόμενο για την ενίσχυση των ελληνικών παραγωγών».
 Η μη εφαρμογή της διάταξης στερεί από τον οπτικοακουστικό τομέα ένα σημαντικό αναπτυξιακό χρηματοδοτικό πόρο, ο οποίος δεν συνεπάγεται καμία επιβάρυνση για τον κρατικό προϋπολογισμό. 
  Άρθρο 84
 Το άρθρο αυτό πρέπει να διαγραφεί στο σύνολό του, καθώς ρυθμίζει θέματα που ανήκουν στους Κανονισμούς Χρηματοδότησης και όχι σε τυπικό νόμο.
 Πιο συγκεκριμένα ζητούμε να απαλειφθεί η παρ. 8θ του συγκεκριμένου άρθρου.
 Επισημαίνουμε ότι η πρόβλεψη ανάκλησης της προέγκρισης χρηματοδότησης ή καταγγελίας της σύμβασης «για λόγους προστασίας του δημόσιου συμφέροντος» εισάγει μια εξαιρετικά αόριστη και ευρεία ρήτρα, χωρίς αντίστοιχο προηγούμενο στα ευρωπαϊκά συστήματα ενίσχυσης της κινηματογραφίας. Οι περιπτώσεις α) έως η) της ίδιας παραγράφου καλύπτουν ήδη με πληρότητα κάθε βάσιμο λόγο ανάκλησης: ψευδή στοιχεία, ουσιώδεις μεταβολές, παραβάσεις όρων, σύγκρουση συμφερόντων, παραβίαση εθνικής ή ενωσιακής νομοθεσίας. Η προσθήκη μιας γενικής ρήτρας «δημοσίου συμφέροντος» δεν προσθέτει καμία πραγματική εγγύηση· δημιουργεί όμως σοβαρή ανασφάλεια δικαίου για τους δημιουργούς και τους παραγωγούς, καθώς η χρηματοδότηση ενός έργου τέχνης καθίσταται ανακλητή με κριτήριο που δεν προσδιορίζεται και δεν μπορεί να προβλεφθεί. Σημειώνεται ότι η καλλιτεχνική δημιουργία προστατεύεται από το Σύνταγμα χωρίς αιρέσεις (αρθ. 16 &amp;amp;· η στήριξή της δεν μπορεί να τελεί υπό τη γενική επιφύλαξη μιας έννοιας που ορίζεται κάθε φορά από τη διοίκηση.
 Άρθρο 85 
 Προτείνουμε την σύσταση πενταμελούς επιτροπής η οποία θα αποτελείται από 2 μέλη των Γενικών Διευθύνσεων του Ε.Κ.Κ.Ο.ΜΕ.Δ., α) τον Γενικό Διευθυντή Ελληνικού Κινηματογράφου του Ε.Κ.Κ.Ο.ΜΕ.Δ., ως Πρόεδρο, β) τον Γενικό Διευθυντή Οικονομικής και Διοικητικής Υποστήριξης του Ε.Κ.Κ.Ο.ΜΕ.Δ., ως μέλος, και 3 πρόσωπα με αποδεδειγμένη επαγγελματική εμπειρία στον κινηματογραφικό τομέα, που υποδεικνύονται από το Διοικητικό Συμβούλιο της Ε.Α.Κ. Εξαιρούνται οι εν ενεργεία Πρόεδρος και μέλη του ΔΣ καθώς και το πρόσωπο που έχει αναλάβει καθήκοντα Γενικής Διεύθυνσης της Ελληνικής Ακαδημίας Κινηματογράφου.
 Τα μέλη της επιτροπής θα λαμβάνουν την πλήρη εικόνα των εγκεκριμένων από τους «αναγνώστες/αξιολογητές» προτάσεων και την εισήγηση της Γενικής Διεύθυνσης Ανάπτυξης και Παραγωγής του Ελληνικού Κινηματογράφου, Οπτικοακουστικών Μέσων &amp;amp; Δημιουργίας (Ε.Κ.Κ.Ο.ΜΕ.Δ.). Στις περιπτώσεις όπου προτάσεις που έχουν αξιολογηθεί από τους «αναγνώστες» βρίσκονται σε οριακή θέση λόγω μικρής βαθμολογικής διαφοράς, δύναται να καλούνται οι δημιουργικές ομάδες σε προσωπική συνέντευξη, ώστε να αξιολογείται πληρέστερα η δυναμική τους. Στο τέλος τα μέλη της Επιτροπής, θα προχωρούν στην τελική έγκριση και τον καταμερισμό των ποσών χρηματοδότησης.
 Η Επιτροπή είναι πλήρως ανεξάρτητη και η σύνθεσή της από την μεριά των επαγγελματιών του κινηματογραφικού τομέα αλλάζει σε κάθε κύκλο αξιολόγησης. Η  εισαγωγή της ως άνω λειτουργίας της Επιτροπής ενισχύει τη διαφάνεια, αλλά ταυτόχρονα επιτρέπει την αναγκαία ευελιξία ώστε να υποστηριχθούν έργα με ιδιαίτερη καλλιτεχνική ή παραγωγική δυναμική.
 Άρθρο 86
  Προτείνουμε εδώ να οριστεί νομοθετικά  μέχρι πότε πρέπει να εκδοθούν οι σχετικοί Κανονισμοί Χρηματοδότησης από το ΔΣ του Ε.Κ.Κ.Ο.ΜΕ.Δ., καθώς και να προβλεφθεί υποχρεωτικό στάδιο διαβούλευσης με τα αντιπροσωπευτικότερα σωματεία του κλάδου.
 Άρθρο 88 
 παρ. 2
 Μητρώο Εμπειρογνωμόνων Οπτικοακουστικού Δημιουργικού Τομέα 
  Η σύσταση του Μητρώου Εμπειρογνωμόνων Οπτικοακουστικού Δημιουργικού Τομέα εγείρει ερωτήματα και ασάφειες. Οι περισσότερες από τις ειδικότητες που προβλέπεται να συμμετέχουν σε αυτό δεν φαίνεται να συνδέονται άμεσα με την οπτικοακουστική παραγωγή. Επίσης, δεν είναι σαφές ποιος αξιολογεί τι και με βάση ποια κριτήρια.
 Παράλληλα, δεν διευκρινίζεται τι θα ισχύσει για τους σημερινούς «αναγνώστες/αξιολογητές». Στο σχέδιο νόμου αναφέρονται μόνο δύο φορές ως «εξωτερικοί αναγνώστες» (άρθρο 84 παρ. 2 περ. β΄), χωρίς καμία περαιτέρω αναφορά στον ρόλο, τις αρμοδιότητες ή τον τρόπο επιλογής τους.
 Με τα δεδομένα αυτά, είναι δύσκολο να θεωρήσουμε ότι μπορεί να επιτευχθεί ο στόχος του άρθρου 88 παρ. 2. Ο θεσμός των «εξωτερικών αναγνωστών» στα Επιλεκτικά Προγράμματα πρέπει να οριστεί με σαφήνεια στο παρόν νομοσχέδιο και να αποσαφηνιστούν οι αρμοδιότητές τους, όπως συμβαίνει και σήμερα.</t>
         </is>
       </c>
-      <c r="H91" t="s">
-[...6 lines deleted...]
-      <c r="A92">
+    </row>
+    <row r="94">
+      <c r="A94">
         <v>7716</v>
       </c>
-      <c r="B92">
-[...13 lines deleted...]
-      <c r="F92" s="1">
+      <c r="B94" s="2">
         <v>46223.129907407</v>
       </c>
-      <c r="G92" t="inlineStr">
+      <c r="C94"/>
+      <c r="D94" t="inlineStr">
         <is>
           <t>Άρθρο 110
 Σύσταση Τμήματος Διαχείρισης της Εθνικής Φωτοθήκης στη Διεύθυνση Διαχείρισης Εθνικού Αρχείου Μνημείων της Γενικής Διεύθυνσης Αρχαιοτήτων και Πολιτιστικής Κληρονομιάς του Υπουργείου Πολιτισμού                                                                                                                                                   
 το Άρθρο 110 (Μέρος Ε΄, νομοσχέδιο ΥΠΠΟ):
 Σχόλιο επί της περ. δ) της παρ. 2 του άρθρου 110
 Ο ορισμός της περ. δ) —«έναν (1) φωτογράφο ειδικευμένο στην ιστορία της φωτογραφίας»— εγείρει ζήτημα ορθής οριοθέτησης της απαιτούμενης ειδικότητας. Η ιστορία της φωτογραφίας συνιστά αυτοτελές επιστημονικό και ερευνητικό πεδίο, το οποίο θεραπεύεται διεθνώς όχι αποκλειστικά από επαγγελματίες φωτογράφους, αλλά κατεξοχήν από ιστορικούς τέχνης, θεωρητικούς και ερευνητές φωτογραφίας, ακαδημαϊκούς και επιμελητές με εξειδίκευση στο αντικείμενο, χωρίς οι τελευταίοι να ασκούν κατ' ανάγκην το φωτογραφικό επάγγελμα. Η πρακτική αυτή είναι ευρέως καθιερωμένη στα αντίστοιχα ευρωπαϊκά θεσμικά όργανα (μουσεία φωτογραφίας, αρχεία, ακαδημαϊκά ιδρύματα), όπου η θέση του ιστορικού φωτογραφίας στελεχώνεται με κριτήριο την επιστημονική/ερευνητική κατάρτιση και όχι την ιδιότητα του φωτογράφου.
 Η ρύθμιση, όπως διατυπώνεται, περιορίζει αδικαιολόγητα τον κύκλο των υποψηφίων ειδικών, αποκλείοντας a priori πρόσωπα με αναγνωρισμένη επιστημονική συμβολή στην ιστορία της φωτογραφίας που δεν φέρουν την επαγγελματική ιδιότητα του φωτογράφου, κατά παράβαση της αρχής της καταλληλότητας και της αξιοκρατικής στελέχωσης συλλογικών οργάνων με γνωμοδοτικό/αξιολογικό έργο.
 Πρόταση διατύπωσης: «έναν (1) ειδικό στην ιστορία της φωτογραφίας, φωτογράφο ή ιστορικό/θεωρητικό της φωτογραφίας».
 Σχόλιο επί της περ. ε) της παρ. 2 του άρθρου 110
 Ομοίως, η περ. ε) —«έναν (1) φωτογράφο ειδικευμένο στη διαχείριση φωτογραφικών συλλογών και στην επιμέλεια εκθέσεων»— συνδέει εσφαλμένα δύο διακριτά αντικείμενα, τη διαχείριση συλλογών και την επιμέλεια εκθέσεων, αποκλειστικά με την ιδιότητα του φωτογράφου. Πρόκειται ωστόσο για αντικείμενα που συνιστούν, κατά κανόνα, πεδίο δραστηριότητας του επιμελητή εκθέσεων (curator), του εφόρου συλλογών ή του διαχειριστή πολιτιστικής κληρονομιάς/αρχείων, ειδικοτήτων με ίδιο, αυτοτελές επιστημονικό και επαγγελματικό περίγραμμα, οι οποίες δεν προϋποθέτουν κατ' ανάγκην φωτογραφική ιδιότητα ή δραστηριότητα.
 Η ταύτιση αυτή δεν ανταποκρίνεται στην πραγματικότητα της επαγγελματικής πρακτικής, όπου η επιμέλεια φωτογραφικών εκθέσεων και η διαχείριση φωτογραφικών συλλογών ασκούνται συστηματικά από επιμελητές, μουσειολόγους και διαχειριστές συλλογών χωρίς την ιδιότητα του φωτογράφου, όπως καταδεικνύεται και από την αντίστοιχη διεθνή και ευρωπαϊκή θεσμική πρακτική. Η διατύπωση, ως έχει, οδηγεί σε αδικαιολόγητο περιορισμό του κύκλου των δυνάμει καταλλήλων μελών της Επιτροπής και σε πιθανή αναντιστοιχία ανάμεσα στο απαιτούμενο προσόν και το πραγματικό αντικείμενο της αρμοδιότητας.
 Πρόταση διατύπωσης: «έναν (1) ειδικό στη διαχείριση φωτογραφικών συλλογών και στην επιμέλεια εκθέσεων».</t>
         </is>
       </c>
-      <c r="H92" t="s">
-[...6 lines deleted...]
-      <c r="A93">
+    </row>
+    <row r="95">
+      <c r="A95">
         <v>7717</v>
       </c>
-      <c r="B93">
-[...13 lines deleted...]
-      <c r="F93" s="1">
+      <c r="B95" s="2">
         <v>46223.135578704</v>
       </c>
-      <c r="G93" t="inlineStr">
+      <c r="C95"/>
+      <c r="D95" t="inlineStr">
         <is>
           <t>ΕΝΩΣΗ ΣΚΗΝΟΘΕΤΩΝ -  ΠΑΡΑΓΩΓΩΝ ΕΛΛΗΝΙΚΟΥ ΚΙΝΗΜΑΤΟΓΡΑΦΟΥ (ΕΣΠΕΚ)
 Σχόλια και προτάσεις για το: ΜΕΡΟΣ Δ΄ ΡΥΘΜΙΣΕΙΣ ΓΙΑ ΤΗΝ ΕΦΑΡΜΟΓΗ ΤΟΥ ΕΘΝΙΚΟΥ ΣΧΕΔΙΟΥ ΔΡΑΣΗΣ ΓΙΑ ΤΗΝ ΑΝΑΠΤΥΞΗ ΤΟΥ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΟΥ ΔΗΜΙΟΥΡΓΙΚΟΥ ΤΟΜΕΑ (Άρθρα 74-104)
 Το ασφυκτικό χρονοδιάγραμμα της διαβούλευσης, μας φέρνει σε ιδιαίτερα δύσκολη θέση, ιδίως όταν το υπό διαβούλευση κείμενο δεν ενσωματώνει ουσιαστικές θέσεις και προτάσεις που έχουν κατατεθεί επανειλημμένα από τους επαγγελματικούς φορείς και τα σωματεία του χώρου κατά το προηγούμενο διάστημα. Υπό αυτές τις συνθήκες, καλούμαστε να τοποθετηθούμε και να προτείνουμε διορθώσεις επί διατάξεων για τις οποίες διατηρούμε θεμελιώδεις διαφωνίες. 
 Το αίτημα μας είναι ναι μεν να οριστεί το γενικό πλαίσιο των Επιλεκτικών Προγραμμάτων στο νομοσχέδιο αλλά οι διαδικασίες αξιολόγησης και χρηματοδότησης να οριστούν αναλυτικά στον Εσωτερικό κανονισμό του ΕΚΚΟΜΕΔ,  ο οποίος δύναται να τροποποιείται και να ρυθμίζεται στην πράξη ανά τακτά χρονικά διαστήματα, ώστε να παραμένει σύγχρονος με τις εκάστοτε ανάγκες.
 Θεωρούμε πως η σύνταξη ενός νομοσχεδίου που πλαισιώνει την Εθνική Κινηματογραφική Πολιτική για τα επόμενα χρόνια θα πρέπει να είναι αποτέλεσμα ουσιαστικής διαβούλευσης με την ενεργή κινηματογραφική κοινότητα ώστε να λειτουργήσει ως εργαλείο πραγματικής ανάπτυξης και κυρίως να μην εμπεριέχει προβληματικά άρθρα που διχάζουν προκαλώντας περισσότερα προβλήματα από όσα καλούνται να λύσουν. Θεωρούμε ότι ένα τόσο κρίσιμο θεσμικό πλαίσιο απαιτεί ουσιαστικό διάλογο, επαρκή χρόνο επεξεργασίας και πραγματική διαβούλευση με τους φορείς του κλάδου, ώστε να διαμορφωθεί ένα σύστημα που θα απολαμβάνει της ευρύτερης δυνατής αποδοχής και εμπιστοσύνης.
 Κάποια από τα προβληματικά σημεία που εντοπίσαμε και πρέπει να διορθωθούν είναι τα παρακάτω:
 Άρθρο 84. Παρ. 2β: Θα πρέπει να απαλειφθεί ο όρος Εξωτερικοί αναγνώστες καθώς αυτοί δεν ορίζονται. 
 Άρθρο 88. Παρ. 3: Στα Επιλεκτικά Προγράμματα θα πρέπει να οριστεί ότι οι αναγνώστες είναι Σκηνοθέτες, Σεναριογράφοι ή Παραγωγοί με αναγνωρισμένη επαγγελματική εμπειρία και συμμετοχές σε διεθνή φεστιβάλ του κόσμου ή βραβευμένες συμμετοχές σε καθιερωμένα ελληνικά φεστιβάλ κατά την τελευταία 15ετία.
 Άρθρο 84. Παρ. 4: Τα δύο χρόνια προθεσμίας για την οριστικοποίηση του φακέλου παραγωγής θα πρέπει να γίνουν τουλάχιστον τέσσερα με δυνατότητα επέκτασης, εάν αποδεδειγμένα συντρέχουν λόγοι, ειδικότερα στα έργα υψηλού προϋπολογισμού, που είναι διεθνείς και ευρωπαϊκές συμπαραγωγές και αναζητούν παραπάνω πόρους για να καλυφθεί ο συνολικός προϋπολογισμός. 
 Άρθρο 84. Παρ. 8θ: Θεωρούμε τον όρο Δημόσιο Συμφέρον άκρως προβληματικό και επικίνδυνο και δεν συμφωνούμε στον αποκλεισμό φυσικών ή νομικών προσώπων από τη συμμετοχή σε προγράμματα χρηματοδότησης. Η αοριστία των σχετικών διατυπώσεων εγείρει ζητήματα ασφάλειας δικαίου και ενδέχεται να δημιουργήσει ακόμη και ζητήματα συνταγματικότητας, καθώς δεν προσδιορίζονται με επαρκή σαφήνεια τα κριτήρια, οι προϋποθέσεις και οι εγγυήσεις που διέπουν έναν τόσο σοβαρό περιορισμό.
 Άρθρα 85:  Είμαστε αντίθετοι στη δημιουργία της προτεινόμενης «Κεντρικής Επιτροπής Αξιολόγησης και Επιλογής», μιας υπερ-επιτροπής που θα έχει την αρμοδιότητα να αποφασίζει επί του συνόλου των εγκρίσεων των επιλεκτικών προγραμμάτων.  Η συγκεκριμένη πρόβλεψη υπονομεύει έναν διαφανή και αξιόπιστο μηχανισμό αξιολόγησης, βασισμένο σε ανεξάρτητους αναγνώστες και σαφείς διαδικασίες κρίσης, ο οποίος, παρά τις επιμέρους αδυναμίες του στις οποίες έχουν γίνει προτάσεις βελτίωσης, διασφάλιζε μέχρι σήμερα την αναγκαία θεσμική απόσταση μεταξύ αξιολόγησης και τελικής διοικητικής απόφασης.
 Πιστεύουμε κατ'αρχάς πως πρέπει να νομοθετηθεί ο θεσμός των αναγνωστών, που θα δίνουν τις τελικές αξιολογήσεις. Θα πρέπει να παραμείνουν τρεις στην κάθε αξιολόγηση και να υπάρχει 4ος σε περίπτωση που δυο βαθμολογητές αποκλίνουν σε μεγάλο βαθμό. Και το θεωρούμε αυτονόητο να κρίνουν τις ταινίες με πλήρη φάκελο παραγωγής (σκηνοθέτης, σεναριογράφος, παραγωγός, καλλιτεχνική ομάδα) και ποτέ ανωνύμως. 
 Προτείνουμε, τη θέσπιση τριών διακριτών ζωνών αξιολόγησης των προτάσεων:
 Α) Υψηλή ζώνη: Προτάσεις με πολύ υψηλή βαθμολογία αναγνωστών να εγκρίνονται απευθείας.
 Β) Χαμηλή ζώνη: Προτάσεις με σαφώς χαμηλή βαθμολογία να απορρίπτονται χωρίς περαιτέρω διαδικασία.
 Γ) Οριακή ζώνη: Προτάσεις που βρίσκονται κοντά στο όριο χρηματοδότησης και έχουν βαθμολογική διαφορά μεταξύ τους έως και 10%. Αυτές θα πρέπει να καλούνται σε προσωπική συνέντευξη, ώστε να αξιολογείται πληρέστερα η δυναμική τους.
 Προτείνουμε τέλος, την σύσταση πενταμελούς επιτροπής η οποία θα αποτελείται από 2 μέλη των Γενικών Διευθύνσεων του ΕΚΚΟΜΕΔ, α) τον Γενικό Διευθυντή Ελληνικού Κινηματογράφου του Ε.Κ.Κ.Ο.ΜΕ.Δ., ως Πρόεδρο, β) τον Γενικό Διευθυντή Οικονομικής και Διοικητικής Υποστήριξης του Ε.Κ.Κ.Ο.ΜΕ.Δ., ως μέλος, και 3 πρόσωπα με αποδεδειγμένη επαγγελματική εμπειρία στον κινηματογραφικό τομέα, που υποδεικνύονται από το Διοικητικό Συμβούλιο της Ελληνικής Ακαδημίας Κινηματογράφου. Εξαιρούνται οι εν ενεργεία Πρόεδρος και μέλη του ΔΣ. Τα μέλη της επιτροπής θα λαμβάνουν την πλήρη εικόνα των εγκεκριμένων από τους «αναγνώστες» προτάσεων και την εισήγηση της Γενικής Διεύθυνσης Ανάπτυξης και Παραγωγής του Ελληνικού Κινηματογράφου, Οπτικοακουστικών Μέσων &amp;amp; Δημιουργίας (ΕΚΚΟΜΕΔ), προκειμένου να την επικυρώσουν και να προχωρήσουν στην τελική έγκριση και στον καταμερισμό των ποσών χρηματοδότησης. Στις περιπτώσεις όπου προτάσεις που έχουν αξιολογηθεί από τους «αναγνώστες» βρίσκονται σε οριακή θέση λόγω μικρής βαθμολογικής διαφοράς, δύναται να καλούνται οι δημιουργικές ομάδες σε προσωπική συνέντευξη, ώστε να αξιολογείται πληρέστερα η δυναμική τους.
 Η Επιτροπή θα είναι πλήρως ανεξάρτητη και η σύνθεσή της από την μεριά των επαγγελματιών του κινηματογραφικού τομέα θα αλλάζει σε κάθε κύκλο αξιολόγησης. Η  εισαγωγή της ως άνω λειτουργίας της Επιτροπής ενισχύει τη διαφάνεια, αλλά ταυτόχρονα επιτρέπει την αναγκαία ευελιξία ώστε να υποστηριχθούν έργα με ιδιαίτερη καλλιτεχνική ή παραγωγική δυναμική.</t>
         </is>
       </c>
-      <c r="H93" t="s">
-[...6 lines deleted...]
-      <c r="A94">
+    </row>
+    <row r="96">
+      <c r="A96">
         <v>7718</v>
       </c>
-      <c r="B94">
-[...13 lines deleted...]
-      <c r="F94" s="1">
+      <c r="B96" s="2">
         <v>46223.1375</v>
       </c>
-      <c r="G94" t="inlineStr">
+      <c r="C96"/>
+      <c r="D96" t="inlineStr">
         <is>
           <t>Μέρος Α
 Άρθρο 1 :  Για την υλοποίηση των αναφερόμενων στόχων προϋποτίθεται  η ίδρυση ΑΕ ;
 Άρθρο 6 : παρ. 2 ε) και 4 Τις σχετικές αρμοδιότητες η ΑΕ τις ασκεί παράλληλα με τον ΟΔΑΠ, ή αποκλειστικά αυτή ;
 Άρθρο 7 : Η ΑΕ είναι ουσιαστικά ο διαχειριστής της ακίνητης περιουσίας τόσο του ΥΠΠΟ όσο και του ΟΔΑΠ ;
 Η ΑΕ θα έχει έσοδα και από παροχή Υπηρεσιών σε ΝΠΙΔ ή και ιδιώτες ;
 Στις μεταβατικές διατάξεις , Άρθρο 27, απαιτείται η πλήρης διασαφήνιση των επαγγελματικών δικαιωμάτων και προνομίων των αποφοίτων της ειδικότητας «Αντιγραφέας Μνημείων και Εκθεμάτων « των Σχολών Ανώτερης Επαγγελματικής Κατάρτισης, σε σχέση με τον ΟΔΑΠ και την υπό ίδρυση ΑΕ.</t>
         </is>
       </c>
-      <c r="H94" t="s">
-[...6 lines deleted...]
-      <c r="A95">
+    </row>
+    <row r="97">
+      <c r="A97">
         <v>7719</v>
       </c>
-      <c r="B95">
-[...13 lines deleted...]
-      <c r="F95" s="1">
+      <c r="B97" s="2">
         <v>46223.139803241</v>
       </c>
-      <c r="G95" t="inlineStr">
+      <c r="C97"/>
+      <c r="D97" t="inlineStr">
         <is>
           <t>Μέρος Β
 Άρθρο 29 : Προτείνεται να συμπεριληφθεί στους σκοπούς του ΟΔΑΠ και η επιδότηση των υπαλλήλων του ΟΔΑΠ με παιδιά που δικαιούνται να φιλοξενηθούν σε κατασκηνώσεις, day camps κλπ
 Άρθρο 30 : Προτείνεται η κατάργηση του εδαφίου η), λόγω εντατικοποίησης των υποχρεώσεων του ΟΔΑΠ που απαιτεί  ενισχυμένο προσωπικό όλων των ειδικοτήτων, δηλαδή προτείνεται η μη κατάργηση καμιάς κενής οργανικής θέσης.
 Άρθρο 32 :  Η παραγωγή και διάθεση ακριβών αντιγράφων στα εργαστήρια του ΟΔΑΠ  γίνεται αποκλειστικά διαζευκτικά με ίδια μέσα ή με εξωτερικό ανάδοχο ή από την ανώνυμη Εταιρεία ;
 Άρθρο 41 : Προτείνεται η διατήρηση του Τμήματος Νομικής Υποστήριξης του ΟΔΑΠ, λόγω αυξημένου αριθμού Νομικών Υποθέσεων και όχι η μετατροπή του σε Γραφείο..
 Άρθρα 42, 44 και 45 : Αποσαφήνιση του όρου «παρακολούθηση» στα άρθρα αυτά, ώστε να γίνει κατανοητό το αντικείμενό τους.
 Άρθρο 43 : Ποιες Ψηφιακές εκδόσεις και εφαρμογές μένουν στον ΟΔΑΠ ;
 Άρθρο 49 : Προβλέπεται η κατάργηση δεσμευμένων οργανικών θέσεων ;
 Άρθρο 49,  50 : Ποιος είναι ο γνώμονας κατάργησης κενών οργανικών θέσεων ; Η κατανομή των ειδικοτήτων ανά κλάδο στις Διευθύνσεις και τα τμήματα είναι η υφιστάμενη στον ΟΔΑΠ ; Πρόβλεψη νέων ειδικοτήτων ( Χημικός Μηχανικός  και Μηχανικός Παραγωγής στα Εργαστήρια, χειριστής drone κλπ)
 Πρόβλεψη για ουδεμία μείωση αποδοχών από οποιαδήποτε αιτία σε κανένα υπάλληλο του ΟΔΑΠ (επίδομα διαχειριστή  κλπ)</t>
         </is>
       </c>
-      <c r="H95" t="s">
-[...6 lines deleted...]
-      <c r="A96">
+    </row>
+    <row r="98">
+      <c r="A98">
         <v>7721</v>
       </c>
-      <c r="B96">
-[...13 lines deleted...]
-      <c r="F96" s="1">
+      <c r="B98" s="2">
         <v>46223.297928241</v>
       </c>
-      <c r="G96" t="inlineStr">
+      <c r="C98"/>
+      <c r="D98" t="inlineStr">
         <is>
           <t>Α. Σχόλιο επί του Άρθρου 117 - Εύλογη αμοιβή – Τροποποίηση παρ. 9 άρθρου 18 Ν. 2121/1993
 Η περιλαμβανόμενη στο υπό δημόσια διαβούλευση νομοσχέδιο του ΥΠΠΟ τροπολογία του άρθρου 18 παρ. 9 Ν. 2121/1993, που προβλέπει τριετή ισχύ της απόφασης του ΟΠΙ για την κατανομή της εύλογης αμοιβής μεταξύ των οργανισμών συλλογικής διαχείρισης (ΟΣΔ), περιορίζει τη δυνατότητά τους να εκθέτουν ετησίως τις απόψεις τους και να παραθέτουν τις ακολουθούμενες πρακτικές σε διεθνές και ενωσιακό επίπεδο πριν από κάθε νέα απόφαση κατανομής. Η συγκεκριμένη νομοθετική πρωτοβουλία ενδέχεται να δημιουργήσει σημαντικά ζητήματα συμβατότητας με τα νόμιμα συμφέροντα των ΟΣΔ, καθώς και με θεμελιώδεις αρχές της συλλογικής διαχείρισης, όπως αυτές διαμορφώνονται από το εθνικό και ενωσιακό δίκαιο. Ειδικότερα:
 1. Νομικό Πλαίσιο και Υφιστάμενη Ρύθμιση
 1.1. Διαδικασία Κατανομής Εύλογης Αμοιβής 
 Σύμφωνα με το ισχύον καθεστώς, η κατανομή της εύλογης αμοιβής μεταξύ των ΟΣΔ γίνεται αρχικά με συμφωνία μεταξύ τους. Εάν δεν επιτευχθεί συμφωνία έως την 1η Απριλίου κάθε έτους, ο ΟΠΙ εκδίδει απόφαση, λαμβάνοντας υπόψη τις απόψεις των ενδιαφερόμενων ΟΣΔ, την καλή πίστη, τα συναλλακτικά ήθη και τις ακολουθούμενες πρακτικές σε διεθνές και ενωσιακό επίπεδο. Οποιοσδήποτε ΟΣΔ διαφωνεί, μπορεί να προσφύγει στο Μονομελές Πρωτοδικείο Αθηνών για διαφορετική κατανομή.
 1.2. Αρχή της ετήσιας επανεξέτασης 
 Η διαδικασία αυτή διασφαλίζει ότι κάθε χρόνο οι ΟΣΔ έχουν το δικαίωμα να εκθέτουν τις απόψεις τους, ούτως ώστε η κατανομή να προσαρμόζεται στις τρέχουσες συνθήκες και πρακτικές, τόσο σε εθνικό, όσο και σε διεθνές και ενωσιακό επίπεδο.
 2. Επίδραση της Τροπολογίας (Τριετής Ισχύς Απόφασης ΟΠΙ)
 2.1. Περιορισμός Δυνατοτήτων ΟΣΔ
 Η προτεινόμενη ρύθμιση, που προβλέπει τριετή ισχύ της απόφασης του ΟΠΙ, σημαίνει ότι οι ΟΣΔ δεν θα έχουν τη δυνατότητα να εκθέτουν ετησίως τις απόψεις τους, κατά τρόπον ώστε να λαμβάνονται υπόψη οι εξελίξεις και πρακτικές σε διεθνές και ενωσιακό επίπεδο πριν από κάθε νέα απόφαση. Αυτό περιορίζει τη συμμετοχή των οργανισμών συλλογικής διαχείρισης στη διαδικασία και ενδέχεται να μην ανταποκρίνεται στις μεταβαλλόμενες συνθήκες της αγοράς ή στις ανάγκες των δικαιούχων.
 2.2 Συμβατότητα με τα Νόμιμα Συμφέροντα των ΟΣΔ
 Η ετήσια διαδικασία, όπως αυτή προβλέπεται έως σήμερα, διασφαλίζει τη διαφάνεια, τη λογοδοσία και την προσαρμοστικότητα του συστήματος της συλλογικής διαχείρισης. Η τριετής ισχύς ενδέχεται να μην λαμβάνει υπόψη νέες πρακτικές ή αλλαγές στη σύνθεση των ΟΣΔ και στο μέτρο αυτό να περιορίζει σημαντικά τη δυνατότητα των τελευταίων να προασπίζονται αποτελεσματικά τα συμφέροντά τους. Η προτεινόμενη ρύθμιση για τριετή ισχύ της απόφασης του ΟΠΙ παραγνωρίζει ακόμη και το (όχι απίθανο) ενδεχόμενο να μεταβληθεί ο αριθμός των εμπλεκόμενων στην κατανομή ΟΣΔ εντός της τριετίας, χωρίς ωστόσο να προβλέπεται ο κατάλληλος μηχανισμός για να ληφθεί υπόψη από την απόφαση του ΟΠΙ μια τέτοια, έχουσα ουσιώδη επίδραση στην απόφαση κατανομής, μεταβολή. Ως εκ τούτου, η προτεινόμενη τριετής ισχύς της απόφασης του ΟΠΙ ενδέχεται να θίγει την αρχή της διαφάνειας και της ίσης μεταχείρισης μεταξύ των ΟΣΔ, καθώς δεν διασφαλίζεται η τακτική επανεξέταση των δεδομένων και των συμφερόντων όλων των εμπλεκομένων. Παραμένει μόνο η δυνατότητα της προσφυγής στο Μονομελές Πρωτοδικείο Αθηνών, ωστόσο η διαδικασία αυτή δύναται να αποβαίνει ιδιαίτερα δαπανηρή, όσο και σημαντικά πιο χρονοβόρα σε σχέση με την ετήσια διαβούλευση και επανεξέταση.
 2.3 Διεθνείς και Ενωσιακές Πρακτικές
 Η ανάγκη ετήσιας επανεξέτασης και προσαρμογής της κατανομής της εύλογης αμοιβής συνάδει με τις διεθνείς και ενωσιακές πρακτικές, που απαιτούν διαρκή διαβούλευση και προσαρμογή στις διεθνείς, ενωσιακές και εθνικές νομοθετικές και νομολογιακές εξελίξεις, όσο και στις εξελίξεις της αγοράς και της τεχνολογίας. Συναφώς, η τριετής διάρκεια μπορεί να αποδειχθεί ανεπαρκής για την αντιμετώπιση ταχέων αλλαγών στη νομοθεσία, στην αγορά ή και στη σύνθεση και κατ’ επέκταση στην αντιπροσωπευτικότητα των ΟΣΔ, με αποτέλεσμα να μην εξυπηρετούνται κατά τον πλέον προσήκοντα τρόπο τα συμφέροντα των δικαιούχων.
 3. Συμπεράσματα
 3.1. Η προτεινόμενη με το άρθρο 117 τροποποίηση δεν θα πρέπει να υιοθετηθεί. Περιορίζει την υφιστάμενη σήμερα δυνατότητα των ΟΣΔ να εκθέτουν ετησίως τις απόψεις τους, κατά τρόπον ώστε να λαμβάνονται υπόψη οι διεθνείς και ενωσιακές εξελίξεις και πρακτικές, γεγονός που ενδέχεται να μην είναι συμβατό με τα νόμιμα συμφέροντά τους.
 3.2. Η υφιστάμενη ετήσια διαδικασία διασφαλίζει μεγαλύτερη διαφάνεια, ίση μεταχείριση, ευελιξία, προσαρμοστικότητα στις εξελίξεις και τις πρακτικές σε διεθνές και ενωσιακό επίπεδο και ουσιαστικά εμπεδώνει την δέουσα συμμετοχή των ΟΣΔ στη διαμόρφωση της κατανομής της εύλογης αμοιβής.
 3.3. Υπό το πρίσμα αυτό, η τριετής ισχύς της απόφασης του ΟΠΙ μπορεί να οδηγήσει σε στασιμότητα και να μην ανταποκρίνεται στις ανάγκες της αγοράς και των δικαιούχων. Παραμένει η δυνατότητα της δικαστικής προσφυγής, αλλά αυτή δεν υποκαθιστά την ανάγκη για τακτική διαβούλευση και επανεξέταση ανά έτος μέσω της υποβολής των απόψεων των ΟΣΔ.
 Β. Σχόλιο επί του Άρθρου 118 – Πόροι του Οργανισμού Πνευματικής Ιδιοκτησίας – Εξουσιοδοτική διάταξη – Τροποποίηση παρ. 2 και 3 άρθρου 69 Ν. 2121/1993
 Θεωρούμε νομικά εφικτό και θεμιτό να τροποποιηθεί η διατύπωση της προτεινόμενης σχετικής διάταξης, κατά τρόπον ώστε ο Οργανισμός Πνευματικής Ιδιοκτησίας (ΟΠΙ) να μην δύναται να χρηματοδοτείται από δημόσιους ή ιδιωτικούς φορείς που είναι ή θα μπορούσαν (εκ του αντικειμένου της δραστηριότητάς τους) να είναι οφειλέτες αμοιβών πνευματικών ή/και συγγενικών δικαιωμάτων, που απορρέουν από το Ν. 2121/1993. Στο μέτρο της αντίληψής μας, μια τέτοια ρύθμιση θα ενίσχυε τη διαφάνεια και την ανεξαρτησία του ΟΠΙ, αποτρέποντας ενδεχόμενες συγκρούσεις συμφερόντων.
 1.Υφιστάμενο Νομικό Πλαίσιο.
  Υπενθυμίζεται ότι σύμφωνα με το ισχύον νομοθετικό πλαίσιο (άρθρο 69 Ν. 2121/1993), οι πόροι του ΟΠΙ προέρχονται από:
 - Εισφορά 1% επί των ετήσιων ακαθάριστων εσόδων κάθε οργανισμού συλλογικής διαχείρισης και προστασίας, όπως αυτά ορίζονται από το Ενιαίο Λογιστικό Σχέδιο 
 - Επιχορηγήσεις από διεθνείς οργανισμούς, όργανα της Ευρωπαϊκής Κοινότητας, δωρεές, κληροδοτήματα και κάθε άλλη επιχορήγηση από τρίτους, καθώς και από έσοδα που προκύπτουν από παροχή υπηρεσιών.
 - Εφάπαξ χρηματοδότηση από τον κρατικό προϋπολογισμό του Υπουργείου Πολιτισμού, καθώς και από τα έσοδα των αριθμολαχείων ΛΟΤΤΟ και ΠΡΟ-ΤΟ. 
 2. Νομική βάση για την εισαγωγή περιορισμού της δυνατότητας χρηματοδότησης από φορείς που είναι ή θα μπορούσαν, εκ του αντικειμένου της δραστηριότητάς τους, να είναι οφειλέτες αμοιβών πνευματικών ή/και συγγενικών δικαιωμάτων, που απορρέουν από το Ν. 2121/1993.
 2.1. Σύγκρουση Συμφερόντων. 
 Η δυνατότητα χρηματοδότησης του ΟΠΙ από φορείς, όπως οι αμέσως προαναφερόμενοι (π.χ. ραδιοτηλεοπτικοί οργανισμοί, εκδότες, πάροχοι διαδικτυακών υπηρεσιών, εισαγωγείς / κατασκευαστές υπαγόμενων στο άρθρο 18 παρ. 3 Ν. 2121/1993 τεχνικών μέσων αναπαραγωγής προς ιδιωτική χρήση κλπ) ασφαλώς ενέχει σοβαρό κίνδυνο σύγκρουσης συμφερόντων. Η ανεξαρτησία του ΟΠΙ ως εποπτικού και ελεγκτικού φορέα θα μπορούσε να τεθεί εν αμφιβόλω, εάν χρηματοδοτείται από τους ίδιους τους ελεγχόμενους ή δυνητικά ελεγχόμενους φορείς.
 2.2. Νομοθετική Τεκμηρίωση. 
 Η υφιστάμενη νομοθεσία δεν αποκλείει τη δυνατότητα εισαγωγής περιορισμού της δυνατότητας χρηματοδότησης του ΟΠΙ από φορείς που είναι ή θα μπορούσαν να είναι οφειλέτες αμοιβών πνευματικών ή/και συγγενικών δικαιωμάτων, για λόγους διαφάνειας και αποτροπής σύγκρουσης συμφερόντων. Κατά την εδώ υποστηριζόμενη άποψη, η προσθήκη διάταξης που θα απαγορεύει τη χρηματοδότηση του ΟΠΙ από τέτοιους φορείς, θα διασφάλιζε την ανεξαρτησία του ΟΠΙ και θα ενίσχυε την εμπιστοσύνη των δικαιούχων και της αγοράς στον εποπτικό του ρόλο. Άλλωστε, από την εισαγωγή τοιαύτης διάταξης δεν προκύπτει, κατά την άποψή μας, συνταγματικό ή ενωσιακό κώλυμα, εφόσον ο ΟΠΙ παραμένει επαρκώς χρηματοδοτούμενος από άλλες – ήδη υφιστάμενες σήμερα - πηγές (κρατικός προϋπολογισμός, ΕΕ, διεθνείς οργανισμοί κλπ.).</t>
         </is>
       </c>
-      <c r="H96" t="s">
-[...6 lines deleted...]
-      <c r="A97">
+    </row>
+    <row r="99">
+      <c r="A99">
         <v>7727</v>
       </c>
-      <c r="B97">
-[...13 lines deleted...]
-      <c r="F97" s="1">
+      <c r="B99" s="2">
         <v>46223.370578704</v>
       </c>
-      <c r="G97" t="inlineStr">
+      <c r="C99"/>
+      <c r="D99" t="inlineStr">
         <is>
           <t>Ως Αναπληρωτής Προϊστάμενος της Διεύθυνσης Μελετών, Έργων, Αποτυπώσεων και Αξιοποίησης Ακίνητης Περιουσίας (ΔΜΕΑΑΠ) της Γενικής Διεύθυνσης του ΟΔΑΠ και λαμβάνοντας υπόψη το ευρύ φάσμα των αρμοδιοτήτων της εν λόγω Διεύθυνσης, παρά τις όποιες συναρμοδιότητες με την υπό σύσταση ΑΕ, προτείνω την μη κατάργηση των κενών οργανικών θέσεων της ΔΜΕΑΑΠ και τη διόρθωση της δεσμευμένης θέσης Τοπογράφου Μηχανικού.</t>
         </is>
       </c>
-      <c r="H97" t="s">
-[...6 lines deleted...]
-      <c r="A98">
+    </row>
+    <row r="100">
+      <c r="A100">
         <v>7728</v>
       </c>
-      <c r="B98">
-[...13 lines deleted...]
-      <c r="F98" s="1">
+      <c r="B100" s="2">
         <v>46223.374016204</v>
       </c>
-      <c r="G98" t="inlineStr">
+      <c r="C100"/>
+      <c r="D100" t="inlineStr">
         <is>
           <t>ΠΑΡΑΤΗΡΗΣΕΙΣ ΕΠΙ ΤΟΥ ΜΕΡΟΥΣ Β΄, Άρθρο 38
 Ο υφιστάμενος τρόπος υπολογισμού του κόστους κινηματογράφησης εντός των μουσείων, των μνημείων, των αρχαιολογικών χώρων και των ιστορικών τόπων, καθώς και το κόστος χρήσης οπτικοακουστικού υλικού αρχαιολογικού περιεχομένου για εμπορική εκμετάλλευση σε ψηφιακή μορφή (ΜΕΡΟΣ Β΄, άρθρο 38, παρ. θ), διατυπώθηκε στην ΚΥΑ της 19.7.2019.
 Ήδη από το 2019, οι ενώσεις παραγωγών και επαγγελματιών του χώρου έχουμε συζητήσει και παραδώσει σχετικά υπομνήματα στις αρμόδιες υπηρεσίες, καταδεικνύοντας πως αυτός ο τρόπος ήταν ένα περίπλοκο, γραφειοκρατικό και, τελικά, πρακτικά αδύνατο να εφαρμοστεί σύστημα χρεώσεων, το οποίο δυστυχώς δεν θεραπεύτηκε από κάποιες βελτιώσεις που έγιναν στις επόμενες ΚΥΑ.
 Με αφορμή τη (σωστή, κατά τη γνώμη μας) κατηγοριοποίηση των αρχαιολογικών χώρων που προτείνεται στο παρόν προσχέδιο νόμου (ΜΕΡΟΣ Α΄, άρθρο 5, παρ. η) η ΈΝΩΣΗ ΠΑΡΑΓΩΓΩΝ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΩΝ ΈΡΓΩΝ PACT κάνει την παρακάτω πρόταση με στόχο μια απλή, διαφανή, αποκεντρωμένη διαδικασία, η οποία αφενός να εξασφαλίζει τον κάθε χώρο από οποιαδήποτε αθέμιτη χρήση, αλλά και επιτρέπει στην κάθε εταιρεία παραγωγής να γνωρίζει άμεσα με ποιο κόστος και υπό ποιες συνθήκες μπορεί να κάνει τα επιθυμητά γυρίσματα.
 Προτείνουμε…
 •	Για έργα μυθοπλασίας να ζητείται μόνο περιγραφή των σκηνών που θα γυριστούν στον ζητούμενο χώρο, ώστε να είναι σαφές ότι το έργο δεν προβάλλει τη βία, τον ρατσισμό ή τον σεξισμό και δεν παραβιάζει την ισχύουσα ελληνική νομοθεσία. Όσον αφορά όμως έργα τεκμηρίωσης (ντοκιμαντέρ) τα οποία έχουν ως αντικείμενο τον αρχαιολογικό χώρο ή συναφές θέμα, θα απαιτείται και η κατάθεση του σχετικού σεναρίου.
 •	Την θέσπιση προδιαγραφών για τη χρήση ενός αρχαιολογικού χώρου (π.χ. ασφάλιση, χρεώσεις υπηρεσιών, χρεώσεις προσωπικού υποστήριξης, φύλαξη κ.λπ.).
 •	Την τυποποίηση των συμφωνητικών παραχώρησης για κινηματογράφηση αρχαιολογικών χώρων.
 •	Την δημιουργία ενός τιμοκατάλογου κινηματογράφησης αρχαιολογικών χώρων, με απλά αντικειμενικά κριτήρια βάσει της κατηγοριοποίησης που προτείνεται στο παρόν προσχέδιο νόμου (ΜΕΡΟΣ Α΄, άρθρο 5, παρ. η) 
 •	Ενσωμάτωση των χρεώσεων που αφορούν τη διανομή του παραγόμενου έργου  στο κόστος κινηματογράφησης. Η διαδικασία επιβολής τέλους δημοσίευσης μετά την ολοκλήρωση του έργου, είναι κατάλοιπο από δικαιώματα παραχώρησης χρήσης σε εκδόσεις βιβλίων τα οποία εκδίδοντο σε συγκεκριμένο αριθμό αντιτύπων. Όσον αφορά όμως ένα οπτικοακουστικό έργο, ο αναμενόμενος αριθμός μέσων προβολής και θεατών στο σημερινό πολυσύνθετο περιβάλλον δεν μπορεί πλέον να ελεγχθεί και γι' αυτό δεν εφαρμόζεται σε καμία χώρα.
 Παράλληλα, για την αποκέντρωση της διαδικασίας αδειοδότησης προτείνουμε τον διαχωρισμό των αρχαιολογικών χώρων σε κατηγορίες (ζώνες), όπου ανάλογα με τη σπουδαιότητα και την αιτούμενη χρήση τους, θα απαιτείται αδειοδότηση από το ΚΑΣ ή από την τοπική εφορεία.Π.χ. 
 Στην ΠΡΑΣΙΝΗ ΖΩΝΗ θα ανήκουν όλοι οι μη περιφραγμένοι αρχαιολογικοί χώροι, οι οποίοι σε κάθε περίπτωση είναι ελεύθεροι στο κοινό. Π.χ. η πόλη της Κέρκυρας, η χώρα της Μυκόνου, η παραλία της Χιλιαδούς κ.λπ. Εδώ δεν θα απαιτείται άδεια γυρίσματος ούτε κάποιο κόστος χρήσης, όπως άλλωστε σωστά προβλέπεται στην ΚΥΑ 4/7/2019, τεύχος Β΄, Α.Φ. 2821: ΑΡΘΡΟ 2, ΙV. Στην περίπτωση φωτογράφησης ή βιντεοσκόπησης σε υπαίθριους, δημόσιους χώρους του σύγχρονου αστικού(*) τοπίου, όπου στον πολεοδομικό ιστό παρεμβάλλονται μνημεία, η φωτογράφηση ή βιντεοσκόπηση δύναται να πραγματοποιηθεί χωρίς άδεια από το ΥΠΠΟΑ, εφόσον δεν εστιάζει στο μνημείο και δεν αφορά άμεσα ή έμμεσα σε αυτό. (*) προτείνουμε να προστεθούν οι λέξεις «και υπεραστικού»
 Στην ΚΙΤΡΙΝΗ ΖΩΝΗ θα ανήκουν όλοι οι περιφραγμένοι αρχαιολογικοί χώροι βάσει της κατηγοριοποίησης Γ, Δ και Ε που προτείνεται στο παρόν προσχέδιο νόμου (ΜΕΡΟΣ Α΄, άρθρο 5, παρ. η) που διαχειρίζεται μια αρμόδια εφορεία, στους οποίους επιτρέπεται η είσοδος του κοινού είτε ελεύθερα είτε επί πληρωμή κάποιου εισιτηρίου. Για την άδεια γυρίσματος θα απαιτείται αίτημα στη σχετική εφορεία και ένα κόστος χρήσης ανάλογα με το μέγεθος της παραγωγής. Με βάση την τυποποιημένη αίτηση παραχώρησης και τον ήδη γνωστό τιμοκατάλογο, η απάντηση θα πρέπει να δίνεται το αργότερο εντός 7 ημερών.
 Στην ΚΟΚΚΙΝΗ ΖΩΝΗ θα ανήκουν μνημεία εγγεγραμμένα βάσει της κατηγοριοποίησης Α και Β που προτείνεται στο παρόν προσχέδιο νόμου (ΜΕΡΟΣ Α΄, άρθρο 5, παρ. η)στον Κατάλογο Μνημείων Παγκόσμιας Κληρονομιάς. Για την άδεια γυρίσματος θα απαιτείται αίτημα στο ΚΑΣ, παρουσία του παραγωγού κατά τη συζήτηση και κόστος χρήσης ανάλογα με το μέγεθος και το είδος της παραγωγής. Η απάντηση θα δίνεται το αργότερο εντός 30 ημερών.
 Με δεδομένο ότι το Υπουργείο Πολιτισμού είναι ο εποπτεύων οργανισμός του ΕΚΚΟΜΕΔ και φροντίζει για την ανταγωνιστικότητα της παραγωγής οπτικοακουστικών έργων στην Ελλάδα, προτείνουμε να δικαιούνται απαλλαγή από τα τέλη κινηματογράφησης αρχαιολογικών χώρων οι συμπαραγωγές των επιλεκτικών προγραμμάτων, όπως και οι ενισχυόμενες παραγωγές βάσει της ισχύουσας νομοθεσίας.
 Όλα τα παραπάνω στοιχεία (χάρτες, ζώνες, τιμοκατάλογοι, πρόσθετες παροχές, φόρμα αίτησης κ.λπ.) θα πρέπει να είναι αναρτημένα στις σχετικές ιστοσελίδες των Φορέων διαχείρισης, οπωσδήποτε στα Αγγλικά και με συνεχή ανανέωση.
 ‘Όσον αφορά την δημοσιότητα των χώρων, θα πρέπει να εμφανίζονται στους τίτλους τέλους του έργου οι γνωστοποιήσεις των δικαιωμάτων και της προέλευσης των μνημείων, σύμφωνα με τυποποιημένη αναφορά από το ΥΠΠΟ.
 Είμαστε στη διάθεση των αρμόδιων υπηρεσιών σας για περαιτέρω διευκρινίσεις και ουσιαστικό διάλογο με στόχο τη βέλτιστη συνεργασία για θέματα παραγωγής οπτικοακουστικών έργων.
 ΕΝΩΣΗ ΠΑΡΑΓΩΓΩΝ ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΩΝ ΕΡΓΩΝ PACT</t>
         </is>
       </c>
-      <c r="H98" t="s">
-[...3 lines deleted...]
-      <c r="J98"/>
     </row>
   </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A0:D0"/>
+  </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>